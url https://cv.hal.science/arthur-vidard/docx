--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arthur Vidard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur Inria</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation inverse pour l’environnement.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Plus particulièrement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes inverses et assimilation de données pour l’océan :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> méthode variationnelle, interpolation optimale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assimilation de données lagrangiennes et de séquences d’images :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> méthode adjointe, contrôle optimal, océanographie, météorologie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse de sensibilité variationnelle :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> méthodes adjointes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrôle de paramètres :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> contrôle optimal</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ensemble assimilation methods in a hydrological model dedicated to agricultural best management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (1), pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-30-1-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements to the Met Office's global ocean–sea ice forecasting system including model and data assimilation changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Mignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James While</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (11), pp.3405-3425. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-18-3405-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing time parallelisation within data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishabh Bhatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (2), pp.B533-B557. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/24M1651903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540480v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of input forcings variability on the global sensitivity analysis of a hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 192, pp.106522. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2025.106522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849856v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis of the dynamics of a distributed hydrological model at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Environmental Systems Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.18570:1-17. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18174/sesmo.18570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884443v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is a global sensitivity analysis of a catchment-scale, distributed pesticide transfer model performed? Application to the PESHMELBA model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (11), pp.3137-3163. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-16-3137-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of Images via Dictionary Learning-Based Sparsity Regularization Strategy: An Application for Retrieving Fluid Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.5907120:1-20. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2021.3110799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust calibration of numerical models based on relative regret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Trappler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 426, pp.109952:1-19. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464780v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Estimation of Balanced Motions and Internal Tides From Future Wide‐Swath Altimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ubelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Metref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (12), pp.e2021MS002613:1-17. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021MS002613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Turtles for Ocean Research and Monitoring: Overview and Initial Results of the STORM Project in the Southwest Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Dalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Bielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.594080:1-19. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.594080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Representation of Observation Error Statistics in Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (5), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20051460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421699v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Ocean Observations Using Data Assimilation for Operational, Real-Time and Reanalysis Systems: A More Complete Picture of the State of the Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew W. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santha Akella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan G. Arango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (90), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the Tranus Land Use Module: Optimisation-Based Algorithms, their Validation, and Parameter Selection by Statistical Model Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Morton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.101146:1-13. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2017.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological data assimilation using Wasserstein distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (1), pp.015006. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6420/aae993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport for variational data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Feyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (1), pp.55-66. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/npg-25-55-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342193v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU-FP7 ERA-CLIM2 project contribution to advancing science and production of Earth-system climate reanalyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Buizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Brönnimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold Haimberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laloyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99 (5), pp.1003-1014. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-17-0199.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal solution error quantification in variational data assimilation involving imperfect models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Shutyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Gejadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83 (3), pp.276-290. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.4266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A level-set based image assimilation method: Potential applications for predicting the movement of oil spills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (11), pp.6330-6343. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2017.2726013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multigrid solvers and multigrid preconditioners for the solution of variational data assimilation problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142 (694), pp.515-528. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.2676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental projection approach of regularization for inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Emmanuel Ngodock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74 (2), pp.303-324. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00245-015-9315-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On model error in variational data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Shutyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Gejadze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Journal of Numerical Analysis and Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (2), pp.105-113. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/rnam-2016-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulating LUTI Calibration as an Optimisation Problem: Example of Tranus Shadow Price Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toward integrated modelling of urban systems, 115, pp.12-20. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2015.07.349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for observation errors in image data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67 (23629), pp.19. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3402/tellusa.v67.23629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923735v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEMOTAM: tangent and adjoint models for the ocean modelling platform NEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vigilant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.1245-1257. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-8-1245-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01164710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a data assimilation system for NEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercator Ocean Quarterly Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.24-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of Image Sequences in Numerical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Titaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (1), pp.30-47. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0870.2009.00416.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00391876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of altimeter data in the ECMWF ocean analysis system 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Anderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Weather Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 137 (4), pp.1393-1408. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2008MWR2668.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models, Data and Images for Predicting the Evolution of Geophysical Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Titaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mathematica Vietnamica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (1), pp.37-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECMWF Ocean Analysis System: ORA-S3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Anderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Weather Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 136 (8), pp.3018-3034. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2008MWR2433.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multivariate Treatment of Bias for Sequential Data Assimilation: Application to the Tropical Oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dick Dee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Anderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 133 (622), pp.167-179. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical reconstruction of the Atlantic Meridional Overturning Circulation from the ECMWF operational ocean reanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Haines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (23), pp.L23615. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL031645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00181739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ocean Observation Systems on Ocean Analysis and Seasonal Forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Weather Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 135 (2), pp.409-429. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/MWR3310.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ARGO on analyses of the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (16), pp.L16605:1-6. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL030452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00181749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Atlantic SST prediction with coupled ocean-atmosphere GCMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Stockdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (23), pp.6047-6061. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JCLI3947.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinity Assimilation Using S(T): Covariance Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Haines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Blower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Drécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Weather Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134 (3), pp.759--771</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-model multi-method multi-decadal ocean analyses from the ENACT project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Davey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Huddleston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Ingleby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Haines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Newsletter of the Climate Variability and Predictability Programme (CLIVAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (3), pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational data analysis with control of the forecast bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piacentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 56 (3), pp.177--188. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3402/tellusa.v56i3.14414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of optimal nudging coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piacentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55 (1), pp.1--15. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3402/tellusa.v55i1.14576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D Variational Data Analysis with Imperfect Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piacentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 65 (3), pp.489--504. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1011452303647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-20, 2016, 978-3-319-11259-6. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11259-6_32-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Titaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Blayo; Marc Bocquet; Emmanuel Cosme; Leticia F. Cugliandolo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Data Assimilation for Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.20, 2014, Lecture Notes of the Les Houches Summer School, 9780198723844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECMWF Perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Chassignet et J. Verron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Weather Forecasting. An Integrated View of Oceanography.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 13, Springer, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced order strategies for variational data assimilation in oceanic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Durbiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Sportisse; François-Xavier Le Dimet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Assimilation for Geophysical Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une prise en compte des erreurs-modèle en assimilation de données 4D-variationnelle. Application à un modèle réaliste d'océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Joseph-Fourier - Grenoble I, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00325349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données et méthodes adjointes pour la géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optimisation et contrôle [math.OC]. Université de Grenoble, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00939130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poseidon: A Source-to-Source Translator for Holistic HPC Optimizations of Ocean Models on Regular Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert W Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SC 2024 - International Conference for High Performance Computing, Networking, Storage, and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Atlanta (Georgia), United States. , pp.1-1, 2024, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11190458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of uncertain forcings in the global sensitivity analysis and metamodeling of a pesticide transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria, Austria. pp.1-1, 2024, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-19838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-dependent Preconditioning for Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Trappler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 - 54th International Liège Colloquium on Ocean Dynamics : Machine Learning and Data Analysis in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Liège, Belgium. , pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-dependent Preconditioning for Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Trappler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2023 - 9th International Symposium on Data Assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bologne, Italy. , pp.1-1, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regret-based calibration using GPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Trappler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CIROQUO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte d'incertitudes externes dans l'estimation de paramètres d'un modèle de transfert d'eau et de pesticides à l'échelle du bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OZCAR 2022 - OZCAR Summer school, "la science de la zone critique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelonette, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to reduce uncertainties in a coupled and spatialized water quality model using data assimilation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21 - European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How well mesoscale eddies are represented in oceanic models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass El Aouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 - ECMWF/OceanPredict workshop on Advances in Ocean Data Assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Shinfield Park, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Image Assimilation for 2D Velocity Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOGS 2019 - 16th Annual Meeting Asia Oceania Geosciences Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263716v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of image data into a spatialized water and pesticide flux model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Camporese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Botto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWR 2018 - XXII Computational Methods in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation of image data into a spatialized water and pesticide fluxes model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNA-2016 : Colloque National d'Assimilation de Données 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transportation for Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Feyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium for Data Assimilation (ISDA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Reading, United Kingdom. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation of image data into a spatialized water and pesticide fluxes model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Data Assimilation in Terrestrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bonn, Germany. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account correlated observation errors by progressive assimilation of multiscale information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward variational data assimilation for coupled models: first experiments on a diffusion problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pellerej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Reading, United Kingdom. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of optimal transport to data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Feyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special semester on new trends in calculus of variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward variational assimilation of SARAL/Altika altimeter data in a North Atlantic circulation model at eddy-permitting resolution: assessment of a NEMO-based 4D-VAR system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Candille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OST/ST Altimetry 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du transport optimal pour l'assimilation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Feyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National sur l'Assimilation de données (CNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Toulouse, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SEABASS reference configuration of NEMO: a demonstrator of NEMO-ASSIM tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Abdelnur Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National sur l'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust calibration with stochastic emulators: hydrological model parameter estimation under uncertain rainfall conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-dependent preconditioning for the inner-loop in Variational Data Assimilation using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Trappler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707967v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updates to the Met Office’s global ocean-sea ice forecasting system including model and data assimilation changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Mignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James While</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the use of 3D or 4D-Var for the ocean component in the coupled data assimilation context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive assimilation of multiscale observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Missing Data in Sparse Wavelet Representation of Observation Error Correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on fully coupled data assimilation in simplified systems with implications for Earth system reanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pellerej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Grenoble Rhône-Alpes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the weak constraint 4D-Var in NEMOVAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] D3.2.1 &amp; D3.2.2, 2012, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEMO Tangent & Adjoint Models (NemoTam) Reference Manual & User's Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vigilant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] D1.3, INRIA. 2011, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis through adjoint method: application to the GLORYS reanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Greiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] n° 08/D43, 2011, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of Lagrangian Data Documentation of the observation operator. Demonstrator for the twin experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] D2.3.1, 2010, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a SEEK filter as data assimilation kernel in NEMOVAR inner loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] D3.3, 2010, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of Lagrangian Data in an operational framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Bouttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7840, INRIA. 2010, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification operator and its inverse for multi-incremental assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2010, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of Lagrangian Data in NEMOVAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 2010, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector field regularization by generalized diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6844, INRIA. 2009, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00360904v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal structure extraction and denoising of geophysical fluid image sequences using 3D curvelet transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Titaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6683, INRIA. 2008, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00329599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of Image Sequences in Numerical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Titaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6701, INRIA. 2008, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the ECMWF seasonal forecast System 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L.T. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Stockdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferranti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Technical Memorandum, number 503, ECMWF. 2007, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECMWF System 3 ocean analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Anderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Technical Memorandum, ECMWF, number 508., 2007, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building the Tangent and Adjoint codes of the Ocean General Circulation Model OPA with the Automatic Differentiation tool TAPENADE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Hicham Tber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dauvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6372, INRIA. 2007, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00192415v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinity assimilation using S(T) relationships: part I theory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Haines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Blower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Drécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ECMWF Research Department Memorandum #458, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ocean observation systems on ocean analysis and seasonal forecasts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ECMWF Research departement memorandum #460, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean Data Assimilation at ECMWF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Stockdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] rapport WMO, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of forcing uncertainty in the sensitivity and calibration of a pesticide transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMO 2025 - 11th International Conference on Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration robuste d'un modèle hydrologique de transfert de pesticides par métamodélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC 2024 - 5ème édition des Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France. pp.1-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust calibration of a water and pesticide transfer model at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mexico 2024 - Rencontres annuelles du réseau Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Lyon-Villeurbanne, Dec 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of external uncertainties in the estimation of parameters of a water and pesticide transfer model at the watershed scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Séminaire du réseau Eaux et systèmes agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust calibration of a hydrological model with stochastic surrogates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASCOT-NUM 2023 - Workshop Méthodes d'Analyse Stochastique pour les Codes et Traitement NUMériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Bect (Université Paris-Saclay, CNRS, CentraleSupélec, L2S); Nicolas Bousquet (EDF R&amp;D); Bertrand Iooss (EDF R&amp;D) Anthony Nouy (Centrale Nantes, LMJL); Sidonie Lefebvre (ONERA, DOTA); Anthony Nouy (Centrale Nantes, LMJL); Emmanuel Vazquez (Université Paris-Saclay, CNRS, CentraleSupélec, L2S), Apr 2023, Le Croisic, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating a hydrological model robustly to rain perturbations with stochastic surrogates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEFE/MANU 2023 - Colloque sur les Méthodes mathématiques et numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo France, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis with external stochastic forcings : application to a water and pesticide transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEXICO 2023 - Rencontres annuelles du réseau Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech, Dec 2023, Palaiseau, France. pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation to quantify and reduce uncertainty in ecohydrology modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ITES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITES, Nov 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which data assimilation method and data source for a multi-compartment hydrology/water quality model? Application on the PESHMELBA model in a small agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22 - European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Européan Geosciences Union (EGU), May 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of a spatio-temporal hydrological model for water and pesticide transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMO 2022 - Tenth International Conference on Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tallahassee, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sources data assimilation in a spatialized model of water and pesticide transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales (JMSC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Saint-Martin-d’Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating a Hydrological Model for Pesticide Transfer while Considering Rain Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2022 - Science Leads the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we quantify and reduce the uncertainty of a watershed-scale pesticide transfer model? A comparison of several approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNCECOMP 2021 - 4th International Conference on Uncertainty Quantification in Computational Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Athènes, Greece. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating surface moisture satellite images into a coupled and spatialized water quality model: strategies and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International EnKF workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bergen, Norway. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of a Spatio-Temporal Hydrological Model for Pesticide Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres MEXICO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we quantify and reduce uncertainties of a catchment-scale pesticide transfer model? Application to the PESHMELBA model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Mexico 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France. pp.1-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we quantify and reduce the uncertainty of a watershed-scale pesticide transfer model? A comparison of several approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU, Fall meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis to evaluate a new spatialized process-oriented model of water and pesticide transfers at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iEMSs 2020 - 10th Conference on International Environmental Modelling and Software Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Brussels, Belgium. pp.1-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-time independent approach to Lagrangian vortices detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass El Aouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JpGU-AGU 2020 - Joint Meeting on Japan Geoscience Union, Amercian Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Makuhari, Japan. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward variational data assimilation for coupled models: first experiments on a diffusion problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pellerej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation-Based Calibration and Model Selection for the Tranus Land Use Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Morton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Conference on Transport Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving coupled model solution mathematical consistency through data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pellerej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on coupled data assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet based representation of observation error covariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st GODAE OceanView Data Assimilation Task Team (DA-TT) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to the calibration of integrated land use and transportation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Morton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Computers in Urban Planning and Urban Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulating LUTI Calibration As an Optimisation Problem: Estimation of Tranus Shadow Price and Substitution Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Morton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI-15 Workshop on Computational Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Austin, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing whith occultation when accounting for observation error correlation in a wavelet space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on the Analysis of Multitemporal Remote Sensing Images - Multitemp 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Annecy, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward variational assimilation of SARAL/Altika altimeter data in a North Atlantic circulation model at eddy-permitting resolution: assessment of a NEMO-based 4D-VAR system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Candille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport for data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Feyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop transport optimal : théorie et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global 1° 4D-var ocean reanalysis, is it worth the pain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st GODAE OceanView Data Assimilation Task Team (DA-TT) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEABASS : une configuration de référence pour l'évaluation de systèmes d'assimilation avec le modèle de circulation océanique NEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National sur l'Assimilation de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances des méthodes variationnelles d’Assimilation de Données pour le modèle océanique NEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National sur l'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for correlated observation errors in image data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on correlated observation errors in data assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA - University of Reading, Apr 2014, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for correlated observation errors in image assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filtering High Dimensional Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for correlated observation errors in image assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre RST2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulating LUTI calibration as an optimisation problem: example of Tranus shadow-price estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Towards integrated modelling of urban systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une prise en compte des corrélations spatiales au sein des erreurs d’observation pour des séquences d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National d'Assimilation de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for correlated observation errors in image assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microlocal analysis and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for correlated observation errors in image data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Africaine sur la Recherche en Informatique et Mathématiques Appliquées (CARI'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Saint Louis, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de séquences d'images : vers une prise en compte des corrélations spatiales au sein des erreurs d'observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones "Extraction et Gestion des Connaissances" (EGC'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on the calibration and validation of integrated land use and transportation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Towards integrated modelling of urban systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation directe de séquences d'images de traceur passif : application aux équations de Saint-Venant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The control of non-linear mesoscale ocean circulation through altimetric data assimilation revisited using a variational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSTST Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi resolution variational data assimilation system for the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2013 - European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Resolution Variational Data Assimilation Schemes With Application to a Realistic Ocean Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth WMO Symposium on Data Assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, College Park, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport optimal pour l'assimilation de données images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier prospective ARC3 Région Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation d'images et de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836062v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation directe de séquences d'images bruités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National sur l'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation directe de séquences d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced data assimilation for geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive validation and diagnostics for the tangent and adjoint models - Application to NEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vigilant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Feb 2012, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Direct Data Assimilation of Image Sequences in Numerical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Titaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAM2011 - 8th International Congress on Industrial &amp; Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of Images: A variational framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yussuf Hussaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC - International Symposium on Earth-science Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Norman, Oklahoma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Assimilation of Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of SARAL/AltiKa data for physical ocean prediction and ecosystem monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second SARAL/AltiKa Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes déterministes d'analyse de sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Atelier Modélisation du Cluster Environnement : Méthodes d'analyse de sensibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of Lagrangian Data in a Variational framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Titaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Asembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEMOVAR, a state of the art Variational Data Assimilation system for NEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrodynamic modeling of the Black Sea Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MHI-NASU, Sep 2011, Sébastopol, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régularisation par diffusion généralisée pour les problèmes inverses mal posés : application au traitement d'images en géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANUM 2010 - 40e Congrès National d'Analyse Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Mathématiques Appliquées et Industrielles, May 2010, Carcans-Maubuisson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for regularization of inverse problems in images processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kamgnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARI'10 - 10th African Conference on Research in Computer Science and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Yamoussoukro, Côte d’Ivoire. pp.173-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Assimilation of Image Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Titaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altimetry for Oceans and Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUMETSAT and CNES, Oct 2010, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalised diffusion based regularization for inverse problem in image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EngOpt 2010 - 2nd International Conference on Engineering Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technical University of Lisbon and Institute of Mechanical Engineering, Sep 2010, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00519330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VODA: Variational Ocean Data Assimilation for multi-scale applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National d'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSU, Dec 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Assimilation of Image Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Titaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National sur l'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éric Blayo, Marc Bocquet, Emmanuel Cosme, Olivier Talagrand, Jacques Verron, Arthur Vidard, Anne Pierson (assistance secrétariat), Dec 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct data assimilation of image sequences in numerical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th WMO International Symposium on Data Assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images as Observations in Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kamgnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NumCoop09 - Numerical methods and North-South Cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Yaoundé, Cameroon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00391875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of Lagrangian Data in a Variational framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Titaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPCOD 2009 - Lagrangian Analysis and Prediction of Coastal and Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, La Londe Les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00418719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Assimilation of Sequences of Images in Numerical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Titaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSE09 - SIAM Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct data assimilation of image sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4D-Var SEEK smoother hybrid. Towards applications in oceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Krysta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWRP/THORPEX Workshop on 4D-Var and Ensemble Kalman filter inter-comparisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00344503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridisation of data assimilation methods for applications in oceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Krysta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Mar 2008, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00344502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting reduced-size control subspace in hybrid data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Krysta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GODAE Final Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00344506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of Images in Numerical Models in Geophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Titaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EngOpt 2008 - International Conference on Engineering Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COPPE/UFRJ, Jun 2008, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00319972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche hybride variationnelle-stochastique pour l'assimilation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Krysta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI 2007 - 3e congrès national de mathématiques appliquées et industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Praz-sur-Arly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid method for data assimilation in oceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Krysta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUGG XXIV 2007 - XXIV General Assembly of the International Union of Geodesy and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altimeter Assimilation in a Global Ocean General Circulation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enhancement of Data Assimilation in the Oceanographic Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MHI, Jun 2007, Sevastopol, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ARGO temperature and salinity measurements in the new ECMWF ocean analysis system, with focus on the interaction with altimeter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L.-T. Anderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 years of progress in radar altimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of altimeter data in the ECMWF ocean analysis system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L.-T. Anderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 years of progress in radar altimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PALM: A modular data assimilation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piacentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international symposium on assimilation of observations in meteorology and oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WMO, Jun 1999, Québec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId329"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arthur Vidard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur Inria</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation inverse pour l’environnement.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Plus particulièrement :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes inverses et assimilation de données pour l’océan :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> méthode variationnelle, interpolation optimale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assimilation de données lagrangiennes et de séquences d’images :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> méthode adjointe, contrôle optimal, océanographie, météorologie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse de sensibilité variationnelle :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> méthodes adjointes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrôle de paramètres :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> contrôle optimal</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of ensemble assimilation methods in a hydrological model dedicated to agricultural best management practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (1), pp.1 - 21. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-30-1-2026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements to the Met Office's global ocean–sea ice forecasting system including model and data assimilation changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Mignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James While</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 18 (11), pp.3405-3425. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-18-3405-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing time parallelisation within data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishabh Bhatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (2), pp.B533-B557. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/24M1651903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540480v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of input forcings variability on the global sensitivity analysis of a hydrological model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 192, pp.106522. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2025.106522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849856v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How is a global sensitivity analysis of a catchment-scale, distributed pesticide transfer model performed? Application to the PESHMELBA model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (11), pp.3137-3163. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-16-3137-2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global sensitivity analysis of the dynamics of a distributed hydrological model at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-Environmental Systems Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.18570:1-17. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18174/sesmo.18570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03884443v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of Images via Dictionary Learning-Based Sparsity Regularization Strategy: An Application for Retrieving Fluid Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.5907120:1-20. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2021.3110799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust calibration of numerical models based on relative regret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Trappler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 426, pp.109952:1-19. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464780v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Estimation of Balanced Motions and Internal Tides From Future Wide‐Swath Altimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Ubelmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sammy Metref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (12), pp.e2021MS002613:1-17. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021MS002613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03517332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sea Turtles for Ocean Research and Monitoring: Overview and Initial Results of the STORM Project in the Southwest Indian Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayeul Dalleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Bielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.594080:1-19. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2020.594080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Representation of Observation Error Statistics in Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (5), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s20051460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421699v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Ocean Observations Using Data Assimilation for Operational, Real-Time and Reanalysis Systems: A More Complete Picture of the State of the Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew W. Moore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santha Akella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernan G. Arango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (90), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2019.00090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topological data assimilation using Wasserstein distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (1), pp.015006. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6420/aae993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of the Tranus Land Use Module: Optimisation-Based Algorithms, their Validation, and Parameter Selection by Statistical Model Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Morton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers, Environment and Urban Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.101146:1-13. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compenvurbsys.2017.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport for variational data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Feyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Processes in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (1), pp.55-66. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/npg-25-55-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342193v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU-FP7 ERA-CLIM2 project contribution to advancing science and production of Earth-system climate reanalyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Buizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Brönnimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopold Haimberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Laloyaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 99 (5), pp.1003-1014. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/BAMS-D-17-0199.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01661240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal solution error quantification in variational data assimilation involving imperfect models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Shutyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Gejadze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83 (3), pp.276-290. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.4266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A level-set based image assimilation method: Potential applications for predicting the movement of oil spills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55 (11), pp.6330-6343. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2017.2726013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental projection approach of regularization for inverse problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Emmanuel Ngodock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 74 (2), pp.303-324. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00245-015-9315-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01205235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On model error in variational data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Shutyaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Gejadze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Journal of Numerical Analysis and Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (2), pp.105-113. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/rnam-2016-0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multigrid solvers and multigrid preconditioners for the solution of variational data assimilation problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ehouarn Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 142 (694), pp.515-528. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.2676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for observation errors in image data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67 (23629), pp.19. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3402/tellusa.v67.23629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923735v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulating LUTI Calibration as an Optimisation Problem: Example of Tranus Shadow Price Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toward integrated modelling of urban systems, 115, pp.12-20. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2015.07.349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEMOTAM: tangent and adjoint models for the ocean modelling platform NEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vigilant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8, pp.1245-1257. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-8-1245-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01164710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a data assimilation system for NEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercator Ocean Quarterly Newsletter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.24-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of Image Sequences in Numerical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Titaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (1), pp.30-47. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1600-0870.2009.00416.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00391876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of altimeter data in the ECMWF ocean analysis system 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Anderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Weather Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 137 (4), pp.1393-1408. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2008MWR2668.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models, Data and Images for Predicting the Evolution of Geophysical Fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Titaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mathematica Vietnamica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34 (1), pp.37-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECMWF Ocean Analysis System: ORA-S3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Anderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Weather Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 136 (8), pp.3018-3034. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/2008MWR2433.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00182186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multivariate Treatment of Bias for Sequential Data Assimilation: Application to the Tropical Oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dick Dee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Anderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of the Royal Meteorological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 133 (622), pp.167-179. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/qj.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historical reconstruction of the Atlantic Meridional Overturning Circulation from the ECMWF operational ocean reanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Haines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (23), pp.L23615. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL031645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00181739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Ocean Observation Systems on Ocean Analysis and Seasonal Forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Weather Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 135 (2), pp.409-429. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/MWR3310.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ARGO on analyses of the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 34 (16), pp.L16605:1-6. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2007GL030452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00181749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinity Assimilation Using S(T): Covariance Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Haines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Blower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Drécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Weather Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 134 (3), pp.759--771</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-model multi-method multi-decadal ocean analyses from the ENACT project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Davey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matt Huddleston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruce Ingleby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Haines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Traon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Newsletter of the Climate Variability and Predictability Programme (CLIVAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (3), pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical Atlantic SST prediction with coupled ocean-atmosphere GCMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Stockdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (23), pp.6047-6061. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JCLI3947.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational data analysis with control of the forecast bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piacentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 56 (3), pp.177--188. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3402/tellusa.v56i3.14414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of optimal nudging coefficients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piacentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tellus A: Dynamic meteorology and oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 55 (1), pp.1--15. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3402/tellusa.v55i1.14576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D Variational Data Analysis with Imperfect Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piacentini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 65 (3), pp.489--504. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1011452303647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variational methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Uncertainty Quantification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-20, 2016, 978-3-319-11259-6. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11259-6_32-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Titaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Blayo; Marc Bocquet; Emmanuel Cosme; Leticia F. Cugliandolo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Data Assimilation for Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.20, 2014, Lecture Notes of the Les Houches Summer School, 9780198723844</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECMWF Perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Chassignet et J. Verron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Weather Forecasting. An Integrated View of Oceanography.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 13, Springer, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced order strategies for variational data assimilation in oceanic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Durbiano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Sportisse; François-Xavier Le Dimet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Assimilation for Geophysical Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une prise en compte des erreurs-modèle en assimilation de données 4D-variationnelle. Application à un modèle réaliste d'océan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Joseph-Fourier - Grenoble I, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00325349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de données et méthodes adjointes pour la géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optimisation et contrôle [math.OC]. Université de Grenoble, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00939130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poseidon: A Source-to-Source Translator for Holistic HPC Optimizations of Ocean Models on Regular Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Brémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Brunie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupert W Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SC 2024 - International Conference for High Performance Computing, Networking, Storage, and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Atlanta (Georgia), United States. , pp.1-1, 2024, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11190458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of uncertain forcings in the global sensitivity analysis and metamodeling of a pesticide transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna, Austria, Austria. pp.1-1, 2024, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-19838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-dependent Preconditioning for Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Trappler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 - 54th International Liège Colloquium on Ocean Dynamics : Machine Learning and Data Analysis in Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Liège, Belgium. , pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-dependent Preconditioning for Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Trappler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2023 - 9th International Symposium on Data Assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bologne, Italy. , pp.1-1, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte d'incertitudes externes dans l'estimation de paramètres d'un modèle de transfert d'eau et de pesticides à l'échelle du bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Leblois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OZCAR 2022 - OZCAR Summer school, "la science de la zone critique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Barcelonette, France. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regret-based calibration using GPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Trappler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées CIROQUO 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03681091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to reduce uncertainties in a coupled and spatialized water quality model using data assimilation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU21 - European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How well mesoscale eddies are represented in oceanic models?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass El Aouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 - ECMWF/OceanPredict workshop on Advances in Ocean Data Assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Shinfield Park, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Image Assimilation for 2D Velocity Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AOGS 2019 - 16th Annual Meeting Asia Oceania Geosciences Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263716v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of image data into a spatialized water and pesticide flux model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Paniconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Camporese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Botto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMWR 2018 - XXII Computational Methods in Water Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Saint-Malo, France. pp.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Transportation for Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Feyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium for Data Assimilation (ISDA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Reading, United Kingdom. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation of image data into a spatialized water and pesticide fluxes model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Data Assimilation in Terrestrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bonn, Germany. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking into account correlated observation errors by progressive assimilation of multiscale information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, San Francisco, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward variational data assimilation for coupled models: first experiments on a diffusion problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pellerej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Reading, United Kingdom. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation of image data into a spatialized water and pesticide fluxes model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Pasetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNA-2016 : Colloque National d'Assimilation de Données 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France. pp.1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du transport optimal pour l'assimilation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Feyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National sur l'Assimilation de données (CNA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Toulouse, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward variational assimilation of SARAL/Altika altimeter data in a North Atlantic circulation model at eddy-permitting resolution: assessment of a NEMO-based 4D-VAR system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Candille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OST/ST Altimetry 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Konstanz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of optimal transport to data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Feyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special semester on new trends in calculus of variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Linz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SEABASS reference configuration of NEMO: a demonstrator of NEMO-ASSIM tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Abdelnur Ruggiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National sur l'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust calibration with stochastic emulators: hydrological model parameter estimation under uncertain rainfall conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05474693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State-dependent preconditioning for the inner-loop in Variational Data Assimilation using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Trappler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04707967v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updates to the Met Office’s global ocean-sea ice forecasting system including model and data assimilation changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davi Mignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J Lea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew J Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James While</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the use of 3D or 4D-Var for the ocean component in the coupled data assimilation context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive assimilation of multiscale observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for Missing Data in Sparse Wavelet Representation of Observation Error Correlations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on fully coupled data assimilation in simplified systems with implications for Earth system reanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pellerej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Grenoble Rhône-Alpes. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of the weak constraint 4D-Var in NEMOVAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] D3.2.1 &amp; D3.2.2, 2012, pp.105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEMO Tangent & Adjoint Models (NemoTam) Reference Manual & User's Guide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vigilant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Deltel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] D1.3, INRIA. 2011, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis through adjoint method: application to the GLORYS reanalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Greiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] n° 08/D43, 2011, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of Lagrangian Data in NEMOVAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 2010, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00543659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification operator and its inverse for multi-incremental assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2010, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of Lagrangian Data in an operational framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Bouttier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7840, INRIA. 2010, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00652456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a SEEK filter as data assimilation kernel in NEMOVAR inner loops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lemieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] D3.3, 2010, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of Lagrangian Data Documentation of the observation operator. Demonstrator for the twin experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] D2.3.1, 2010, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector field regularization by generalized diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6844, INRIA. 2009, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00360904v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal structure extraction and denoising of geophysical fluid image sequences using 3D curvelet transforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianwei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Titaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6683, INRIA. 2008, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00329599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of Image Sequences in Numerical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Titaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6701, INRIA. 2008, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00332815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECMWF System 3 ocean analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Anderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Technical Memorandum, ECMWF, number 508., 2007, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of the ECMWF seasonal forecast System 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L.T. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Stockdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ferranti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vitart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Technical Memorandum, number 503, ECMWF. 2007, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building the Tangent and Adjoint codes of the Ocean General Circulation Model OPA with the Automatic Differentiation tool TAPENADE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulay Hicham Tber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dauvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6372, INRIA. 2007, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00192415v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salinity assimilation using S(T) relationships: part I theory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Haines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. D. Blower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Drécourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ECMWF Research Department Memorandum #458, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ocean observation systems on ocean analysis and seasonal forecasts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ECMWF Research departement memorandum #460, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ocean Data Assimilation at ECMWF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David P. Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Stockdale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Troccoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] rapport WMO, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of forcing uncertainty in the sensitivity and calibration of a pesticide transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMO 2025 - 11th International Conference on Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05076842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust calibration of a water and pesticide transfer model at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mexico 2024 - Rencontres annuelles du réseau Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE Lyon-Villeurbanne, Dec 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration robuste d'un modèle hydrologique de transfert de pesticides par métamodélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMSC 2024 - 5ème édition des Journées de Modélisation des Surfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Strasbourg, France. pp.1-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consideration of external uncertainties in the estimation of parameters of a water and pesticide transfer model at the watershed scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Séminaire du réseau Eaux et systèmes agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating a hydrological model robustly to rain perturbations with stochastic surrogates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEFE/MANU 2023 - Colloque sur les Méthodes mathématiques et numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo France, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis with external stochastic forcings : application to a water and pesticide transfer model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEXICO 2023 - Rencontres annuelles du réseau Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AgroParisTech, Dec 2023, Palaiseau, France. pp.1-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust calibration of a hydrological model with stochastic surrogates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MASCOT-NUM 2023 - Workshop Méthodes d'Analyse Stochastique pour les Codes et Traitement NUMériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Julien Bect (Université Paris-Saclay, CNRS, CentraleSupélec, L2S); Nicolas Bousquet (EDF R&amp;D); Bertrand Iooss (EDF R&amp;D) Anthony Nouy (Centrale Nantes, LMJL); Sidonie Lefebvre (ONERA, DOTA); Anthony Nouy (Centrale Nantes, LMJL); Emmanuel Vazquez (Université Paris-Saclay, CNRS, CentraleSupélec, L2S), Apr 2023, Le Croisic, France. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03983100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data assimilation to quantify and reduce uncertainty in ecohydrology modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ITES 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITES, Nov 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which data assimilation method and data source for a multi-compartment hydrology/water quality model? Application on the PESHMELBA model in a small agricultural catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22 - European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Européan Geosciences Union (EGU), May 2022, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03799183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of a spatio-temporal hydrological model for water and pesticide transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAMO 2022 - Tenth International Conference on Sensitivity Analysis of Model Output</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tallahassee, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-sources data assimilation in a spatialized model of water and pesticide transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Modélisation des Surfaces Continentales (JMSC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Saint-Martin-d’Hères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating a Hydrological Model for Pesticide Transfer while Considering Rain Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2022 - Science Leads the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we quantify and reduce the uncertainty of a watershed-scale pesticide transfer model? A comparison of several approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UNCECOMP 2021 - 4th International Conference on Uncertainty Quantification in Computational Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Athènes, Greece. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating surface moisture satellite images into a coupled and spatialized water quality model: strategies and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International EnKF workshop 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bergen, Norway. pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of a Spatio-Temporal Hydrological Model for Pesticide Transfers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarina Radišić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres MEXICO 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03473097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we quantify and reduce uncertainties of a catchment-scale pesticide transfer model? Application to the PESHMELBA model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Mexico 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France. pp.1-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis to evaluate a new spatialized process-oriented model of water and pesticide transfers at the catchment scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sudret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Prieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Faivre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iEMSs 2020 - 10th Conference on International Environmental Modelling and Software Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Brussels, Belgium. pp.1-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can we quantify and reduce the uncertainty of a watershed-scale pesticide transfer model? A comparison of several approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Rouzies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lauvernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU, Fall meeting 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-time independent approach to Lagrangian vortices detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass El Aouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JpGU-AGU 2020 - Joint Meeting on Japan Geoscience Union, Amercian Geophysical Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Makuhari, Japan. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward variational data assimilation for coupled models: first experiments on a diffusion problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pellerej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARI 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation-Based Calibration and Model Selection for the Tranus Land Use Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Morton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th World Conference on Transport Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01396793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving coupled model solution mathematical consistency through data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pellerej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lemarié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on coupled data assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions to the calibration of integrated land use and transportation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Morton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Computers in Urban Planning and Urban Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal transport for data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Feyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop transport optimal : théorie et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing whith occultation when accounting for observation error correlation in a wavelet space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on the Analysis of Multitemporal Remote Sensing Images - Multitemp 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Annecy, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward variational assimilation of SARAL/Altika altimeter data in a North Atlantic circulation model at eddy-permitting resolution: assessment of a NEMO-based 4D-VAR system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillem Candille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulating LUTI Calibration As an Optimisation Problem: Estimation of Tranus Shadow Price and Substitution Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Morton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI-15 Workshop on Computational Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Austin, TX, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global 1° 4D-var ocean reanalysis, is it worth the pain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st GODAE OceanView Data Assimilation Task Team (DA-TT) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wavelet based representation of observation error covariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st GODAE OceanView Data Assimilation Task Team (DA-TT) Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for correlated observation errors in image assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre RST2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances des méthodes variationnelles d’Assimilation de Données pour le modèle océanique NEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National sur l'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for correlated observation errors in image data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on correlated observation errors in data assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA - University of Reading, Apr 2014, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00984508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for correlated observation errors in image assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Filtering High Dimensional Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEABASS : une configuration de référence pour l'évaluation de systèmes d'assimilation avec le modèle de circulation océanique NEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National sur l'Assimilation de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulating LUTI calibration as an optimisation problem: example of Tranus shadow-price estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Capelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Towards integrated modelling of urban systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une prise en compte des corrélations spatiales au sein des erreurs d’observation pour des séquences d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National d'Assimilation de données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for correlated observation errors in image assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microlocal analysis and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for correlated observation errors in image data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Africaine sur la Recherche en Informatique et Mathématiques Appliquées (CARI'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Saint Louis, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on the calibration and validation of integrated land use and transportation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coulombel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Prados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Sturm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Towards integrated modelling of urban systems"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation de séquences d'images : vers une prise en compte des corrélations spatiales au sein des erreurs d'observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones "Extraction et Gestion des Connaissances" (EGC'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00942711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The control of non-linear mesoscale ocean circulation through altimetric data assimilation revisited using a variational approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSTST Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi resolution variational data assimilation system for the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2013 - European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Resolution Variational Data Assimilation Schemes With Application to a Realistic Ocean Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth WMO Symposium on Data Assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, College Park, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport optimal pour l'assimilation de données images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier prospective ARC3 Région Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00921884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation d'images et de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Makris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00836062v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation directe de séquences d'images de traceur passif : application aux équations de Saint-Venant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Groupe de Recherche et d'Etudes de Traitement du Signal et des Images (GRETSI'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation directe de séquences d'images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced data assimilation for geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Les Houches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive validation and diagnostics for the tangent and adjoint models - Application to NEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vigilant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Benshila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Feb 2012, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation directe de séquences d'images bruités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National sur l'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Direct Data Assimilation of Image Sequences in Numerical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Titaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAM2011 - 8th International Congress on Industrial &amp; Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Assimilation of Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of Images: A variational framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yussuf Hussaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Papadakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEC - International Symposium on Earth-science Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Norman, Oklahoma, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of SARAL/AltiKa data for physical ocean prediction and ecosystem monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Brasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Brankart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second SARAL/AltiKa Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Ahmedabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes déterministes d'analyse de sensibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Atelier Modélisation du Cluster Environnement : Méthodes d'analyse de sensibilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of Lagrangian Data in a Variational framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Titaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Asembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00587252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NEMOVAR, a state of the art Variational Data Assimilation system for NEMO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrodynamic modeling of the Black Sea Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MHI-NASU, Sep 2011, Sébastopol, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régularisation par diffusion généralisée pour les problèmes inverses mal posés : application au traitement d'images en géophysique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CANUM 2010 - 40e Congrès National d'Analyse Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Mathématiques Appliquées et Industrielles, May 2010, Carcans-Maubuisson, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Assimilation of Image Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Titaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altimetry for Oceans and Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUMETSAT and CNES, Oct 2010, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach for regularization of inverse problems in images processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kamgnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CARI'10 - 10th African Conference on Research in Computer Science and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Yamoussoukro, Côte d’Ivoire. pp.173-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalised diffusion based regularization for inverse problem in image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EngOpt 2010 - 2nd International Conference on Engineering Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technical University of Lisbon and Institute of Mechanical Engineering, Sep 2010, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00519330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VODA: Variational Ocean Data Assimilation for multi-scale applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National d'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSU, Dec 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Assimilation of Image Sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Titaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National sur l'Assimilation de Données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éric Blayo, Marc Bocquet, Emmanuel Cosme, Olivier Talagrand, Jacques Verron, Arthur Vidard, Anne Pierson (assistance secrétariat), Dec 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of Lagrangian Data in a Variational framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Nodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Titaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LAPCOD 2009 - Lagrangian Analysis and Prediction of Coastal and Ocean Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, La Londe Les Maures, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00418719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images as Observations in Data Assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kamgnia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NumCoop09 - Numerical methods and North-South Cooperation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Yaoundé, Cameroon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00391875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Assimilation of Sequences of Images in Numerical Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Titaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSE09 - SIAM Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct data assimilation of image sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct data assimilation of image sequences in numerical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th WMO International Symposium on Data Assimilation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting reduced-size control subspace in hybrid data assimilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Krysta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GODAE Final Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00344506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybridisation of data assimilation methods for applications in oceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Krysta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 Ocean Sciences Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Mar 2008, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00344502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of Images in Numerical Models in Geophysics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Le Dimet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innocent Souopgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Titaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EngOpt 2008 - International Conference on Engineering Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COPPE/UFRJ, Jun 2008, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00319972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 4D-Var SEEK smoother hybrid. Towards applications in oceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Krysta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WWRP/THORPEX Workshop on 4D-Var and Ensemble Kalman filter inter-comparisons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00344503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche hybride variationnelle-stochastique pour l'assimilation de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Krysta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAI 2007 - 3e congrès national de mathématiques appliquées et industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Praz-sur-Arly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid method for data assimilation in oceanography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Krysta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blayo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Cosme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUGG XXIV 2007 - XXIV General Assembly of the International Union of Geodesy and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Perugia, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00387428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altimeter Assimilation in a Global Ocean General Circulation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enhancement of Data Assimilation in the Oceanographic Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MHI, Jun 2007, Sevastopol, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00176163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of altimeter data in the ECMWF ocean analysis system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L.-T. Anderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 years of progress in radar altimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of ARGO temperature and salinity measurements in the new ECMWF ocean analysis system, with focus on the interaction with altimeter data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Balmaseda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David L.-T. Anderson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15 years of progress in radar altimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PALM: A modular data assimilation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Piacentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Fouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Vidard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third international symposium on assimilation of observations in meteorology and oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WMO, Jun 1999, Québec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId329"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36AC1881"/>
+    <w:nsid w:val="7A60ABB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05474792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rouzies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vidard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1-2026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113966v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Mignac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Waters" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Lea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James While" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-3405-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540480v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Bhatt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1651903" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849856v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Radi&#353;i&#263;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106522" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884443v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/sesmo.18570" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303529v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-3137-2023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03534164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Ma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3110799" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464780v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trappler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Arnaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109952" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517332v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Guillou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Lahaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ubelmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Metref" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cosme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021MS002613" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03199889v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Dalleau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bocquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaspar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bielli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.594080" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02421699v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20051460" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02421672v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Moore" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santha Akella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan G. Arango" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Balmaseda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00090" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01519654v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Capelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Morton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2017.04.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01960206v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aae993" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342193v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Feyeux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-25-55-2018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661240v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Buizza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Haimberger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laloyaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-17-0199.1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411666v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Shutyaev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Gejadze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4266" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2726013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Neveu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehouarn Simon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2676" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Souopgui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Emmanuel Ngodock" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-015-9315-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01309018v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rnam-2016-0011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237639v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.07.349" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923735v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v67.23629" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164710v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouttier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vigilant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-1245-2015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945600v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blayo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brankart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00391876v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Titaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0870.2009.00416.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325685v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Anderson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008MWR2668.1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326125v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182186v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008MWR2433.1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176159v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Dee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.12" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181739v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Smith" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Haines" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Palmer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL031645" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176154v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR3310.1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181749v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL030452" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-506B2156-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171446v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Stockdale" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI3947.1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325632v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Blower" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dr&#233;court" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171445v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Davey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Huddleston" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Ingleby" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325592v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piacentini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v56i3.14414" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325360v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v55i1.14576" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325356v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011452303647" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1D39628D6BF4DDB569AEC2F191D52F894043D78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251720v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Nodet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11259-6_32-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099711v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325606v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325368v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durbiano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00325349v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00939130v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811677v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Br&#233;mond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brunie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert W Ford" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemari&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11190458" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626611v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19838" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087646v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309242v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681091v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807197v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462057v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482822v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass El Aouni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02263716v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608128v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gatel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Paniconi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Camporese" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Botto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605355v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Pasetto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349637v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604600v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402906v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412165v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pellerej" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097190v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100879v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Candille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097186v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100890v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Abdelnur Ruggiero" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05474693v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707967v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087898v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667507v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411753v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01128420v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667509v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941614v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lemieux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941626v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940839v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Greiner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941640v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941701v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652456v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940214v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543659v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360904v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329599v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332815v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176170v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L.T. Anderson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferranti" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vitart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176165v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192415v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Hicham Tber" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hascoet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauvergne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325649v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325636v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325641v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Troccoli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076842v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622409v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828019v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008833v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03983100v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383513v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383540v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387935v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devers" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799183v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800833v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389182v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812018v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462086v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462143v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473097v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462164v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124554v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124472v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482804v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337743v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396793v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411978v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251665v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237628v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237622v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251711v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245791" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250601v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251809v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251659v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093780v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100884v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00984508v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096772v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096782v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093248v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096901v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096770v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119039v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942711v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093254v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913992v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924723v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877890v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877893v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921884v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836062v3" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Makris" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763248v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763200v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765426v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648562v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769825v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yussuf Hussaini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769826v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769114v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648574v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587252v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648566v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544370v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539635v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kamgnia" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544348v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519330v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544354v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544372v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769820v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00391875v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418719v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795816v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769818v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344503v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Krysta" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344502v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344506v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00319972v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795350v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387428v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176163v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171653v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L.-T. Anderson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171652v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325653v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fouilloux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lagarde" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05474792v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rouzies" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lauvernet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Vidard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-1-2026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113966v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davi Mignac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Waters" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J Lea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James While" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-3405-2025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03540480v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishabh Bhatt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debreu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1651903" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04849856v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Radi&#353;i&#263;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106522" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303529v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sudret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-3137-2023" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884443v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18174/sesmo.18570" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03534164v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Ma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3110799" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464780v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trappler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Arnaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109952" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517332v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Le Guillou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Lahaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Ubelmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Metref" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cosme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021MS002613" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03199889v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bousquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayeul Dalleau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bocquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaspar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Bielli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.594080" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02421699v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20051460" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02421672v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Moore" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew J. Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santha Akella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan G. Arango" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Balmaseda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00090" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01960206v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Le Dimet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aae993" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01519654v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Capelle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Sturm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Morton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compenvurbsys.2017.04.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342193v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Feyeux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/npg-25-55-2018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01661240v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Buizza" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Br&#246;nnimann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Haimberger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laloyaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/BAMS-D-17-0199.1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411666v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Shutyaev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Gejadze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4266" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2017.2726013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01205235v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Souopgui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Emmanuel Ngodock" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00245-015-9315-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01309018v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/rnam-2016-0011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874643v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Neveu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehouarn Simon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.2676" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923735v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Papadakis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v67.23629" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237639v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2015.07.349" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164710v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouttier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vigilant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-8-1245-2015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00945600v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blayo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brankart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brasseur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00391876v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Titaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0870.2009.00416.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325685v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Anderson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008MWR2668.1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326125v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00182186v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2008MWR2433.1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176159v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Dee" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qj.12" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181739v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Smith" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Haines" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Palmer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL031645" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176154v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/MWR3310.1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00181749v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007GL030452" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-506B2156-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325632v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Blower" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dr&#233;court" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Liu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171445v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Davey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Huddleston" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Ingleby" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Traon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171446v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Stockdale" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI3947.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325592v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piacentini" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v56i3.14414" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325360v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusa.v55i1.14576" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325356v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1011452303647" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B1D39628D6BF4DDB569AEC2F191D52F894043D78/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251720v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Nodet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11259-6_32-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01099711v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325606v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325368v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Durbiano" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00325349v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00939130v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811677v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Br&#233;mond" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brunie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert W Ford" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemari&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11190458" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626611v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19838" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087646v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309242v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807197v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leblois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681091v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462057v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482822v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass El Aouni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02263716v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608128v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gatel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Paniconi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Camporese" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Botto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349637v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604600v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Pasetto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01402906v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412165v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pellerej" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605355v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097186v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100879v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Candille" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01097190v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100890v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Abdelnur Ruggiero" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05474693v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707967v3" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087898v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667507v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411753v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01128420v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667509v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941614v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lemieux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941626v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Deltel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940839v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Greiner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543659v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00940214v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00652456v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941701v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00941640v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360904v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00329599v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00332815v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176165v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176170v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L.T. Anderson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferranti" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vitart" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192415v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Hicham Tber" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hascoet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dauvergne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325649v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325636v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325641v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Troccoli" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05076842v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828019v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622409v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04008833v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383513v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04383540v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03983100v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04387935v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devers" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799183v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800833v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04389182v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812018v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462086v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462143v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03473097v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462164v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124472v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Faivre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124554v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03482804v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337743v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01396793v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01411978v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237628v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251809v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251711v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245791" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250601v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237622v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251659v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251665v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096782v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01100884v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Verron" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00984508v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096772v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093780v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093248v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096901v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096770v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01119039v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093254v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coulombel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Prados" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00942711v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924723v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877890v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877893v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921884v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836062v3" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Makris" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913992v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763200v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765426v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763248v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648562v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769826v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769825v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yussuf Hussaini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769114v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648574v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00587252v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648566v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544370v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544348v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539635v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kamgnia" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519330v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544354v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544372v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00418719v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00391875v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795816v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769818v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00769820v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344506v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Krysta" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344502v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00319972v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00344503v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795350v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387428v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176163v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171652v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L.-T. Anderson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171653v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325653v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fouilloux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lagarde" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>