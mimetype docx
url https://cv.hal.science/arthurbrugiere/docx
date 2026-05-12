--- v1 (2026-03-30)
+++ v2 (2026-05-12)
@@ -786,230 +786,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03724912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMOKIT : un environnement générique et modulaire pour analyser les impacts des politiques d'intervention contre l'épidémie de COVID-19</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gaudou</w:t>
+                <w:t xml:space="preserve">Coupling GAMA with OpenMole to easily explore agent-based models in HPC environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Brugière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Drogoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2021) @ PFIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">1 st conference GAMA Days 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Toulouse (Online), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413031v1</w:t>
+                <w:t xml:space="preserve">hal-03524207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling GAMA with OpenMole to easily explore agent-based models in HPC environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Reuillon</w:t>
+                <w:t xml:space="preserve">COMOKIT : un environnement générique et modulaire pour analyser les impacts des politiques d'intervention contre l'épidémie de COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Drogoul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 st conference GAMA Days 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Amblard; Kevin Chapuis; Alexis Drogoul; Benoit Gaudou; Dominique Longin; Nicolas Verstaevel, Jun 2021, Toulouse (Online), France</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2021) @ PFIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524207v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">comokit4py : a python package to ease GAMA model’s simulation integration into a high performance computing workflow</w:t>
               </w:r>
@@ -2660,329 +2660,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimenting the Impact of Pedestrianisation on Urban Pollution Using Tangible Agent-Based Simulations: Application to Hoan Kiem District, Hanoi, Vietnam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Agent-Based Co-modeling Approach to Simulate the Evacuation of a Population in the Context of a Realistic Flooding Event: A Case Study in Hanoi (Vietnam)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taha Amine Elwaqoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kevin Chapuis</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Drogoul</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohd Hafiz Mohd; Md Yushalify Misro; Syakila Ahmad; Doanh Nguyen Ngoc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling, Simulation and Applications of Complex Systems : CoSMoS 2019, Penang, Malaysia, April 8-11, 2019</w:t>
+              <w:t xml:space="preserve">Modelling, Simulation and Applications of Complex Systems: CoSMoS 2019, Penang, Malaysia, April 8-11, 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 359, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer, Singapore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.43-77, 2021, Springer Proceedings in Mathematics &amp; Statistics book series (PROMS), 978-981-16-2628-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-16-2629-6_4⟩</w:t>
+              <w:t xml:space="preserve">, pp.79-108, 2021, Springer Proceedings in Mathematics &amp; Statistics, 978-981-16-2628-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-16-2629-6_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258915v1</w:t>
+                <w:t xml:space="preserve">hal-03258912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Agent-Based Co-modeling Approach to Simulate the Evacuation of a Population in the Context of a Realistic Flooding Event: A Case Study in Hanoi (Vietnam)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimenting the Impact of Pedestrianisation on Urban Pollution Using Tangible Agent-Based Simulations: Application to Hoan Kiem District, Hanoi, Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Duc Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Drogoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gaudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohd Hafiz Mohd; Md Yushalify Misro; Syakila Ahmad; Doanh Nguyen Ngoc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling, Simulation and Applications of Complex Systems: CoSMoS 2019, Penang, Malaysia, April 8-11, 2019</w:t>
+              <w:t xml:space="preserve">Modelling, Simulation and Applications of Complex Systems : CoSMoS 2019, Penang, Malaysia, April 8-11, 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 359, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer, Singapore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.79-108, 2021, Springer Proceedings in Mathematics &amp; Statistics, 978-981-16-2628-9. </w:t>
+              <w:t xml:space="preserve">, pp.43-77, 2021, Springer Proceedings in Mathematics &amp; Statistics book series (PROMS), 978-981-16-2628-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-981-16-2629-6_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-981-16-2629-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258912v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3287,51 +3287,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brugi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doanh Nguyen-Ngoc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04890142v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lesquoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grignard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04890257v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Do Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brugiere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Loi Dang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04889169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939548v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Martinez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Sillano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012757600003758" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724912v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Quang Truong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghi Huynh Quang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413031v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03524207v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03500252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494588v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seheon Kim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasouli Soora" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srirama Bhamidipati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03489359v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03489379v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086988v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nguyen-Huu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/KSE50997.2020.9287831" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05560358v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUS566" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299626" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068243v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2022.1020353" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775837v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Minh-Duc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2022.2069774" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghi Quang Huynh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Philippon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.563247" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04179579v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bir&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Nga Phung" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep Anh Phung" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258915v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Pham" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-16-2629-6_4" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2629-6_4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258912v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Amine Elwaqoudi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-981-16-2629-6_5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2629-6_5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04892313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brugi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doanh Nguyen-Ngoc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04890142v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lesquoy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gaudou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grignard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04890257v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Do Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Brugiere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drogoul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Loi Dang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04889169v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04939548v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Martinez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Sillano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012757600003758" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03724912v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Quang Truong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghi Huynh Quang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03524207v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413031v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03500252v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03494588v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seheon Kim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasouli Soora" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srirama Bhamidipati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226688v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03489359v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03489379v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Caron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Daud&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086988v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri Nguyen-Huu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/KSE50997.2020.9287831" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05560358v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025SORUS566" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519212v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0299626" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068243v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2022.1020353" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03775837v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Minh-Duc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Zucker" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13658816.2022.2069774" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghi Quang Huynh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Philippon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2020.563247" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04179579v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Adam" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bir&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Nga Phung" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diep Anh Phung" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258912v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Amine Elwaqoudi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daud&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-981-16-2629-6_5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2629-6_5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258915v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Duc Pham" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-981-16-2629-6_4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-2629-6_4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Choisy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>