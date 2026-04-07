--- v0 (2026-03-09)
+++ v1 (2026-04-07)
@@ -104,660 +104,660 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconstruction of the ancient Tigris-Euphrates Delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Graauw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/14ptg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les brise-lames portuaires antiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Graauw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/bd2t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le port antique de Caesarea Maritima - Sebastos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Graauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/bd1x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphology of the Tyre tombolo: implications for the location of ancient harbours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Graauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Congress on the Archaeology of the Ancient Near East (ICAANE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portus (Italie) : Dernières avancées scientifiques pour l'étude des structures portuaires et des bassins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Cocquyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Graauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bukowiecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les paysages portuaires: Espaces patrimoniaux, entre réel et imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Perpignan, Nov 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04280771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fish tanks and past relative sea-level variations in Tyre, Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Régagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Graauw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Roman Fish tanks of the Mediterranean: recent interpretations for the sea level changes during the last 2000 years</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marco Anzidei; Flavio Enei; Eleni Kolaiti; Kurt Lambeck, Sep 2022, Santa Severa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03787267v1</w:t>
-              </w:r>
-[...256 lines deleted...]
-                <w:t xml:space="preserve">hal-05127959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -909,64 +909,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double tombolo formation by regressive barrier widening and landside submergence: The case of Orbetello, Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Conforti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1115,282 +1115,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared spectroscopic investigations of the Northern Mole of Portus, the Ancient harbour of Rome. Insights for stratigraphy and provenance of raw materials for construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of Sea Level at Tyre During Antiquity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur de Graauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hany Kahwagi-Janho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stoil Chapkanski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean archaeology and archaeometry journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.305-317</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03337663v1</w:t>
+                <w:t xml:space="preserve">hal-04242036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Sea Level at Tyre During Antiquity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Infrared spectroscopic investigations of the Northern Mole of Portus, the Ancient harbour of Rome. Insights for stratigraphy and provenance of raw materials for construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brocard</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur de Graauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAAL - Bulletin d'Archéologie et d'Architecture Libanaises</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mediterranean archaeology and archaeometry journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.5057562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04242036v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03337663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation à la manœuvre des navires à Port Revel</w:t>
               </w:r>
@@ -1614,51 +1614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.AncientPortsAntiques.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466284v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Graauw" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280771v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cocquyt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787267v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270431v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14ptg" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129221v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd2t" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127959v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd1x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841842v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Terrado Ortu&#241;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujiki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Finance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109344" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745189v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Conforti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107415" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.12715" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337663v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rosa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5057562" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242036v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Kahwagi-Janho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101949v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.AncientPortsAntiques.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270431v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Graauw" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14ptg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129221v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd2t" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127959v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd1x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466284v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280771v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cocquyt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787267v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841842v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Terrado Ortu&#241;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujiki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Finance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109344" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745189v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Conforti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107415" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.12715" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Kahwagi-Janho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337663v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rosa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5057562" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101949v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>