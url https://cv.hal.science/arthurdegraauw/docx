--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -769,295 +769,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the plurisecular trajectory of an exemplary hybrid urban delta (Tarragona-Francolí system, Spain): Towards the end of a delta?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Double tombolo formation by regressive barrier widening and landside submergence: The case of Orbetello, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+                <w:t xml:space="preserve">Alessandro Conforti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Terrado Ortuño</w:t>
+                <w:t xml:space="preserve">Frank Preusser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexis Herrault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Finance</w:t>
+                <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109344⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.107415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2024.107415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04841842v1</w:t>
+                <w:t xml:space="preserve">hal-04745189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double tombolo formation by regressive barrier widening and landside submergence: The case of Orbetello, Italy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Goiran</w:t>
+                <w:t xml:space="preserve">Reconstructing the plurisecular trajectory of an exemplary hybrid urban delta (Tarragona-Francolí system, Spain): Towards the end of a delta?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Terrado Ortuño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Conforti</w:t>
+                <w:t xml:space="preserve">Pierre-Alexis Herrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Preusser</w:t>
+                <w:t xml:space="preserve">Kenji Fujiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Vitale</w:t>
+                <w:t xml:space="preserve">Olivier Finance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.107415. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 462, pp.109344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2024.107415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745189v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient Port Structures. Parallels between the ancient and the modern</w:t>
               </w:r>
@@ -1614,51 +1614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.AncientPortsAntiques.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270431v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Graauw" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14ptg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129221v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd2t" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127959v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd1x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466284v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280771v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cocquyt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787267v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841842v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Terrado Ortu&#241;o" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujiki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Finance" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109344" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745189v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Conforti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107415" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.12715" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Kahwagi-Janho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337663v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rosa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5057562" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101949v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.AncientPortsAntiques.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270431v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur de Graauw" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14ptg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129221v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd2t" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127959v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/bd1x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466284v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goiran" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280771v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Cocquyt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bukowiecki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03787267v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle R&#233;gagnon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745189v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Conforti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2024.107415" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841842v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Terrado Ortu&#241;o" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujiki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Finance" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109344" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.12715" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany Kahwagi-Janho" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337663v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Rosa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Kay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5057562" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101949v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>