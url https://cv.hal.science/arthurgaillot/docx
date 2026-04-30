--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -72,1240 +72,1365 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation of the maps resulting from the application of the Cookbooks elaborated by WP3, and of EU products elaborated by WP5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Asins-Velis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alar Astover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Buttafuoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudi Hessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05195920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation of the maps resulting from the application of the Cookbooks elaborated by WP3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabina Asins-Velis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alar Astover</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Buttafuoco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudi Hessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04923846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting to climate change: example of the use of the Explore2 ensemble of climate and hydrological projections in assessing the vulnerability to climate change at local scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Pelte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pressurot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, LYON, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the maps resulting from the application of the Cookbooks elaborated by WP3, and of EU products elaborated by WP5</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rudi Hessel</w:t>
+                <w:t xml:space="preserve">Évolution de services écosystémiques des sols agricoles en réponse à des changements du climat et des modes de gestion des terres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Cadero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05195920v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFES, Jul 2025, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the maps resulting from the application of the Cookbooks elaborated by WP3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabina Asins-Velis</w:t>
+                <w:t xml:space="preserve">Rate of soil denudation from plot scale to river system in different social and physical environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Bizeul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alar Astover</w:t>
-[...139 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaillot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.EGU24-10802, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10802⟩</w:t>
+              <w:t xml:space="preserve">, EGU, European Geosciences Union, Apr 2024, Vienne, Austria. pp.abstract EGU24-16804, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-16804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612082v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion modelling, challenges and recommendations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Hydrosedimentary functioning of a lowland field with both surface and subsurface drainage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vanhooydonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences - IUSS 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.EGU24-10802, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444455v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate of soil denudation from plot scale to river system in different social and physical environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Soil erosion modelling, challenges and recommendations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Bizeul</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences - IUSS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Italian Society of Soil Science (IUSS), May 2024, Florence, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474291v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-sedimentary dynamics of a drained agricultural plot by tracing water and suspended solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestine Delbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vanhooydonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the Slake mobile app at the local scale to explore the spatial variability of soil structural stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-17159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of an improved modelling approach for the retention of heavy metals in SUDS soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghassan Chebbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gromaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Urban Drainage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01621396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1315,565 +1440,565 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of seasonal variation in the hydrological behaviour of a field combining surface and tile drainage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Hydrosedimentary behavior of a field combining surface drains and tile drains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célestine Delbart</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhooydonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Desmet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2023.108329⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 234, pp.105851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2023.105851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135968v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrosedimentary behavior of a field combining surface drains and tile drains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Analysis of seasonal variation in the hydrological behaviour of a field combining surface and tile drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestine Delbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhooydonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2023.105851⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 285, pp.108329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2023.108329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204927v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying hydro-sedimentary transfers in a lowland tile-drained agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Ceriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 198, pp.105033. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.catena.2020.105033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03011226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les observatoires du ruissellement : comprendre les processus pour améliorer les modélisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6, pp.7-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb/2020056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03161717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1883,114 +2008,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification et modélisation de la dynamique des transferts hydrosédimentaires au sein d’une parcelle drainée en surface et en subsurface.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université de Tours, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05004750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2137,51 +2262,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaillot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pressurot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195920v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins-Velis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alar Astover" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Buttafuoco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Hessel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923846v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612082v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhooydonck" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10802" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04444455v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04474291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bizeul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16804" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587970v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Delbart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633961v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rochereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-17159" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01621396v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierlot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04135968v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2023.108329" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04204927v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2023.105851" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03011226v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ceriani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grison" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.105033" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03161717v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020056" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05004750v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Asins-Velis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alar Astover" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Buttafuoco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudi Hessel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04923846v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05163366v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pressurot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570267v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cadero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04474291v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bizeul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16804" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612082v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhooydonck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10802" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04444455v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587970v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Delbart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rochereau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-17159" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01621396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pierlot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04204927v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2023.105851" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04135968v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2023.108329" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03011226v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ceriani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grison" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.105033" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03161717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020056" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-05004750v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>