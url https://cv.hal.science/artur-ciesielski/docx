--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -204,831 +204,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionically Tunable Gel Electrolytes Based on Gelatin‐Alginate Biopolymers for High‐Performance Supercapacitors</w:t>
+                <w:t xml:space="preserve">Unraveling the Role of Interfacial Charge Transfer on Photoactivity and Anomalous Luminescence Quenching of V&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;C&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;T&amp;lt;i&amp;gt;&amp;lt;sub&amp;gt;&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt;&amp;lt;/i&amp;gt;/Protonated g-C&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Tordi</w:t>
+                <w:t xml:space="preserve">Muhammad Abiyyu Kenichi Purbayanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verónica Montes‐garcía</w:t>
+                <w:t xml:space="preserve">Madhurya Chandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrián Tamayo</w:t>
+                <w:t xml:space="preserve">Michał Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Bonini</w:t>
+                <w:t xml:space="preserve">Muhammad Danang Birowosuto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Samorì</w:t>
+                <w:t xml:space="preserve">Verónica Montes-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (33), </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (11), pp.17454 - 17464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202503937⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c19729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221333v1</w:t>
+                <w:t xml:space="preserve">hal-04996760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancements and Future Prospectives of Single-Atom Catalysts in CO 2 Cycloaddition to Carbonates</w:t>
+                <w:t xml:space="preserve">Systematic study of zeolitic imidazolate frameworks for enhanced electrochemical aldehyde sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yifan Wang</w:t>
+                <w:t xml:space="preserve">Martyna Mańka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianyu Sun</w:t>
+                <w:t xml:space="preserve">Wojciech Kukułka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honglei Wang</w:t>
+                <w:t xml:space="preserve">Mateusz Wlazło</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violetta Patroniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hongpan Rong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 31 (26), </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (8), pp.1617-1620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202404677⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4cc05731g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316541v1</w:t>
+                <w:t xml:space="preserve">hal-04904488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing zinc-ion energy storage: impact of MOF-5 derived carbonization temperature on performance</w:t>
+                <w:t xml:space="preserve">Plasmon Mediated Photocatalysis: Engineering Interfaces for Effective Hot Carrier Utilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Kukułka</w:t>
+                <w:t xml:space="preserve">Xinyuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verónica Montes-García</w:t>
+                <w:t xml:space="preserve">Bohan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saira Sarwar</w:t>
+                <w:t xml:space="preserve">Xurui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawid Pakulski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Samorì</w:t>
+                <w:t xml:space="preserve">Akang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiale Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5ta03330f⟩</w:t>
+              <w:t xml:space="preserve">ACS Energy Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (3), pp.1347-1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsenergylett.5c00090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213520v1</w:t>
+                <w:t xml:space="preserve">hal-04993374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon Mediated Photocatalysis: Engineering Interfaces for Effective Hot Carrier Utilization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ionically Tunable Gel Electrolytes Based on Gelatin‐Alginate Biopolymers for High‐Performance Supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bohan Wu</w:t>
+                <w:t xml:space="preserve">Pietro Tordi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xurui Zhang</w:t>
+                <w:t xml:space="preserve">Verónica Montes‐garcía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akang Chen</w:t>
+                <w:t xml:space="preserve">Adrián Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiale Wang</w:t>
+                <w:t xml:space="preserve">Massimo Bonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Samorì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Energy Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsenergylett.5c00090⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (33), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202503937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993374v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Role of Interfacial Charge Transfer on Photoactivity and Anomalous Luminescence Quenching of V&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;C&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;T&amp;lt;i&amp;gt;&amp;lt;sub&amp;gt;&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt;&amp;lt;/i&amp;gt;/Protonated g-C&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Heterostructures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advancements and Future Prospectives of Single-Atom Catalysts in CO 2 Cycloaddition to Carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madhurya Chandel</w:t>
+                <w:t xml:space="preserve">Yifan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michał Makowski</w:t>
+                <w:t xml:space="preserve">Tianyu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Danang Birowosuto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Verónica Montes-García</w:t>
+                <w:t xml:space="preserve">Honglei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongpan Rong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c19729⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (26), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202404677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996760v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic study of zeolitic imidazolate frameworks for enhanced electrochemical aldehyde sensing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Enhancing zinc-ion energy storage: impact of MOF-5 derived carbonization temperature on performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Kukułka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Montes-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateusz Wlazło</w:t>
+                <w:t xml:space="preserve">Saira Sarwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violetta Patroniak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+                <w:t xml:space="preserve">Dawid Pakulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Samorì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (8), pp.1617-1620. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (28), pp.22755 - 22760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4cc05731g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5ta03330f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04904488v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Conductive Graphene Composites for Pressure Sensing with a Linear Response and Voltage‐Driven Thermal Correction</w:t>
               </w:r>
@@ -1040,51 +1040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Samorì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (32), pp.2503867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1131,77 +1131,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyoxometalate Imide‐Linked Molecules, Covalent Organic Polymers, and Frameworks: Dimensionality Effects on Supercapacitors Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Nowicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Montes‐garcía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violetta Patroniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Gorczyński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1246,1099 +1246,1095 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05287433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasensitive Isomer Discrimination: A Joint Surface‐Enhanced Raman Scattering (SERS) Spectroscopy and Machine Learning Strategy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supramolecular Engineering of Vinylene‐Linked Covalent Organic Framework – Ruthenium Oxide Hybrids for Highly Active Proton Exchange Membrane Water Electrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor F Martín</w:t>
+                <w:t xml:space="preserve">Kexin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Obelleiro‐liz</w:t>
+                <w:t xml:space="preserve">Shunqi Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Pérez‐juste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+                <w:t xml:space="preserve">Dashuai Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhui Kou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yubin Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Sensor Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsr.202400160⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202417374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04986113v1</w:t>
+                <w:t xml:space="preserve">hal-04998668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Engineering of Vinylene‐Linked Covalent Organic Framework – Ruthenium Oxide Hybrids for Highly Active Proton Exchange Membrane Water Electrolysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shunqi Xu</w:t>
+                <w:t xml:space="preserve">Ultrasensitive Isomer Discrimination: A Joint Surface‐Enhanced Raman Scattering (SERS) Spectroscopy and Machine Learning Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Montes‐garcía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dashuai Wang</w:t>
+                <w:t xml:space="preserve">Victor F Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenhui Kou</w:t>
+                <w:t xml:space="preserve">Manuel Obelleiro‐liz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yubin Fu</w:t>
+                <w:t xml:space="preserve">Ignacio Pérez‐juste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (11), </w:t>
+              <w:t xml:space="preserve">Advanced Sensor Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (3), pp.2400160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202417374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsr.202400160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04998668v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04986113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Graphene Oxide-Based Flexible Pressure Sensor for Biomedical Applications</w:t>
+                <w:t xml:space="preserve">Template-assisted synthesis of hollow anthraquinone-based covalent organic frameworks for aqueous zinc-ion hybrid supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Sanginario</w:t>
+                <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cataldo Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Buraioli</w:t>
+                <w:t xml:space="preserve">Denys Klymovych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Kukułka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Boscherini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Conoci Sabrina</w:t>
+                <w:t xml:space="preserve">Linghao Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/jsen.2024.3467995⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (70), pp.9408-9411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4CC03216K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782463v1</w:t>
+                <w:t xml:space="preserve">hal-04680664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Template-assisted synthesis of hollow anthraquinone-based covalent organic frameworks for aqueous zinc-ion hybrid supercapacitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial responses and material-cell interplays with novel MoAlB@MBene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Jakubczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominika Bury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Montes-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Linghao Shi</w:t>
+                <w:t xml:space="preserve">Michael Naguib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4CC03216K⟩</w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.202402323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680664v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peri‐Xanthenoxanthene‐Based Covalent Organic Frameworks for High‐Performance Aqueous Zn‐Ion Hybrid Supercapacitors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
+                <w:t xml:space="preserve">Covalent organic framework-based Li–S batteries: functional separators promoting Li+ transport and polysulfide trapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Gullace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Abruzzese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cusin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mateusz Wlazło</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Saleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay B. Thorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smsc.202400031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (37), pp.25359-25370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4TA03930K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574140v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial responses and material-cell interplays with novel MoAlB@MBene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael Naguib</w:t>
+                <w:t xml:space="preserve">Peri‐Xanthenoxanthene‐Based Covalent Organic Frameworks for High‐Performance Aqueous Zn‐Ion Hybrid Supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cataldo Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Pakulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Wlazło</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adhm.202402323⟩</w:t>
+              <w:t xml:space="preserve">Small Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smsc.202400031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997959v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent organic framework-based Li–S batteries: functional separators promoting Li+ transport and polysulfide trapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced Graphene Oxide-Based Flexible Pressure Sensor for Biomedical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sanginario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Gullace</w:t>
+                <w:t xml:space="preserve">Irene Buraioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Abruzzese</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luca Cusin</w:t>
+                <w:t xml:space="preserve">Marco Boscherini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Saleh</w:t>
+                <w:t xml:space="preserve">Stefania Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjay B. Thorat</w:t>
+                <w:t xml:space="preserve">Conoci Sabrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (37), pp.25359-25370. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (22), pp.37090 - 37103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4TA03930K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/jsen.2024.3467995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711382v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene‐Based Pressure Sensor Application in Non‐Invasive Pulse Wave Velocity Continuous Estimation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Connectors Boosting the Performance of MoS 2 Cathodes in Zinc‐Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Valerio</w:t>
+                <w:t xml:space="preserve">Haipeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Sanginario</w:t>
+                <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Leone</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Haijun Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Samorì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.2400876. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/admt.202400876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202310338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04903843v1</w:t>
+                <w:t xml:space="preserve">hal-04568165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring electrochemically exfoliated graphene electroactive pathways in cementitious composites for structural health monitoring of constructions</w:t>
               </w:r>
@@ -2363,51 +2359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cataldo Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Samorì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (33), pp.15824-15833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2435,226 +2431,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Connectors Boosting the Performance of MoS 2 Cathodes in Zinc‐Ion Batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graphene‐Based Pressure Sensor Application in Non‐Invasive Pulse Wave Velocity Continuous Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Buraioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haipeng Guo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
+                <w:t xml:space="preserve">Andrea Valerio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sanginario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haijun Peng</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dario Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Advanced Materials Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2400876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202310338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admt.202400876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568165v1</w:t>
+                <w:t xml:space="preserve">hal-04903843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent Organic Frameworks and 2D Materials Hybrids: Synthesis Strategies, Properties Enhancements, and Future Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cataldo Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Montes‐garcía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawid Pakulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Samorì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2695,360 +2695,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting Zinc Hybrid Supercapacitor Performance via Thiol Functionalization of Graphene‐Based Cathodes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benzotrithiophene‐sulfonate covalent‐organic frameworks: Supramolecular proton pumps for high‐rate aqueous zinc‐ion energy storage systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haijun Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Montes‐garcía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiyue Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Pakulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunqi Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202309041⟩</w:t>
+              <w:t xml:space="preserve">SmartMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smm2.1312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567049v1</w:t>
+                <w:t xml:space="preserve">hal-04847364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzotrithiophene‐sulfonate covalent‐organic frameworks: Supramolecular proton pumps for high‐rate aqueous zinc‐ion energy storage systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Boosting Zinc Hybrid Supercapacitor Performance via Thiol Functionalization of Graphene‐Based Cathodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cataldo Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Samorì</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SmartMat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (6), </w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smm2.1312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/advs.202309041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04847364v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mn–Fe dual metal–organic framework based on trimesic acid as a high-performance electrode for lithium metal batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saira Sarwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Stachowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Chudziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Kukułka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6 (21), pp.5301-5305. </w:t>
@@ -3080,131 +3080,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04752793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Cages—Towards Nanostructured Smart Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Role of Superadsorbent Polymers on Covalent Organic Frameworks‐Based Solid Electrolytes: Investigation of the Ionic Conductivity and Relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Gullace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Drożdż</w:t>
+                <w:t xml:space="preserve">Fanny Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizami Israfilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (16), pp.2300124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202307552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/admi.202300124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238038v1</w:t>
+                <w:t xml:space="preserve">hal-04100628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Graphene Oxide–Thioamide Polymer Hybrid for High-Performance Supercapacitor Electrodes</w:t>
               </w:r>
@@ -3216,51 +3246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Włodzimierz Czepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samanta Witomska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Samorì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3301,883 +3331,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Superadsorbent Polymers on Covalent Organic Frameworks‐Based Solid Electrolytes: Investigation of the Ionic Conductivity and Relaxation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Gullace</w:t>
+                <w:t xml:space="preserve">Enhancing the Carrier Transport in Monolayer MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Through Interlayer Coupling with 2D Covalent Organic Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cusin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nizami Israfilov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+                <w:t xml:space="preserve">Chun Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif A Unsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202300124⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202305882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100628v1</w:t>
+                <w:t xml:space="preserve">hal-04240357v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalently Functionalized MXenes for Highly Sensitive Humidity Sensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Tuning the electrical properties of graphene oxide through low-temperature thermal annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cataldo Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Payam Hashemi</w:t>
+                <w:t xml:space="preserve">Pietro Antonio Livio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Chudziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Shaygan Nia</w:t>
+                <w:t xml:space="preserve">Jesus Raya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.2201651. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (12), pp.5743-5755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smtd.202201651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2NR06091D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024392v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Anderson-Based Polyoxometalate Covalent Organic Frameworks as Electrodes for Energy Storage Boosted Through Keto-Enol Tautomerization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adam Gorczyński</w:t>
+                <w:t xml:space="preserve">Controlling the Formation of Electroactive Graphene‐Based Cementitious Composites: Towards Structural Health Monitoring of Civil Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Safuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Brykczyńska</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paolo Samori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (32), pp.e202305239. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202305239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202301816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184496v1</w:t>
+                <w:t xml:space="preserve">hal-04240347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the electrical properties of graphene oxide through low-temperature thermal annealing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Covalently Functionalized MXenes for Highly Sensitive Humidity Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Janica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Raya</w:t>
+                <w:t xml:space="preserve">Francesca Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payam Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Shaygan Nia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2NR06091D⟩</w:t>
+              <w:t xml:space="preserve">Small Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.2201651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smtd.202201651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048440v1</w:t>
+                <w:t xml:space="preserve">hal-04024392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Carrier Transport in Monolayer MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Through Interlayer Coupling with 2D Covalent Organic Frameworks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chun Ma</w:t>
+                <w:t xml:space="preserve">New Anderson-Based Polyoxometalate Covalent Organic Frameworks as Electrodes for Energy Storage Boosted Through Keto-Enol Tautomerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Pakulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Gorczyński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elif A Unsal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hanlin Wang</w:t>
+                <w:t xml:space="preserve">Daria Brykczyńska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Włodzimierz Czepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202305882⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (32), pp.e202305239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202305239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240357v2</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Formation of Electroactive Graphene‐Based Cementitious Composites: Towards Structural Health Monitoring of Civil Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Małgorzata Safuta</w:t>
+                <w:t xml:space="preserve">Dynamic Cages—Towards Nanostructured Smart Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Drożdż</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Samori</w:t>
+                <w:t xml:space="preserve">Artur Stefankiewicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202301816⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202307552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240347v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOF (UiO-66-NH2)@COF (TFP–TABQ) hybrids via on-surface condensation reactions for sustainable energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawid Pakulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Włodzimierz Czepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawid Marcinkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haijun Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 60 (4), pp.412-415. </w:t>
@@ -4209,459 +4209,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative investigation of the chemical reduction of graphene oxide for electrical engineering applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Supramolecular Engineering of Cathode Materials for Aqueous Zinc-ion Energy Storage Devices: Novel Benzothiadiazole Functionalized Two-Dimensional Olefin-Linked COFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haijun Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senhe Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawid Pakulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Musiał</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haipeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (44), pp.17765-17775. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (10), pp.e202216136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3NR04521H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202216136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292970v1</w:t>
+                <w:t xml:space="preserve">hal-04010703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Selectivity and Sensitivity in Chemiresistive Sensing of Co(II) Ions with Liquid‐Phase Exfoliated Functionalized MoS 2 : A Supramolecular Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative investigation of the chemical reduction of graphene oxide for electrical engineering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Chudziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Włodzimierz Czepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Pakulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Zhuravlova</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Adam Kelly</w:t>
+                <w:t xml:space="preserve">Andrzej Musiał</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202208100⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (44), pp.17765-17775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3NR04521H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100622v1</w:t>
+                <w:t xml:space="preserve">hal-04292970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Engineering of Cathode Materials for Aqueous Zinc-ion Energy Storage Devices: Novel Benzothiadiazole Functionalized Two-Dimensional Olefin-Linked COFs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haijun Peng</w:t>
+                <w:t xml:space="preserve">High Selectivity and Sensitivity in Chemiresistive Sensing of Co(II) Ions with Liquid‐Phase Exfoliated Functionalized MoS 2 : A Supramolecular Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Zhuravlova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gaetano Ricciardulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Pakulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Gorczyński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senhe Huang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Haipeng Guo</w:t>
+                <w:t xml:space="preserve">Adam Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (10), pp.e202216136. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202216136⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202208100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010703v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Piezoresistive Behavior of Graphene-Polybenzoxazine Nanocomposites: Toward High-Performance Materials for Pressure Sensing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Puozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4669,51 +4669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shamil Saiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Gaetano Ricciardulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35 (17), pp.6909-6919. </w:t>
@@ -4751,103 +4751,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular engineering of cathode materials for aqueous zinc-ion hybrid supercapacitors: novel thiophene-bridged donor–acceptor sp2 carbon-linked polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haijun Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senhe Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawid Pakulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haipeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (6), pp.2718-2725. </w:t>
@@ -4885,64 +4885,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional metal–organic polymers as cathode hybrid materials for high-performance Al-batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawid Pakulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Gorczyński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5147,602 +5147,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting the electronic and catalytic properties of 2D semiconductors with supramolecular 2D hydrogen-bonded superlattices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Schiff base capped gold nanoparticles for transition metal cation sensing in organic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Furlan de Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kaiyue Jiang</w:t>
+                <w:t xml:space="preserve">Miroslava Čonková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuda Zhao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Turetta</w:t>
+                <w:t xml:space="preserve">Marcin Konopka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Samorì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-28116-y⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (38), pp.5773-5776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CC00497F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633307v1</w:t>
+                <w:t xml:space="preserve">hal-03666936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schiff base capped gold nanoparticles for transition metal cation sensing in organic media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel thiophene-based donor–acceptor scaffolds as cathodes for rechargeable aqueous zinc-ion hybrid supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haijun Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongxiang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroslava Čonková</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcin Konopka</w:t>
+                <w:t xml:space="preserve">Cyril Antheaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Samorì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 58 (38), pp.5773-5776. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2CC00497F⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 58 (47), pp.6689-6692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CC02021A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666936v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Untying the Bundles of Solution-Synthesized Graphene Nanoribbons for Highly Capacitive Micro-Supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoyang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaoyang Liu</w:t>
+                <w:t xml:space="preserve">Yunbin Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunbin Hu</w:t>
+                <w:t xml:space="preserve">Wenhao Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Baaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (16), pp.2109543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.202109543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel thiophene-based donor–acceptor scaffolds as cathodes for rechargeable aqueous zinc-ion hybrid supercapacitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haijun Peng</w:t>
+                <w:t xml:space="preserve">Boosting the electronic and catalytic properties of 2D semiconductors with supramolecular 2D hydrogen-bonded superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Furlan de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiyue Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongxiang Zheng</w:t>
+                <w:t xml:space="preserve">Yuda Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Antheaume</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicholas Turetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (47), pp.6689-6692. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2CC02021A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-28116-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698384v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiol-decorated covalent organic frameworks as multifunctional materials for high-performance supercapacitors and heterogeneous catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawid Pakulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Montes-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Gorczyński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5813,1333 +5813,1333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemically Exfoliated Graphene for High-Durability Cement Composites</w:t>
+                <w:t xml:space="preserve">Functionalized 4,4'-bipyridines: synthesis and 2D-organization on HOPG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malgorzata Krystek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dawid Pakulski</w:t>
+                <w:t xml:space="preserve">Jimmy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin Górski</w:t>
+                <w:t xml:space="preserve">Jean Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leszek Szojda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+                <w:t xml:space="preserve">Jean Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (19), pp.23000-23010. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 86 (4), pp.3356-3366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c04451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c02708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232688v1</w:t>
+                <w:t xml:space="preserve">hal-03125151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized 4,4'-bipyridines: synthesis and 2D-organization on HOPG</w:t>
+                <w:t xml:space="preserve">Self-Assembly of Functionalized Lipophilic Guanosines into Cation-Free Stacked Guanine-Quartets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Richard</w:t>
+                <w:t xml:space="preserve">Marilena Campitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Joseph</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Can Wang</w:t>
+                <w:t xml:space="preserve">Alessio Cremonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco A. Squillaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Pieraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 86 (4), pp.3356-3366. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c02708⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 86 (15), pp.9970-9978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c00502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125151v1</w:t>
+                <w:t xml:space="preserve">hal-03633337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly of Functionalized Lipophilic Guanosines into Cation-Free Stacked Guanine-Quartets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marilena Campitiello</w:t>
+                <w:t xml:space="preserve">2D MXene–Molecular Hybrid Additive for High-Performance Ambipolar Polymer Field-Effect Transistors and Logic Gates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Cremonini</w:t>
+                <w:t xml:space="preserve">Ye Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco A. Squillaci</w:t>
+                <w:t xml:space="preserve">Zhenjie Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Turetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Pieraccini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+                <w:t xml:space="preserve">Sai Manoj Gali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 86 (15), pp.9970-9978. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (20), pp.2008215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c00502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202008215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633337v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing selectivity in chemical sensing via supramolecular interactions: from functionalization of nanomaterials to device applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
+                <w:t xml:space="preserve">Chemical Conversion and Locking of the Imine Linkage: Enhancing the Functionality of Covalent Organic Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haijun Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Samorì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (10), pp.2685-2708. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (26), pp.14236-14250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1MH01117K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202016667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370332v1</w:t>
+                <w:t xml:space="preserve">hal-03264145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution-processed graphene–nanographene van der Waals heterostructures for photodetectors with efficient and ultralong charge separation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidant-dependent antioxidant activity of polydopamine films: The chemistry-morphology interplay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haixin Qiu</w:t>
+                <w:t xml:space="preserve">Salima El Yakhlifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuai Fu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Can Wang</w:t>
+                <w:t xml:space="preserve">Maria-Laura Alfieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuelin Yao</w:t>
+                <w:t xml:space="preserve">Youri Arntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Eredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.1c07615⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 614, pp.126134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.126134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03374221v1</w:t>
+                <w:t xml:space="preserve">hal-03115513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-sorption terpyridine–graphene oxide hybrid for the efficient removal of heavy metal ions from wastewater</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Chudziak</w:t>
+                <w:t xml:space="preserve">Quantum Capacitance through Molecular Infiltration of 7,7,8,8-Tetracyanoquinodimethane in Metal–Organic Framework/Covalent Organic Framework Hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haijun Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senhe Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Tranca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Baaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (11), pp.18580-18589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.1c09146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1NR02255E⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03265092v1</w:t>
+                <w:t xml:space="preserve">hal-03450331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D MXene–Molecular Hybrid Additive for High-Performance Ambipolar Polymer Field-Effect Transistors and Logic Gates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harnessing selectivity in chemical sensing via supramolecular interactions: from functionalization of nanomaterials to device applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Furlan de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Samorì</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202008215⟩</w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (10), pp.2685-2708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1MH01117K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232687v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Conversion and Locking of the Imine Linkage: Enhancing the Functionality of Covalent Organic Frameworks</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solution-processed graphene–nanographene van der Waals heterostructures for photodetectors with efficient and ultralong charge separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoyang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haixin Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuelin Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202016667⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (41), pp.17109-17116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.1c07615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03264145v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03374221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidant-dependent antioxidant activity of polydopamine films: The chemistry-morphology interplay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+                <w:t xml:space="preserve">High-sorption terpyridine–graphene oxide hybrid for the efficient removal of heavy metal ions from wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Pakulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Gorczyński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Marcinkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Włodzimierz Czepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Chudziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.126134⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (23), pp.10490-10499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NR02255E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115513v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Capacitance through Molecular Infiltration of 7,7,8,8-Tetracyanoquinodimethane in Metal–Organic Framework/Covalent Organic Framework Hybrids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Senhe Huang</w:t>
+                <w:t xml:space="preserve">Electrochemically Exfoliated Graphene for High-Durability Cement Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Krystek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Pakulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Górski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Tranca</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Walid Baaziz</w:t>
+                <w:t xml:space="preserve">Leszek Szojda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (11), pp.18580-18589. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (19), pp.23000-23010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.1c09146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c04451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450331v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Sensitive Strain Sensors Based on Molecules–Gold Nanoparticles Networks for High‐Resolution Human Pulse Analysis</w:t>
               </w:r>
@@ -7393,77 +7393,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene‐Based Cementitious Composites: Toward Next‐Generation Construction Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Krystek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Samorì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (27), pp.2101887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7491,659 +7491,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced graphene oxide–silsesquioxane hybrid as a novel supercapacitor electrode</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samanta Witomska</w:t>
+                <w:t xml:space="preserve">Simultaneous non-covalent bi-functionalization of 1T-MoS2 ruled by electrostatic interactions: towards multi-responsive materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Iglesias Asperilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Samori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0NR05226D⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CC02371J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02959579v1</w:t>
+                <w:t xml:space="preserve">hal-02917272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous non-covalent bi-functionalization of 1T-MoS2 ruled by electrostatic interactions: towards multi-responsive materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Effect of temperature and exfoliation time on the properties of chemically exfoliated MoS2 nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Janica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Iglesias Asperilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Samori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2020, 56 (99), pp.15573-15576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CC02371J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0CC06792J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917272v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature and exfoliation time on the properties of chemically exfoliated MoS2 nanosheets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefano Ippolito</w:t>
+                <w:t xml:space="preserve">Reduced graphene oxide–silsesquioxane hybrid as a novel supercapacitor electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Włodzimierz Czepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samanta Witomska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Samori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (99), pp.15573-15576. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (36), pp.18733-18741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CC06792J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0NR05226D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098973v1</w:t>
+                <w:t xml:space="preserve">hal-02959579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Porous Polymers with sp2‐Carbon Connections and Sole sp2‐Carbon Skeletons</w:t>
+                <w:t xml:space="preserve">Production and processing of graphene and related materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jialing Kang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kaiyue Jiang</w:t>
+                <w:t xml:space="preserve">Claudia Backes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenbao Lu</w:t>
+                <w:t xml:space="preserve">Amr M. Abdelkader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenying Chen</w:t>
+                <w:t xml:space="preserve">Concepción Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Arenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202000857⟩</w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (2), pp.022001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/ab1e0a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117175v1</w:t>
+                <w:t xml:space="preserve">hal-02144563v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and processing of graphene and related materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D Porous Polymers with sp2‐Carbon Connections and Sole sp2‐Carbon Skeletons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concepción Alonso</w:t>
+                <w:t xml:space="preserve">Jialing Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senhe Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiyue Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Andrieux</w:t>
+                <w:t xml:space="preserve">Chenbao Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raul Arenal</w:t>
+                <w:t xml:space="preserve">Zhenying Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (2), pp.022001. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (27), pp.2000857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/ab1e0a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202000857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144563v2</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Springs: Integration of Complex Dynamic Architectures into Functional Devices</w:t>
               </w:r>
@@ -8155,51 +8155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chang-Bo Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Samori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (19), pp.7319-7330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8227,645 +8227,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photomodulation of Charge Transport in All‐Semiconducting 2D–1D van der Waals Heterostructures with Suppressed Persistent Photoconductivity Effect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Can Wang</w:t>
+                <w:t xml:space="preserve">Ultrafast and Highly Sensitive Chemically Functionalized Graphene Oxide-Based Humidity Sensors: Harnessing Device Performances via the Supramolecular Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Anichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Aliprandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sai Manoj Gali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zongping Chen</w:t>
+                <w:t xml:space="preserve">Fabiola Liscio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn Zyska</w:t>
+                <w:t xml:space="preserve">Vittorio Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.2001268. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (39), pp.44017-44025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202001268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c11236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917281v1</w:t>
+                <w:t xml:space="preserve">hal-02966340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene oxide-mesoporous SiO2 hybrid composite for fast and efficient removal of organic cationic contaminants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+                <w:t xml:space="preserve">Photomodulation of Charge Transport in All‐Semiconducting 2D–1D van der Waals Heterostructures with Suppressed Persistent Photoconductivity Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoyang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haixin Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zongping Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Zyska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.11.091⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.2001268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202001268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03015565v1</w:t>
+                <w:t xml:space="preserve">hal-02917281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Robust MOFs@COFs Porous Hybrid Materials via an Aza‐Diels–Alder Reaction: Towards High‐Performance Supercapacitor Materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ioan-Ovidiu Ersen</w:t>
+                <w:t xml:space="preserve">Graphene oxide-mesoporous SiO2 hybrid composite for fast and efficient removal of organic cationic contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Włodzimierz Czepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Pakulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samanta Witomska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violetta Patroniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202008408⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158, pp.193-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.11.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020591v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast and Highly Sensitive Chemically Functionalized Graphene Oxide-Based Humidity Sensors: Harnessing Device Performances via the Supramolecular Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vittorio Morandi</w:t>
+                <w:t xml:space="preserve">Synthesis of Robust MOFs@COFs Porous Hybrid Materials via an Aza‐Diels–Alder Reaction: Towards High‐Performance Supercapacitor Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haijun Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Raya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Baaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Ovidiu Ersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (39), pp.44017-44025. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c11236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202008408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966340v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High‐Performance Graphene‐Based Cementitious Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Krystek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawid Pakulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violetta Patroniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Górski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Szojda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (9), pp.1801195. </w:t>
@@ -8942,51 +8942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Leydecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Samorì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1901126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9014,732 +9014,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the physicochemical properties of solution-processed transition metal dichalcogenides via molecular approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Ippolito</w:t>
+                <w:t xml:space="preserve">Enhancement of Charge Transport in Polythiophene Semiconducting Polymer by Blending with Graphene Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Pavlica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiia Pastukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert A. Nawrocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadym Tkachuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CC03845K⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (9), pp.1366-1374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201900219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02268943v1</w:t>
+                <w:t xml:space="preserve">hal-02302876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Charge Transport in Polythiophene Semiconducting Polymer by Blending with Graphene Nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert A. Nawrocki</w:t>
+                <w:t xml:space="preserve">Atom‐Thick Membranes for Water Purification and Blue Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Pakulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Włodzimierz Czepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano del Buffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Samori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.201900219⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Smart and Responsive Micro‐ and Nanostructured Materials, 30 (2), pp.1902394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201902394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302876v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atom‐Thick Membranes for Water Purification and Blue Energy Harvesting</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Persian waxing of graphite: towards green large-scale production of graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Aliprandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Eredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Anichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Baaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201902394⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (37), pp.5331-5334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CC01822K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015559v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02126149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-Dispersed High-Quality Graphene: A Green Solution for Efficient Energy Storage Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoyang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Eredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haixin Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Baaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (8), pp.9431-9441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsnano.9b04232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persian waxing of graphite: towards green large-scale production of graphene</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tailoring the physicochemical properties of solution-processed transition metal dichalcogenides via molecular approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ippolito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Samorì</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 55 (37), pp.5331-5334. </w:t>
+              <w:t xml:space="preserve">, 2019, 55 (61), pp.8900-8914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CC01822K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9CC03845K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02126149v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Synthesis at Surfaces with Atomic Precision: Taming Complexity and Perfection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifeng Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Samorì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (52), </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9901,429 +9901,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04596895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene Oxide Hybrid with Sulfur–Nitrogen Polymer for High-Performance Pseudocapacitors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Novel Keplerate type polyoxometalate-surfactant-graphene hybrids as advanced electrode materials for supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Pakulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Gorczyński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Włodzimierz Czepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoyang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dawid Pakulski</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Ortolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b11181⟩</w:t>
+              <w:t xml:space="preserve">Energy Storage Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.186-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ensm.2018.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985439v1</w:t>
+                <w:t xml:space="preserve">hal-02058348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecule-Graphene Hybrid Materials with Tunable Mechanoresponse: Highly Sensitive Pressure Sensors for Health Monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chang-Bo Huang</w:t>
+                <w:t xml:space="preserve">Graphene Oxide Hybrid with Sulfur–Nitrogen Polymer for High-Performance Pseudocapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samanta Witomska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoyang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Włodzimierz Czepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Aliprandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Massimo Bonini</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Pakulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31 (1), pp.1804600. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141 (1), pp.482-487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201804600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b11181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985438v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Keplerate type polyoxometalate-surfactant-graphene hybrids as advanced electrode materials for supercapacitors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zhaoyang Liu</w:t>
+                <w:t xml:space="preserve">Molecule-Graphene Hybrid Materials with Tunable Mechanoresponse: Highly Sensitive Pressure Sensors for Health Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Samorì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Bo Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Aliprandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Ortolani</w:t>
+                <w:t xml:space="preserve">Marc-Antoine Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Bonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Storage Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17, pp.186-193. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (1), pp.1804600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ensm.2018.11.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.201804600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02058348v1</w:t>
+                <w:t xml:space="preserve">hal-01985438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical sensing with 2D materials</w:t>
               </w:r>
@@ -10335,51 +10335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Anichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Włodzimierz Czepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawid Pakulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Aliprandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10443,77 +10443,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imine-Based Architectures at Surfaces and Interfaces: From Self-Assembly to Dynamic Covalent Chemistry in 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Janica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violetta Patroniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Samori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10590,77 +10590,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bertolazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Eredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Janica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FlatChem – Chemistry of Flat Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.33-39. </w:t>
@@ -10692,563 +10692,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene oxide-branched polyethylenimine foams for efficient removal of toxic cations from water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Thermal insulation with 2D materials: liquid phase exfoliated vermiculite functional nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Janica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano del Buffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Mikołajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Eredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawid Pakulski</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Piotr Pawluć</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (20), pp.9384-9390. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (48), pp.23182-23190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8TA01622D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8NR08364A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04577115v1</w:t>
+                <w:t xml:space="preserve">hal-01985436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene exfoliation in the presence of semiconducting polymers for improved film homogeneity and electrical performances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabiola Liscio</w:t>
+                <w:t xml:space="preserve">Graphene oxide-branched polyethylenimine foams for efficient removal of toxic cations from water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Pakulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Włodzimierz Czepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samanta Witomska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Aliprandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Milita</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georgian Melinte</w:t>
+                <w:t xml:space="preserve">Piotr Pawluć</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.01.042⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (20), pp.9384-9390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8TA01622D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834044v1</w:t>
+                <w:t xml:space="preserve">hal-04577115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenoxyaluminum(salophen) Scaffolds: Synthesis, Electrochemical Properties, and Self-Assembly at Surfaces of Multifunctional Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Mengozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Garah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Mengozzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Garah</w:t>
+                <w:t xml:space="preserve">Andrea Gualandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Gualandi</w:t>
+                <w:t xml:space="preserve">Matteo Iurlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Fiorani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (46), pp.11954-11960. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201801118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal insulation with 2D materials: liquid phase exfoliated vermiculite functional nanosheets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefano del Buffa</w:t>
+                <w:t xml:space="preserve">Graphene exfoliation in the presence of semiconducting polymers for improved film homogeneity and electrical performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Leydecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Eredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Liscio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Milita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Mikołajczak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dawid Pakulski</w:t>
+                <w:t xml:space="preserve">Georgian Melinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (48), pp.23182-23190. </w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, pp.495-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8NR08364A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985436v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of curvature in Diels–Alder functionalization of carbon-based materials</w:t>
               </w:r>
@@ -11286,51 +11286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Samorì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 52 (48), pp.7608-7611. </w:t>
@@ -11381,77 +11381,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Punctured Two-Dimensional Sheets for Harvesting Blue Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Aliprandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawid Pakulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Samorì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (11), pp.10654-10658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11485,51 +11485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and Electronic Properties of Electrochemically Exfoliated Graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Eredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bertolazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11537,51 +11537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Leydecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwona Janica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (14), pp.3347-3355. </w:t>
@@ -11881,364 +11881,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Induced Contraction/Expansion of 1D Photoswitchable Metallopolymer Monitored at the Solid-Liquid Interface</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation of Low-Dimensional Architectures through the Self-Assembly of Pyromellitic Diimide Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Borré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+                <w:t xml:space="preserve">Chiara Musumeci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arezoo Dianat</w:t>
+                <w:t xml:space="preserve">Monika Wałęsa-Chorab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Gorczyński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Markiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Gutierrez</w:t>
+                <w:t xml:space="preserve">Andrzej Bogucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (40), pp.1701790. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (4), pp.1672-1678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.201701790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.7b00286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551448v1</w:t>
+                <w:t xml:space="preserve">hal-03633338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Low-Dimensional Architectures through the Self-Assembly of Pyromellitic Diimide Derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light-Induced Contraction/Expansion of 1D Photoswitchable Metallopolymer Monitored at the Solid-Liquid Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Garah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Musumeci</w:t>
+                <w:t xml:space="preserve">Etienne Borré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Wałęsa-Chorab</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grzegorz Markiewicz</w:t>
+                <w:t xml:space="preserve">Arezoo Dianat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrzej Bogucki</w:t>
+                <w:t xml:space="preserve">Rafael Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (4), pp.1672-1678. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (40), pp.1701790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.7b00286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.201701790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633338v1</w:t>
+                <w:t xml:space="preserve">hal-03551448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoisomerisation and light-induced morphological switching of a polyoxometalate–azobenzene hybrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Markiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawid Pakulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agostino Galanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violetta Patroniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12283,843 +12283,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-enhanced liquid-phase exfoliation and current photoswitching in graphene–azobenzene composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the supramolecular order on the electrical properties of 1D coordination polymers based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Musumeci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Dobbelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+                <w:t xml:space="preserve">Silvio Osella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Haar</w:t>
+                <w:t xml:space="preserve">Laura Ferlauto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvio Osella</w:t>
+                <w:t xml:space="preserve">Dorota Niedzialek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Bruna</w:t>
+                <w:t xml:space="preserve">Luca Grisanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.11090. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (4), pp.2386-2394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms11090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5NR07776A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633306v1</w:t>
+                <w:t xml:space="preserve">hal-04834090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the supramolecular order on the electrical properties of 1D coordination polymers based materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D materials beyond graphene for high-performance energy storage applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Ferlauto</w:t>
+                <w:t xml:space="preserve">Xiaoyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorota Niedzialek</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lili Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Samorì</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5NR07776A⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Functional Nanostructuring for Efficient Energy Conversion and Storage, 6 (23), pp.1600671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201600671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834090v1</w:t>
+                <w:t xml:space="preserve">hal-04989821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D materials beyond graphene for high-performance energy storage applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perchlorination of Coronene Enhances its Propensity for Self-Assembly on Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyan Zhang</w:t>
+                <w:t xml:space="preserve">Maria G. del Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lili Hou</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jurgen Weippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Boettcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aenm.201600671⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (3), pp.352--357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201501113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04989821v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perchlorination of Coronene Enhances its Propensity for Self-Assembly on Graphene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liquid-Phase Exfoliation of Graphite into Single and Few Layers Graphene with α-Functionalized Alkanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria G. del Rosso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+                <w:t xml:space="preserve">Sébastien Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jurgen Weippert</w:t>
+                <w:t xml:space="preserve">Matteo Bruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artur Boettcher</w:t>
+                <w:t xml:space="preserve">Jian Xiang Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Tomarchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201501113⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (14), pp.2714-2721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916592v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-Phase Exfoliation of Graphite into Single and Few Layers Graphene with α-Functionalized Alkanes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supramolecular Approaches to Graphene: From Self-Assembly to Molecule-Assisted Liquid-Phase Exfoliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Samorì</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (29), pp.6030-6051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201505371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01260⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05015314v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Approaches to Graphene: From Self-Assembly to Molecule-Assisted Liquid-Phase Exfoliation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light-enhanced liquid-phase exfoliation and current photoswitching in graphene–azobenzene composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Dobbelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Haar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Osella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201505371⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.11090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms11090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631849v1</w:t>
+                <w:t xml:space="preserve">hal-03633306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular Graphene-Based 3D Covalent Networks: Functional Architectures for Energy Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pengkun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13208,51 +13208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifying the Size of Ultrasound-Induced Liquid-Phase Exfoliated Graphene: From Nanosheets to Nanodots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Aliprandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13355,77 +13355,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Sinn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezoo Dianat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Santana-Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (74), pp.11163-11166. </w:t>
@@ -13457,351 +13457,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular design driving tetraporphyrin self-assembly on graphite: a joint STM, electrochemical and computational study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unraveling Unprecedented Charge Carrier Mobility through Structure Property Relationship of Four Isomers of Didodecyl[1]benzothieno[3,2-b][1]benzothiophene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Santana Bonilla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+                <w:t xml:space="preserve">Yusuke Tsutsui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gualandi</w:t>
+                <w:t xml:space="preserve">Guillaume Schweicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mengozzi</w:t>
+                <w:t xml:space="preserve">Basab Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsuneaki Sakurai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Arlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6NR03424A⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (33), pp.7106-7114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201601285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633332v1</w:t>
+                <w:t xml:space="preserve">hal-01399111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Unprecedented Charge Carrier Mobility through Structure Property Relationship of Four Isomers of Didodecyl[1]benzothieno[3,2-b][1]benzothiophene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Schweicher</w:t>
+                <w:t xml:space="preserve">Molecular design driving tetraporphyrin self-assembly on graphite: a joint STM, electrochemical and computational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basab Chattopadhyay</w:t>
+                <w:t xml:space="preserve">A. Santana Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsuneaki Sakurai</w:t>
+                <w:t xml:space="preserve">A. Gualandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Arlin</w:t>
+                <w:t xml:space="preserve">L. Mengozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (33), pp.7106-7114. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (28), pp.13678-13686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201601285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6NR03424A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399111v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene via Molecule-Assisted Ultrasound-Induced Liquid-Phase Exfoliation: A Supramolecular Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Eredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Samori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Sciences Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13848,77 +13848,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomically Precise Prediction of 2D Self-Assembly of Weakly Bonded Nanostructures: STM Insight into Concentration-Dependent Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arezoo Dianat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cadeddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cecchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13963,628 +13963,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanopatterning of Surfaces with Monometallic and Heterobimetallic 1D Coordination Polymers: A Molecular Tectonics Approach at the Solid/Liquid Interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-assembly of Natural and Unnatural Nucleobases at Surfaces and Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Marets</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stefano Masiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Samorì</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b02283⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), pp.83-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201501017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839505v1</w:t>
+                <w:t xml:space="preserve">hal-03633310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of Natural and Unnatural Nucleobases at Surfaces and Interfaces</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhancing the Liquid-Phase Exfoliation of Graphene in Organic Solvents upon Addition of n-Octylbenzene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Haar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirella El Gemayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuyoung Shin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgian Melinte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Squillaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201501017⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.16684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep16684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633310v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Liquid-Phase Exfoliation of Graphene in Organic Solvents upon Addition of n-Octylbenzene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
+                <w:t xml:space="preserve">Guanosine-based hydrogen-bonded 2D scaffolds: metal-free formation of G-quartet and G-ribbon architectures at the solid/liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Garah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosaria C Perone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Santana Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marco Squillaci</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Campitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep16684⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (58), pp.11677-11680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CC03197D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916785v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanosine-based hydrogen-bonded 2D scaffolds: metal-free formation of G-quartet and G-ribbon architectures at the solid/liquid interface</w:t>
+                <w:t xml:space="preserve">Nanopatterning of Surfaces with Monometallic and Heterobimetallic 1D Coordination Polymers: A Molecular Tectonics Approach at the Solid/Liquid Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Aliprandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosaria C Perone</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marilena Campitiello</w:t>
+                <w:t xml:space="preserve">Sara Bonacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (58), pp.11677-11680. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (26), pp.8450-8459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CC03197D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b02283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568182v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging the Ambipolar Transport in Polymeric Field-Effect Transistors via Blending with Liquid-Phase Exfoliated Graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella El Gemayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Liscio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Schlierf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgian Melinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (28), pp.4814--4819. </w:t>
@@ -14647,64 +14647,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing the Liquid-Phase Exfoliation of Graphene Using Aliphatic Compounds: A Supramolecular Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella El Gemayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huafeng Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14806,51 +14806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bulach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15242,51 +15242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Wa³êsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Kubicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violetta Patroniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supramolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (01-02), pp.48-54. </w:t>
@@ -15324,51 +15324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaterpyridine ligands forming helical complexes of mono and dinuclear (helicate) forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Stefankiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Wałęsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15376,51 +15376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Jankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violetta Patroniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2008 (18), pp.2910-2920. </w:t>
@@ -15639,51 +15639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05472797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Safuta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cataldo Valentini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ciesielski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr04456a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05221333v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Tordi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Montes&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Tamayo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bonini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Samor&#236;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202503937" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05316541v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Sun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honglei Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongpan Rong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404677" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213520v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Kuku&#322;ka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Montes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saira Sarwar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawid Pakulski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta03330f" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993374v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohan Wu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xurui Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akang Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiale Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.5c00090" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996760v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abiyyu Kenichi Purbayanto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhurya Chandel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Makowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Danang Birowosuto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c19729" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Ma&#324;ka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Wlaz&#322;o" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Patroniak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc05731g" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213136v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Luo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202503867" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Nowicka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sikora" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gorczy&#324;ski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202500356" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986113v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor F Mart&#237;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Obelleiro&#8208;liz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio P&#233;rez&#8208;juste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsr.202400160" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998668v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunqi Xu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashuai Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhui Kou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Fu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202417374" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sanginario" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Buraioli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Boscherini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vitale" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conoci Sabrina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2024.3467995" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680664v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Montes Garcia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Klymovych" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linghao Shi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC03216K" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574140v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cusin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400031" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997959v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Jakubczak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Bury" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Naguib" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202402323" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711382v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gullace" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Abruzzese" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Saleh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay B. Thorat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TA03930K" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903843v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valerio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Leone" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400876" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR01764A" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568165v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haipeng Guo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Peng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202310338" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906754v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202410544" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567049v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202309041" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyue Jiang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smm2.1312" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752793v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stachowiak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Chudziak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NA00600C" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238038v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Dro&#380;d&#380;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Stefankiewicz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202307552" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100612v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W&#322;odzimierz Czepa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samanta Witomska" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202300013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100628v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Richard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizami Israfilov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300124" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Janica" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Urban" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Hashemi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Shaygan Nia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202201651" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184496v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Brykczy&#324;ska" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202305239" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048440v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Antonio Livio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Raya" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR06091D" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240357v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Wang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Ma" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif A Unsal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Wang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202305882" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240347v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Samori" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301816" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381022v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawid Marcinkowski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC05187K" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292970v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Musia&#322;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR04521H" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100622v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zhuravlova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gaetano Ricciardulli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kelly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202208100" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010703v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senhe Huang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202216136" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205527v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Puozzo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamil Saiev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bonnaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01191" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983493v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA09651J" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354787v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA05730E" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238686v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Sheng" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Perego" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bracco" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Danowski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202305783" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633307v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Furlan de Oliveira" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuda Zhao" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Turetta" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28116-y" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666936v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava &#268;onkov&#225;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Konopka" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC00497F" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648800v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Liu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunbin Hu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Zheng" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202109543" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698384v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Zheng" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC02021A" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752541v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA03867F" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232688v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Krystek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin G&#243;rski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Szojda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c04451" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125151v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Richard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Joseph" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weiss" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c02708" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633337v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Campitiello" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Cremonini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Squillaci" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pieraccini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00502" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370332v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MH01117K" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03374221v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixin Qiu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Fu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelin Yao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c07615" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR02255E" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232687v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Wang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjie Ni" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Manoj Gali" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202008215" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264145v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202016667" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115513v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima El Yakhlifi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Alfieri" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Arntz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Eredia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.126134" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450331v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Tranca" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c09146" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152963v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Bo Huang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Yao" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Montes Garcia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Stoeckel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam von Holst" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202007593" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354407v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Anichini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aliprandi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Girelli Consolaro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC03004C" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281107v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202101887" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959579v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR05226D" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917272v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Iglesias Asperilla" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ippolito" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC02371J" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098973v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC06792J" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117175v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialing Kang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenbao Lu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenying Chen" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202000857" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144563v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Backes" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr M. Abdelkader" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Alonso" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Andrieux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ab1e0a" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917274v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201914931" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917281v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongping Chen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Zyska" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202001268" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015565v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.11.091" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020591v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202008408" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966340v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Liscio" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Morandi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c11236" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126154v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Krystek" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.201801195" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072144v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Leydecker" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201901126" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268943v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC03845K" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302876v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Pavlica" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Pastukhova" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Nawrocki" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadym Tkachuk" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201900219" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015559v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano del Buffa" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201902394" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022788v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b04232" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126149v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC01822K" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186245v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifeng Chi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201906645" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596895v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Naydenov" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Torsney" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Santana Bonilla" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01374" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985439v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b11181" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985438v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Stoeckel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201804600" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058348v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ortolani" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2018.11.012" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577124v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cs00417j" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675897v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201701629" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680651v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bertolazzi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2018.06.001" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577115v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pawlu&#263;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TA01622D" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834044v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Milita" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgian Melinte" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.01.042" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697585v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mengozzi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gualandi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Iurlo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fiorani" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801118" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985436v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Miko&#322;ajczak" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR08364A" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596888v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Willocq" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lemaur" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc01427e" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591553v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b06657" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834183v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01301" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575469v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Squillaci" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Markiewicz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Walczak" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur R. Stefankiewicz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC04822J" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679516v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Cook" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Sepehrpour" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Stang" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.11.065" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551448v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Borr&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezoo Dianat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gutierrez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201701790" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633338v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Musumeci" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Wa&#322;&#281;sa-Chorab" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Bogucki" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b00286" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578515v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Galanti" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC01805C" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633306v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Dobbelin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haar" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Osella" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bruna" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11090" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834090v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferlauto" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Niedzialek" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Grisanti" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07776A" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989821v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Zhang" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Hou" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201600671" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916592v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Conti" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. del Rosso" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Weippert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Boettcher" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201501113" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015314v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Xiang Lian" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Tomarchio" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Olivier" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01260" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631849v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201505371" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4RNBFLF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631846v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengkun Chen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eko Adi Prasetyanto" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201503677" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CF4DQTZJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314987v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Tregnago" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b03823" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118239v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sinn" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Santana-Bonilla" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC05087E" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633332v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santana Bonilla" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gualandi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mengozzi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR03424A" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399111v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Tsutsui" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schweicher" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basab Chattopadhyay" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneaki Sakurai" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Arlin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201601285" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568183v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/psr-2016-0101" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630293v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cadeddu" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cecchini" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201502957" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839505v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marets" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mauro" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bonacchi" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b02283" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633310v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Masiero" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201501017" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916785v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella El Gemayel" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyoung Shin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16684" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568182v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria C Perone" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC03197D" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918519v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schlierf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201400895" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DW5KSVGR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918511v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafeng Yang" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Clough" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402696" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LRM9016L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839488v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bulach" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir Wais Hosseini" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC03622K" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680656v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciesielski" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stefankiewicz" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hanke" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Persson" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lehn" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201001419" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BT6P8XV9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679611v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schaeffer" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitjean" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samori" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200805680" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513549v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ryszard Stefankiewicz" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Wa&#179;&#234;sa" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Kubicki" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270802538280" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315840v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Wa&#322;&#281;sa" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Jankowski" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200800172" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBMNBX65-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05472797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Safuta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cataldo Valentini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ciesielski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr04456a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996760v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abiyyu Kenichi Purbayanto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhurya Chandel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Makowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Danang Birowosuto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Montes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c19729" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Ma&#324;ka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Kuku&#322;ka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Wlaz&#322;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Patroniak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc05731g" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993374v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohan Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xurui Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akang Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiale Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.5c00090" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05221333v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Tordi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Montes&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Tamayo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bonini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Samor&#236;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202503937" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05316541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Sun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honglei Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongpan Rong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404677" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213520v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saira Sarwar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawid Pakulski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta03330f" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213136v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Luo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202503867" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Nowicka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sikora" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gorczy&#324;ski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202500356" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunqi Xu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashuai Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhui Kou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Fu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202417374" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986113v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor F Mart&#237;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Obelleiro&#8208;liz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio P&#233;rez&#8208;juste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsr.202400160" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680664v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Montes Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Klymovych" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linghao Shi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC03216K" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Jakubczak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Bury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Naguib" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202402323" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711382v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gullace" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Abruzzese" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cusin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Saleh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay B. Thorat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TA03930K" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400031" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782463v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sanginario" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Buraioli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Boscherini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vitale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conoci Sabrina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2024.3467995" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568165v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haipeng Guo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Peng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202310338" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR01764A" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903843v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valerio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Leone" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400876" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906754v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202410544" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847364v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyue Jiang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smm2.1312" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567049v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202309041" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752793v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stachowiak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Chudziak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NA00600C" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Richard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizami Israfilov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300124" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100612v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W&#322;odzimierz Czepa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samanta Witomska" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202300013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240357v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Ma" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif A Unsal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Wang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202305882" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048440v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Antonio Livio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Raya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR06091D" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240347v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Samori" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301816" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024392v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Janica" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Urban" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Hashemi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Shaygan Nia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202201651" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184496v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Brykczy&#324;ska" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202305239" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238038v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Dro&#380;d&#380;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Stefankiewicz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202307552" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381022v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawid Marcinkowski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC05187K" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010703v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senhe Huang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202216136" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292970v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Musia&#322;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR04521H" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100622v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zhuravlova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gaetano Ricciardulli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kelly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202208100" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205527v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Puozzo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamil Saiev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bonnaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01191" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983493v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA09651J" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354787v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA05730E" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238686v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Sheng" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Perego" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bracco" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Danowski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202305783" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666936v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava &#268;onkov&#225;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Konopka" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC00497F" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698384v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Zheng" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC02021A" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648800v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Liu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunbin Hu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Zheng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202109543" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633307v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Furlan de Oliveira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuda Zhao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Turetta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28116-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752541v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA03867F" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125151v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Richard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Joseph" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weiss" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c02708" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633337v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Campitiello" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Cremonini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Squillaci" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pieraccini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00502" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232687v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjie Ni" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Manoj Gali" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202008215" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264145v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202016667" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115513v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima El Yakhlifi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Alfieri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Arntz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Eredia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.126134" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450331v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Tranca" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c09146" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370332v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MH01117K" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03374221v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixin Qiu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Fu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelin Yao" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c07615" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265092v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR02255E" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232688v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Krystek" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin G&#243;rski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Szojda" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c04451" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152963v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Bo Huang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Yao" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Montes Garcia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Stoeckel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam von Holst" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202007593" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354407v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Anichini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aliprandi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Girelli Consolaro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC03004C" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281107v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202101887" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917272v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Iglesias Asperilla" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ippolito" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC02371J" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098973v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC06792J" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959579v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR05226D" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144563v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Backes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr M. Abdelkader" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Alonso" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Andrieux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ab1e0a" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117175v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialing Kang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenbao Lu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenying Chen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202000857" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917274v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201914931" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966340v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Liscio" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Morandi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c11236" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917281v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongping Chen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Zyska" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202001268" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015565v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.11.091" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020591v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202008408" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126154v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Krystek" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.201801195" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072144v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Leydecker" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201901126" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302876v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Pavlica" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Pastukhova" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Nawrocki" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadym Tkachuk" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201900219" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015559v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano del Buffa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201902394" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126149v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC01822K" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022788v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b04232" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268943v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC03845K" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186245v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifeng Chi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201906645" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596895v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Naydenov" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Torsney" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Santana Bonilla" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01374" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058348v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ortolani" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2018.11.012" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985439v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b11181" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985438v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Stoeckel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201804600" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577124v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cs00417j" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675897v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201701629" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680651v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bertolazzi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2018.06.001" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985436v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Miko&#322;ajczak" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR08364A" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577115v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pawlu&#263;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TA01622D" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697585v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mengozzi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gualandi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Iurlo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fiorani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801118" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834044v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Milita" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgian Melinte" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.01.042" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596888v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Willocq" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lemaur" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc01427e" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591553v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b06657" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834183v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01301" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575469v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Squillaci" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Markiewicz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Walczak" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur R. Stefankiewicz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC04822J" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679516v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Cook" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Sepehrpour" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Stang" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.11.065" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633338v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Musumeci" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Wa&#322;&#281;sa-Chorab" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Bogucki" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b00286" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551448v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Borr&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezoo Dianat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gutierrez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201701790" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578515v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Galanti" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC01805C" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834090v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Osella" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferlauto" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Niedzialek" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Grisanti" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07776A" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989821v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Zhang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Hou" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201600671" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916592v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Conti" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. del Rosso" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Weippert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Boettcher" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201501113" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015314v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haar" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bruna" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Xiang Lian" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Tomarchio" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Olivier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01260" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631849v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201505371" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4RNBFLF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633306v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Dobbelin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11090" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631846v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengkun Chen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eko Adi Prasetyanto" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201503677" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CF4DQTZJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314987v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Tregnago" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b03823" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118239v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sinn" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Santana-Bonilla" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC05087E" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399111v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Tsutsui" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schweicher" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basab Chattopadhyay" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneaki Sakurai" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Arlin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201601285" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633332v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santana Bonilla" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gualandi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mengozzi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR03424A" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568183v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/psr-2016-0101" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630293v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cadeddu" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cecchini" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201502957" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633310v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Masiero" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201501017" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916785v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella El Gemayel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyoung Shin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16684" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568182v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria C Perone" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC03197D" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839505v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marets" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mauro" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bonacchi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b02283" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918519v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schlierf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201400895" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DW5KSVGR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918511v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafeng Yang" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Clough" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402696" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LRM9016L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839488v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bulach" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir Wais Hosseini" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC03622K" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680656v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciesielski" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stefankiewicz" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hanke" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Persson" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lehn" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201001419" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BT6P8XV9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679611v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schaeffer" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitjean" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samori" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200805680" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513549v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ryszard Stefankiewicz" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Wa&#179;&#234;sa" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Kubicki" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270802538280" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315840v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Wa&#322;&#281;sa" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Jankowski" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200800172" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBMNBX65-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>