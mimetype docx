--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -204,831 +204,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Role of Interfacial Charge Transfer on Photoactivity and Anomalous Luminescence Quenching of V&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;C&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;T&amp;lt;i&amp;gt;&amp;lt;sub&amp;gt;&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt;&amp;lt;/i&amp;gt;/Protonated g-C&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Heterostructures</w:t>
+                <w:t xml:space="preserve">Ionically Tunable Gel Electrolytes Based on Gelatin‐Alginate Biopolymers for High‐Performance Supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Abiyyu Kenichi Purbayanto</w:t>
+                <w:t xml:space="preserve">Pietro Tordi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madhurya Chandel</w:t>
+                <w:t xml:space="preserve">Verónica Montes‐garcía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michał Makowski</w:t>
+                <w:t xml:space="preserve">Adrián Tamayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Danang Birowosuto</w:t>
+                <w:t xml:space="preserve">Massimo Bonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verónica Montes-García</w:t>
+                <w:t xml:space="preserve">Paolo Samorì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (11), pp.17454 - 17464. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (33), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.4c19729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202503937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996760v1</w:t>
+                <w:t xml:space="preserve">hal-05221333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic study of zeolitic imidazolate frameworks for enhanced electrochemical aldehyde sensing</w:t>
+                <w:t xml:space="preserve">Advancements and Future Prospectives of Single-Atom Catalysts in CO 2 Cycloaddition to Carbonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martyna Mańka</w:t>
+                <w:t xml:space="preserve">Yifan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Kukułka</w:t>
+                <w:t xml:space="preserve">Tianyu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateusz Wlazło</w:t>
+                <w:t xml:space="preserve">Honglei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violetta Patroniak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+                <w:t xml:space="preserve">Hongpan Rong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (8), pp.1617-1620. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (26), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4cc05731g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202404677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04904488v1</w:t>
+                <w:t xml:space="preserve">hal-05316541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon Mediated Photocatalysis: Engineering Interfaces for Effective Hot Carrier Utilization</w:t>
+                <w:t xml:space="preserve">Enhancing zinc-ion energy storage: impact of MOF-5 derived carbonization temperature on performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinyuan Li</w:t>
+                <w:t xml:space="preserve">Wojciech Kukułka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bohan Wu</w:t>
+                <w:t xml:space="preserve">Verónica Montes-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xurui Zhang</w:t>
+                <w:t xml:space="preserve">Saira Sarwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akang Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jiale Wang</w:t>
+                <w:t xml:space="preserve">Dawid Pakulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Samorì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Energy Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsenergylett.5c00090⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (28), pp.22755 - 22760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5ta03330f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993374v1</w:t>
+                <w:t xml:space="preserve">hal-05213520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionically Tunable Gel Electrolytes Based on Gelatin‐Alginate Biopolymers for High‐Performance Supercapacitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmon Mediated Photocatalysis: Engineering Interfaces for Effective Hot Carrier Utilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinyuan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Tordi</w:t>
+                <w:t xml:space="preserve">Bohan Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verónica Montes‐garcía</w:t>
+                <w:t xml:space="preserve">Xurui Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrián Tamayo</w:t>
+                <w:t xml:space="preserve">Akang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massimo Bonini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Samorì</w:t>
+                <w:t xml:space="preserve">Jiale Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202503937⟩</w:t>
+              <w:t xml:space="preserve">ACS Energy Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (3), pp.1347-1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsenergylett.5c00090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05221333v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancements and Future Prospectives of Single-Atom Catalysts in CO 2 Cycloaddition to Carbonates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling the Role of Interfacial Charge Transfer on Photoactivity and Anomalous Luminescence Quenching of V&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;C&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;T&amp;lt;i&amp;gt;&amp;lt;sub&amp;gt;&amp;lt;i&amp;gt;x&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt;&amp;lt;/i&amp;gt;/Protonated g-C&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;N&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Abiyyu Kenichi Purbayanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yifan Wang</w:t>
+                <w:t xml:space="preserve">Madhurya Chandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianyu Sun</w:t>
+                <w:t xml:space="preserve">Michał Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honglei Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hongpan Rong</w:t>
+                <w:t xml:space="preserve">Muhammad Danang Birowosuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Montes-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202404677⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (11), pp.17454 - 17464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.4c19729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05316541v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing zinc-ion energy storage: impact of MOF-5 derived carbonization temperature on performance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Systematic study of zeolitic imidazolate frameworks for enhanced electrochemical aldehyde sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martyna Mańka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Kukułka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saira Sarwar</w:t>
+                <w:t xml:space="preserve">Mateusz Wlazło</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawid Pakulski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paolo Samorì</w:t>
+                <w:t xml:space="preserve">Violetta Patroniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (28), pp.22755 - 22760. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61 (8), pp.1617-1620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5ta03330f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4cc05731g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213520v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Conductive Graphene Composites for Pressure Sensing with a Linear Response and Voltage‐Driven Thermal Correction</w:t>
               </w:r>
@@ -1040,51 +1040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Samorì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 37 (32), pp.2503867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1131,77 +1131,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyoxometalate Imide‐Linked Molecules, Covalent Organic Polymers, and Frameworks: Dimensionality Effects on Supercapacitors Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daria Nowicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Montes‐garcía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violetta Patroniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Gorczyński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1386,51 +1386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasensitive Isomer Discrimination: A Joint Surface‐Enhanced Raman Scattering (SERS) Spectroscopy and Machine Learning Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Montes‐garcía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor F Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1514,827 +1514,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04986113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Template-assisted synthesis of hollow anthraquinone-based covalent organic frameworks for aqueous zinc-ion hybrid supercapacitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mn–Fe dual metal–organic framework based on trimesic acid as a high-performance electrode for lithium metal batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saira Sarwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Klymovych</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Maria Stachowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Chudziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Kukułka</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Linghao Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 60 (70), pp.9408-9411. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (21), pp.5301-5305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4CC03216K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4NA00600C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680664v1</w:t>
+                <w:t xml:space="preserve">hal-04752793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial responses and material-cell interplays with novel MoAlB@MBene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Template-assisted synthesis of hollow anthraquinone-based covalent organic frameworks for aqueous zinc-ion hybrid supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cataldo Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michał Jakubczak</w:t>
+                <w:t xml:space="preserve">Denys Klymovych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Kukułka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominika Bury</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michael Naguib</w:t>
+                <w:t xml:space="preserve">Linghao Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adhm.202402323⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (70), pp.9408-9411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4CC03216K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997959v1</w:t>
+                <w:t xml:space="preserve">hal-04680664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent organic framework-based Li–S batteries: functional separators promoting Li+ transport and polysulfide trapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced Graphene Oxide-Based Flexible Pressure Sensor for Biomedical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sanginario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Gullace</w:t>
+                <w:t xml:space="preserve">Irene Buraioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Abruzzese</w:t>
+                <w:t xml:space="preserve">Marco Boscherini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Cusin</w:t>
+                <w:t xml:space="preserve">Stefania Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Saleh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sanjay B. Thorat</w:t>
+                <w:t xml:space="preserve">Conoci Sabrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4TA03930K⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (22), pp.37090 - 37103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/jsen.2024.3467995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711382v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04782463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peri‐Xanthenoxanthene‐Based Covalent Organic Frameworks for High‐Performance Aqueous Zn‐Ion Hybrid Supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cataldo Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Cusin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawid Pakulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateusz Wlazło</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/smsc.202400031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Graphene Oxide-Based Flexible Pressure Sensor for Biomedical Applications</w:t>
+                <w:t xml:space="preserve">Bacterial responses and material-cell interplays with novel MoAlB@MBene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Sanginario</w:t>
+                <w:t xml:space="preserve">Michał Jakubczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Buraioli</w:t>
+                <w:t xml:space="preserve">Dominika Bury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Montes-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Boscherini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Conoci Sabrina</w:t>
+                <w:t xml:space="preserve">Michael Naguib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/jsen.2024.3467995⟩</w:t>
+              <w:t xml:space="preserve">Advanced Healthcare Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.202402323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04782463v1</w:t>
+                <w:t xml:space="preserve">hal-04997959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Connectors Boosting the Performance of MoS 2 Cathodes in Zinc‐Ion Batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covalent organic framework-based Li–S batteries: functional separators promoting Li+ transport and polysulfide trapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Gullace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Abruzzese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haipeng Guo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
+                <w:t xml:space="preserve">Gabriele Saleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haijun Peng</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sanjay B. Thorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (37), pp.25359-25370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.202310338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D4TA03930K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568165v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring electrochemically exfoliated graphene electroactive pathways in cementitious composites for structural health monitoring of constructions</w:t>
               </w:r>
@@ -2359,51 +2363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cataldo Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Samorì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (33), pp.15824-15833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2437,90 +2441,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene‐Based Pressure Sensor Application in Non‐Invasive Pulse Wave Velocity Continuous Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Buraioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefania Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Valerio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Sanginario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2565,307 +2569,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent Organic Frameworks and 2D Materials Hybrids: Synthesis Strategies, Properties Enhancements, and Future Directions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Molecular Connectors Boosting the Performance of MoS 2 Cathodes in Zinc‐Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haipeng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haijun Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Samorì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202410544⟩</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202310338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906754v1</w:t>
+                <w:t xml:space="preserve">hal-04568165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzotrithiophene‐sulfonate covalent‐organic frameworks: Supramolecular proton pumps for high‐rate aqueous zinc‐ion energy storage systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Covalent Organic Frameworks and 2D Materials Hybrids: Synthesis Strategies, Properties Enhancements, and Future Directions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cataldo Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Montes‐garcía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawid Pakulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Samorì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SmartMat</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202410544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smm2.1312⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04847364v1</w:t>
+                <w:t xml:space="preserve">hal-04906754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boosting Zinc Hybrid Supercapacitor Performance via Thiol Functionalization of Graphene‐Based Cathodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cataldo Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2874,2300 +2874,2300 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Samorì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202309041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mn–Fe dual metal–organic framework based on trimesic acid as a high-performance electrode for lithium metal batteries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Stachowiak</w:t>
+                <w:t xml:space="preserve">Benzotrithiophene‐sulfonate covalent‐organic frameworks: Supramolecular proton pumps for high‐rate aqueous zinc‐ion energy storage systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haijun Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Montes‐garcía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomasz Chudziak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Kukułka</w:t>
+                <w:t xml:space="preserve">Kaiyue Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Pakulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shunqi Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (21), pp.5301-5305. </w:t>
+              <w:t xml:space="preserve">SmartMat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4NA00600C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smm2.1312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752793v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Superadsorbent Polymers on Covalent Organic Frameworks‐Based Solid Electrolytes: Investigation of the Ionic Conductivity and Relaxation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction of Multi‐Stimuli Responsive Highly Porous Switchable Frameworks by &amp;lt;i&amp;gt;In‐Situ&amp;lt;/i&amp;gt; Solid‐State Generation of Spiropyran Switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Richard</w:t>
+                <w:t xml:space="preserve">Jinyu Sheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nizami Israfilov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+                <w:t xml:space="preserve">Jacopo Perego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Włodzimierz Czepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Danowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/admi.202300124⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202305783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04100628v1</w:t>
+                <w:t xml:space="preserve">hal-04238686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Graphene Oxide–Thioamide Polymer Hybrid for High-Performance Supercapacitor Electrodes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paolo Samorì</w:t>
+                <w:t xml:space="preserve">The Role of Superadsorbent Polymers on Covalent Organic Frameworks‐Based Solid Electrolytes: Investigation of the Ionic Conductivity and Relaxation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Gullace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizami Israfilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Materials Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (16), pp.2300124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/admi.202300124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smsc.202300013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04100612v1</w:t>
+                <w:t xml:space="preserve">hal-04100628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing the Carrier Transport in Monolayer MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Through Interlayer Coupling with 2D Covalent Organic Frameworks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elif A Unsal</w:t>
+                <w:t xml:space="preserve">A Graphene Oxide–Thioamide Polymer Hybrid for High-Performance Supercapacitor Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Włodzimierz Czepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanlin Wang</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samanta Witomska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Samorì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Small Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202305882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smsc.202300013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240357v2</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the electrical properties of graphene oxide through low-temperature thermal annealing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic Cages—Towards Nanostructured Smart Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Antonio Livio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Chudziak</w:t>
+                <w:t xml:space="preserve">Wojciech Drożdż</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Raya</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artur Stefankiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (12), pp.5743-5755. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2NR06091D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202307552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048440v1</w:t>
+                <w:t xml:space="preserve">hal-04238038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the Formation of Electroactive Graphene‐Based Cementitious Composites: Towards Structural Health Monitoring of Civil Structures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Covalently Functionalized MXenes for Highly Sensitive Humidity Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Samori</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iwona Janica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Urban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payam Hashemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Shaygan Nia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202301816⟩</w:t>
+              <w:t xml:space="preserve">Small Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.2201651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smtd.202201651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240347v1</w:t>
+                <w:t xml:space="preserve">hal-04024392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalently Functionalized MXenes for Highly Sensitive Humidity Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iwona Janica</w:t>
+                <w:t xml:space="preserve">New Anderson-Based Polyoxometalate Covalent Organic Frameworks as Electrodes for Energy Storage Boosted Through Keto-Enol Tautomerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Pakulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Gorczyński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Brykczyńska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ali Shaygan Nia</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Włodzimierz Czepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.2201651. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (32), pp.e202305239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smtd.202201651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202305239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04024392v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Anderson-Based Polyoxometalate Covalent Organic Frameworks as Electrodes for Energy Storage Boosted Through Keto-Enol Tautomerization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adam Gorczyński</w:t>
+                <w:t xml:space="preserve">Controlling the Formation of Electroactive Graphene‐Based Cementitious Composites: Towards Structural Health Monitoring of Civil Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Safuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daria Brykczyńska</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paolo Samori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (32), pp.e202305239. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202305239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202301816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184496v1</w:t>
+                <w:t xml:space="preserve">hal-04240347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Cages—Towards Nanostructured Smart Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning the electrical properties of graphene oxide through low-temperature thermal annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cataldo Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Drożdż</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+                <w:t xml:space="preserve">Pietro Antonio Livio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Chudziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artur Stefankiewicz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jesus Raya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (12), pp.5743-5755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202307552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2NR06091D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238038v1</w:t>
+                <w:t xml:space="preserve">hal-04048440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOF (UiO-66-NH2)@COF (TFP–TABQ) hybrids via on-surface condensation reactions for sustainable energy storage</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing the Carrier Transport in Monolayer MoS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Through Interlayer Coupling with 2D Covalent Organic Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawid Marcinkowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Haijun Peng</w:t>
+                <w:t xml:space="preserve">Can Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elif A Unsal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3CC05187K⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202305882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381022v1</w:t>
+                <w:t xml:space="preserve">hal-04240357v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Engineering of Cathode Materials for Aqueous Zinc-ion Energy Storage Devices: Novel Benzothiadiazole Functionalized Two-Dimensional Olefin-Linked COFs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">MOF (UiO-66-NH2)@COF (TFP–TABQ) hybrids via on-surface condensation reactions for sustainable energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Pakulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Włodzimierz Czepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Marcinkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haijun Peng</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Haipeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202216136⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60 (4), pp.412-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D3CC05187K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04010703v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative investigation of the chemical reduction of graphene oxide for electrical engineering applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Chudziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Włodzimierz Czepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawid Pakulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrzej Musiał</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (44), pp.17765-17775. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D3NR04521H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Selectivity and Sensitivity in Chemiresistive Sensing of Co(II) Ions with Liquid‐Phase Exfoliated Functionalized MoS 2 : A Supramolecular Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Supramolecular Engineering of Cathode Materials for Aqueous Zinc-ion Energy Storage Devices: Novel Benzothiadiazole Functionalized Two-Dimensional Olefin-Linked COFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haijun Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senhe Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawid Pakulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adam Kelly</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haipeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202208100⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (10), pp.e202216136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202216136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100622v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Piezoresistive Behavior of Graphene-Polybenzoxazine Nanocomposites: Toward High-Performance Materials for Pressure Sensing Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High Selectivity and Sensitivity in Chemiresistive Sensing of Co(II) Ions with Liquid‐Phase Exfoliated Functionalized MoS 2 : A Supramolecular Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shamil Saiev</w:t>
+                <w:t xml:space="preserve">Anna Zhuravlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Bonnaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antonio Gaetano Ricciardulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Pakulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Gorczyński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Kelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01191⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202208100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205527v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular engineering of cathode materials for aqueous zinc-ion hybrid supercapacitors: novel thiophene-bridged donor–acceptor sp2 carbon-linked polymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Haipeng Guo</w:t>
+                <w:t xml:space="preserve">Tuning the Piezoresistive Behavior of Graphene-Polybenzoxazine Nanocomposites: Toward High-Performance Materials for Pressure Sensing Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Puozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shamil Saiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Gaetano Ricciardulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35 (17), pp.6909-6919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2TA09651J⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03983493v1</w:t>
+                <w:t xml:space="preserve">hal-04205527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional metal–organic polymers as cathode hybrid materials for high-performance Al-batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Supramolecular engineering of cathode materials for aqueous zinc-ion hybrid supercapacitors: novel thiophene-bridged donor–acceptor sp2 carbon-linked polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haijun Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senhe Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawid Pakulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tomasz Chudziak</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haipeng Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 12 (1), pp.440-450. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D3TA05730E⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 11 (6), pp.2718-2725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2TA09651J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354787v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of Multi‐Stimuli Responsive Highly Porous Switchable Frameworks by &amp;lt;i&amp;gt;In‐Situ&amp;lt;/i&amp;gt; Solid‐State Generation of Spiropyran Switches</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional metal–organic polymers as cathode hybrid materials for high-performance Al-batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Pakulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Gorczyński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Włodzimierz Czepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Danowski</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Chudziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.440-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202305783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3TA05730E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238686v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schiff base capped gold nanoparticles for transition metal cation sensing in organic media</w:t>
               </w:r>
@@ -5205,51 +5205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Konopka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Samorì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 58 (38), pp.5773-5776. </w:t>
@@ -5281,507 +5281,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel thiophene-based donor–acceptor scaffolds as cathodes for rechargeable aqueous zinc-ion hybrid supercapacitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haijun Peng</w:t>
+                <w:t xml:space="preserve">Boosting the electronic and catalytic properties of 2D semiconductors with supramolecular 2D hydrogen-bonded superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongxiang Zheng</w:t>
+                <w:t xml:space="preserve">Rafael Furlan de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiyue Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Antheaume</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yuda Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Turetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2CC02021A⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-28116-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698384v1</w:t>
+                <w:t xml:space="preserve">hal-03633307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Untying the Bundles of Solution-Synthesized Graphene Nanoribbons for Highly Capacitive Micro-Supercapacitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhaoyang Liu</w:t>
+                <w:t xml:space="preserve">Novel thiophene-based donor–acceptor scaffolds as cathodes for rechargeable aqueous zinc-ion hybrid supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haijun Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunbin Hu</w:t>
+                <w:t xml:space="preserve">Yongxiang Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenhao Zheng</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril Antheaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Samorì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202109543⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (47), pp.6689-6692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CC02021A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648800v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting the electronic and catalytic properties of 2D semiconductors with supramolecular 2D hydrogen-bonded superlattices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Untying the Bundles of Solution-Synthesized Graphene Nanoribbons for Highly Capacitive Micro-Supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoyang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunbin Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenhao Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Turetta</w:t>
+                <w:t xml:space="preserve">Walid Baaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.510. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (16), pp.2109543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-28116-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202109543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633307v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiol-decorated covalent organic frameworks as multifunctional materials for high-performance supercapacitors and heterogeneous catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawid Pakulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Montes-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Gorczyński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Włodzimierz Czepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomasz Chudziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (31), pp.16685-16696. </w:t>
@@ -5813,1657 +5813,1657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized 4,4'-bipyridines: synthesis and 2D-organization on HOPG</w:t>
+                <w:t xml:space="preserve">Self-Assembly of Functionalized Lipophilic Guanosines into Cation-Free Stacked Guanine-Quartets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Richard</w:t>
+                <w:t xml:space="preserve">Marilena Campitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Joseph</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Can Wang</w:t>
+                <w:t xml:space="preserve">Alessio Cremonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco A. Squillaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Pieraccini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 86 (4), pp.3356-3366. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c02708⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 86 (15), pp.9970-9978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c00502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125151v1</w:t>
+                <w:t xml:space="preserve">hal-03633337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly of Functionalized Lipophilic Guanosines into Cation-Free Stacked Guanine-Quartets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functionalized 4,4'-bipyridines: synthesis and 2D-organization on HOPG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Cremonini</w:t>
+                <w:t xml:space="preserve">Jimmy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco A. Squillaci</w:t>
+                <w:t xml:space="preserve">Jean Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Pieraccini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+                <w:t xml:space="preserve">Jean Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 86 (15), pp.9970-9978. </w:t>
+              <w:t xml:space="preserve">, 2021, 86 (4), pp.3356-3366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.1c00502⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.0c02708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633337v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D MXene–Molecular Hybrid Additive for High-Performance Ambipolar Polymer Field-Effect Transistors and Logic Gates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrochemically Exfoliated Graphene for High-Durability Cement Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ye Wang</w:t>
+                <w:t xml:space="preserve">Malgorzata Krystek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Pakulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenjie Ni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Turetta</w:t>
+                <w:t xml:space="preserve">Marcin Górski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sai Manoj Gali</w:t>
+                <w:t xml:space="preserve">Leszek Szojda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (20), pp.2008215. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (19), pp.23000-23010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202008215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.1c04451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232687v1</w:t>
+                <w:t xml:space="preserve">hal-03232688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Conversion and Locking of the Imine Linkage: Enhancing the Functionality of Covalent Organic Frameworks</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solution-processed graphene–nanographene van der Waals heterostructures for photodetectors with efficient and ultralong charge separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoyang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haixin Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuai Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuelin Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202016667⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143 (41), pp.17109-17116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.1c07615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264145v1</w:t>
+                <w:t xml:space="preserve">cea-03374221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidant-dependent antioxidant activity of polydopamine films: The chemistry-morphology interplay</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matilde Eredia</w:t>
+                <w:t xml:space="preserve">Harnessing selectivity in chemical sensing via supramolecular interactions: from functionalization of nanomaterials to device applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Furlan de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Montes Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Samorì</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.126134⟩</w:t>
+              <w:t xml:space="preserve">Materials Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (10), pp.2685-2708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1MH01117K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03115513v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Capacitance through Molecular Infiltration of 7,7,8,8-Tetracyanoquinodimethane in Metal–Organic Framework/Covalent Organic Framework Hybrids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Walid Baaziz</w:t>
+                <w:t xml:space="preserve">High-sorption terpyridine–graphene oxide hybrid for the efficient removal of heavy metal ions from wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Pakulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Gorczyński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Marcinkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Włodzimierz Czepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomasz Chudziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.1c09146⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (23), pp.10490-10499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NR02255E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450331v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing selectivity in chemical sensing via supramolecular interactions: from functionalization of nanomaterials to device applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantum Capacitance through Molecular Infiltration of 7,7,8,8-Tetracyanoquinodimethane in Metal–Organic Framework/Covalent Organic Framework Hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haijun Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senhe Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Tranca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Baaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Horizons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1MH01117K⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (11), pp.18580-18589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.1c09146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03370332v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution-processed graphene–nanographene van der Waals heterostructures for photodetectors with efficient and ultralong charge separation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhaoyang Liu</w:t>
+                <w:t xml:space="preserve">Oxidant-dependent antioxidant activity of polydopamine films: The chemistry-morphology interplay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima El Yakhlifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haixin Qiu</w:t>
+                <w:t xml:space="preserve">Maria-Laura Alfieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuai Fu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Can Wang</w:t>
+                <w:t xml:space="preserve">Youri Arntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuelin Yao</w:t>
+                <w:t xml:space="preserve">Matilde Eredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 143 (41), pp.17109-17116. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 614, pp.126134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.1c07615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.126134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03374221v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03115513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-sorption terpyridine–graphene oxide hybrid for the efficient removal of heavy metal ions from wastewater</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical Conversion and Locking of the Imine Linkage: Enhancing the Functionality of Covalent Organic Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cusin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haijun Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Samorì</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (23), pp.10490-10499. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (26), pp.14236-14250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1NR02255E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202016667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265092v1</w:t>
+                <w:t xml:space="preserve">hal-03264145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemically Exfoliated Graphene for High-Durability Cement Composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D MXene–Molecular Hybrid Additive for High-Performance Ambipolar Polymer Field-Effect Transistors and Logic Gates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanlin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malgorzata Krystek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dawid Pakulski</w:t>
+                <w:t xml:space="preserve">Ye Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin Górski</w:t>
+                <w:t xml:space="preserve">Zhenjie Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Turetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leszek Szojda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+                <w:t xml:space="preserve">Sai Manoj Gali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (19), pp.23000-23010. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (20), pp.2008215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.1c04451⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202008215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232688v1</w:t>
+                <w:t xml:space="preserve">hal-03232687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Sensitive Strain Sensors Based on Molecules–Gold Nanoparticles Networks for High‐Resolution Human Pulse Analysis</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of ultralong copper sulfide nanowires and their electrical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chang-Bo Huang</w:t>
+                <w:t xml:space="preserve">Cosimo Anichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Włodzimierz Czepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yifan Yao</w:t>
+                <w:t xml:space="preserve">Alessandro Aliprandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Montes Garcia</w:t>
+                <w:t xml:space="preserve">Valentina Girelli Consolaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Antoine Stoeckel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miriam von Holst</w:t>
+                <w:t xml:space="preserve">Ioan-Ovidiu Ersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202007593⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1TC03004C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152963v1</w:t>
+                <w:t xml:space="preserve">hal-03354407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of ultralong copper sulfide nanowires and their electrical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly Sensitive Strain Sensors Based on Molecules–Gold Nanoparticles Networks for High‐Resolution Human Pulse Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Bo Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosimo Anichini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Włodzimierz Czepa</w:t>
+                <w:t xml:space="preserve">Yifan Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Aliprandi</w:t>
+                <w:t xml:space="preserve">Veronica Montes Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Girelli Consolaro</w:t>
+                <w:t xml:space="preserve">Marc Antoine Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan-Ovidiu Ersen</w:t>
+                <w:t xml:space="preserve">Miriam von Holst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (8), pp.2007593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1TC03004C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.202007593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354407v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene‐Based Cementitious Composites: Toward Next‐Generation Construction Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malgorzata Krystek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Samorì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (27), pp.2101887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7491,1381 +7491,1381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous non-covalent bi-functionalization of 1T-MoS2 ruled by electrostatic interactions: towards multi-responsive materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photomodulation of Charge Transport in All‐Semiconducting 2D–1D van der Waals Heterostructures with Suppressed Persistent Photoconductivity Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoyang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haixin Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Iglesias Asperilla</w:t>
+                <w:t xml:space="preserve">Zongping Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Ippolito</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Björn Zyska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.2001268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0CC02371J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202001268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917272v1</w:t>
+                <w:t xml:space="preserve">hal-02917281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature and exfoliation time on the properties of chemically exfoliated MoS2 nanosheets</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultrafast and Highly Sensitive Chemically Functionalized Graphene Oxide-Based Humidity Sensors: Harnessing Device Performances via the Supramolecular Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Anichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Aliprandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sai Manoj Gali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Liscio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CC06792J⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (39), pp.44017-44025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c11236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098973v1</w:t>
+                <w:t xml:space="preserve">hal-02966340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced graphene oxide–silsesquioxane hybrid as a novel supercapacitor electrode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Graphene oxide-mesoporous SiO2 hybrid composite for fast and efficient removal of organic cationic contaminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Włodzimierz Czepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Pakulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samanta Witomska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violetta Patroniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0NR05226D⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158, pp.193-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.11.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02959579v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production and processing of graphene and related materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raul Arenal</w:t>
+                <w:t xml:space="preserve">Synthesis of Robust MOFs@COFs Porous Hybrid Materials via an Aza‐Diels–Alder Reaction: Towards High‐Performance Supercapacitor Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haijun Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Raya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Baaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Ovidiu Ersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/ab1e0a⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202008408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144563v2</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Porous Polymers with sp2‐Carbon Connections and Sole sp2‐Carbon Skeletons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced graphene oxide–silsesquioxane hybrid as a novel supercapacitor electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Włodzimierz Czepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samanta Witomska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Samori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.202000857⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (36), pp.18733-18741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0NR05226D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117175v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02959579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Springs: Integration of Complex Dynamic Architectures into Functional Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chang-Bo Huang</w:t>
+                <w:t xml:space="preserve">Simultaneous non-covalent bi-functionalization of 1T-MoS2 ruled by electrostatic interactions: towards multi-responsive materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Iglesias Asperilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Samori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201914931⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CC02371J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917274v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast and Highly Sensitive Chemically Functionalized Graphene Oxide-Based Humidity Sensors: Harnessing Device Performances via the Supramolecular Approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of temperature and exfoliation time on the properties of chemically exfoliated MoS2 nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Janica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Iglesias Asperilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ippolito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Samori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c11236⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (99), pp.15573-15576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CC06792J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966340v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03098973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photomodulation of Charge Transport in All‐Semiconducting 2D–1D van der Waals Heterostructures with Suppressed Persistent Photoconductivity Effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Björn Zyska</w:t>
+                <w:t xml:space="preserve">2D Porous Polymers with sp2‐Carbon Connections and Sole sp2‐Carbon Skeletons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jialing Kang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senhe Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaiyue Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chenbao Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenying Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.202001268⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (27), pp.2000857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.202000857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917281v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene oxide-mesoporous SiO2 hybrid composite for fast and efficient removal of organic cationic contaminants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+                <w:t xml:space="preserve">Production and processing of graphene and related materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr M. Abdelkader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepción Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Arenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 158, pp.193-201. </w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (2), pp.022001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2019.11.091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/ab1e0a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03015565v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144563v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Robust MOFs@COFs Porous Hybrid Materials via an Aza‐Diels–Alder Reaction: Towards High‐Performance Supercapacitor Materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Springs: Integration of Complex Dynamic Architectures into Functional Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Bo Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Samori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2020, 59 (19), pp.7319-7330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202008408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201914931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020591v1</w:t>
+                <w:t xml:space="preserve">hal-02917274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High‐Performance Graphene‐Based Cementitious Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Krystek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Pakulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dawid Pakulski</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Violetta Patroniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Górski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Szojda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (9), pp.1801195. </w:t>
@@ -8903,90 +8903,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and Patterning of Liquid Phase-Exfoliated 2D Sheets for Applications in Optoelectronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samanta Witomska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Leydecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Samorì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1901126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9014,732 +9014,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of Charge Transport in Polythiophene Semiconducting Polymer by Blending with Graphene Nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert A. Nawrocki</w:t>
+                <w:t xml:space="preserve">Tailoring the physicochemical properties of solution-processed transition metal dichalcogenides via molecular approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ippolito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Samorì</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cplu.201900219⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (61), pp.8900-8914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CC03845K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302876v1</w:t>
+                <w:t xml:space="preserve">hal-02268943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atom‐Thick Membranes for Water Purification and Blue Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawid Pakulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Włodzimierz Czepa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano del Buffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Samori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Smart and Responsive Micro‐ and Nanostructured Materials, 30 (2), pp.1902394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.201902394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persian waxing of graphite: towards green large-scale production of graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Aliprandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Eredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosimo Anichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Baaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ovidiu Ersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 55 (37), pp.5331-5334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C9CC01822K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-Dispersed High-Quality Graphene: A Green Solution for Efficient Energy Storage Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhaoyang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Eredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haixin Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Baaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 13 (8), pp.9431-9441. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsnano.9b04232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the physicochemical properties of solution-processed transition metal dichalcogenides via molecular approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Ippolito</w:t>
+                <w:t xml:space="preserve">Enhancement of Charge Transport in Polythiophene Semiconducting Polymer by Blending with Graphene Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egon Pavlica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiia Pastukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert A. Nawrocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadym Tkachuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (61), pp.8900-8914. </w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84 (9), pp.1366-1374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CC03845K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cplu.201900219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268943v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Synthesis at Surfaces with Atomic Precision: Taming Complexity and Perfection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifeng Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Samorì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (52), </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9767,4292 +9767,4292 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembled Two-Dimensional Supramolecular Networks Characterized by Scanning Tunneling Microscopy and Spectroscopy in Air and under Vacuum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graphene exfoliation in the presence of semiconducting polymers for improved film homogeneity and electrical performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Leydecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Eredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiola Liscio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borislav Naydenov</w:t>
+                <w:t xml:space="preserve">Silvia Milita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Torsney</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+                <w:t xml:space="preserve">Georgian Melinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b01374⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130, pp.495-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596895v1</w:t>
+                <w:t xml:space="preserve">hal-04834044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Keplerate type polyoxometalate-surfactant-graphene hybrids as advanced electrode materials for supercapacitors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zhaoyang Liu</w:t>
+                <w:t xml:space="preserve">Phenoxyaluminum(salophen) Scaffolds: Synthesis, Electrochemical Properties, and Self-Assembly at Surfaces of Multifunctional Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Mengozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Ortolani</w:t>
+                <w:t xml:space="preserve">Andrea Gualandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Iurlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fiorani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Storage Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ensm.2018.11.012⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (46), pp.11954-11960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201801118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02058348v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene Oxide Hybrid with Sulfur–Nitrogen Polymer for High-Performance Pseudocapacitors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Thermal insulation with 2D materials: liquid phase exfoliated vermiculite functional nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Janica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano del Buffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Mikołajczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Eredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawid Pakulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b11181⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (48), pp.23182-23190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NR08364A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985439v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecule-Graphene Hybrid Materials with Tunable Mechanoresponse: Highly Sensitive Pressure Sensors for Health Monitoring</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Graphene oxide-branched polyethylenimine foams for efficient removal of toxic cations from water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Pakulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Włodzimierz Czepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samanta Witomska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Aliprandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Massimo Bonini</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Pawluć</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201804600⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (20), pp.9384-9390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8TA01622D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985438v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical sensing with 2D materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Aliprandi</w:t>
+                <w:t xml:space="preserve">Self-Assembled Two-Dimensional Supramolecular Networks Characterized by Scanning Tunneling Microscopy and Spectroscopy in Air and under Vacuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borislav Naydenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Torsney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Santana Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8cs00417j⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (26), pp.7698-7707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b01374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577124v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imine-Based Architectures at Surfaces and Interfaces: From Self-Assembly to Dynamic Covalent Chemistry in 2D</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Graphene Oxide Hybrid with Sulfur–Nitrogen Polymer for High-Performance Pseudocapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samanta Witomska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoyang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Włodzimierz Czepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Aliprandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Pakulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asia.201701629⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141 (1), pp.482-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b11181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04675897v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MoS2 nanosheets via electrochemical lithium-ion intercalation under ambient conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Iwona Janica</w:t>
+                <w:t xml:space="preserve">Molecule-Graphene Hybrid Materials with Tunable Mechanoresponse: Highly Sensitive Pressure Sensors for Health Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Samorì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chang-Bo Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Aliprandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Stoeckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Bonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FlatChem – Chemistry of Flat Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.flatc.2018.06.001⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (1), pp.1804600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201804600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680651v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal insulation with 2D materials: liquid phase exfoliated vermiculite functional nanosheets</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Novel Keplerate type polyoxometalate-surfactant-graphene hybrids as advanced electrode materials for supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawid Pakulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Gorczyński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Włodzimierz Czepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoyang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Ortolani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8NR08364A⟩</w:t>
+              <w:t xml:space="preserve">Energy Storage Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17, pp.186-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ensm.2018.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985436v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene oxide-branched polyethylenimine foams for efficient removal of toxic cations from water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Chemical sensing with 2D materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cosimo Anichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Włodzimierz Czepa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawid Pakulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Aliprandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Piotr Pawluć</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8TA01622D⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (13), pp.4860-4908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8cs00417j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577115v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenoxyaluminum(salophen) Scaffolds: Synthesis, Electrochemical Properties, and Self-Assembly at Surfaces of Multifunctional Systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Imine-Based Architectures at Surfaces and Interfaces: From Self-Assembly to Dynamic Covalent Chemistry in 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Janica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violetta Patroniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Samori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - An Asian Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (5), pp.465-481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asia.201701629⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201801118⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04697585v1</w:t>
+                <w:t xml:space="preserve">hal-04675897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene exfoliation in the presence of semiconducting polymers for improved film homogeneity and electrical performances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">MoS2 nanosheets via electrochemical lithium-ion intercalation under ambient conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Garah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bertolazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ippolito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matilde Eredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georgian Melinte</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Janica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 130, pp.495-502. </w:t>
+              <w:t xml:space="preserve">FlatChem – Chemistry of Flat Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.33-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.01.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.flatc.2018.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834044v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of curvature in Diels–Alder functionalization of carbon-based materials</w:t>
+                <w:t xml:space="preserve">Photoisomerisation and light-induced morphological switching of a polyoxometalate–azobenzene hybrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Willocq</w:t>
+                <w:t xml:space="preserve">Grzegorz Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Pakulski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lemaur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Garah</w:t>
+                <w:t xml:space="preserve">Agostino Galanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violetta Patroniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Samorì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 52 (48), pp.7608-7611. </w:t>
+              <w:t xml:space="preserve">, 2017, 53 (53), pp.7278-7281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cc01427e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7CC01805C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04596888v1</w:t>
+                <w:t xml:space="preserve">hal-04578515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punctured Two-Dimensional Sheets for Harvesting Blue Energy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dawid Pakulski</w:t>
+                <w:t xml:space="preserve">The role of curvature in Diels–Alder functionalization of carbon-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Willocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lemaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Samorì</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.7b06657⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (48), pp.7608-7611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cc01427e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04591553v1</w:t>
+                <w:t xml:space="preserve">hal-04596888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and Electronic Properties of Electrochemically Exfoliated Graphene</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Punctured Two-Dimensional Sheets for Harvesting Blue Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Aliprandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Pakulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Samorì</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b01301⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (11), pp.10654-10658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.7b06657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834183v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04591553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization of amino-acid-derived NDI assemblies into a nanofibrillar superstructure with humidity sensitive n-type semiconducting properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Artur R. Stefankiewicz</w:t>
+                <w:t xml:space="preserve">Morphology and Electronic Properties of Electrochemically Exfoliated Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Eredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bertolazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Leydecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Garah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwona Janica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7CC04822J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (14), pp.3347-3355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.7b01301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04575469v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration-dependent supramolecular patterns of C$_3$ and C$_2$ symmetric molecules at the solid/liquid interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Garah</w:t>
+                <w:t xml:space="preserve">Self-organization of amino-acid-derived NDI assemblies into a nanofibrillar superstructure with humidity sensitive n-type semiconducting properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Squillaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Markiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Walczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy R. Cook</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Peter J. Stang</w:t>
+                <w:t xml:space="preserve">Artur R. Stefankiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.11.065⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (70), pp.9713-9716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CC04822J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679516v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of Low-Dimensional Architectures through the Self-Assembly of Pyromellitic Diimide Derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concentration-dependent supramolecular patterns of C$_3$ and C$_2$ symmetric molecules at the solid/liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Garah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy R. Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Sepehrpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Musumeci</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Bogucki</w:t>
+                <w:t xml:space="preserve">Peter J. Stang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.7b00286⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 168, pp.211-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2017.11.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633338v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-Induced Contraction/Expansion of 1D Photoswitchable Metallopolymer Monitored at the Solid-Liquid Interface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Garah</w:t>
+                <w:t xml:space="preserve">Generation of Low-Dimensional Architectures through the Self-Assembly of Pyromellitic Diimide Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Musumeci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Wałęsa-Chorab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Gorczyński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Markiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Borré</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rafael Gutierrez</w:t>
+                <w:t xml:space="preserve">Andrzej Bogucki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201701790⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (4), pp.1672-1678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.7b00286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551448v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoisomerisation and light-induced morphological switching of a polyoxometalate–azobenzene hybrid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dawid Pakulski</w:t>
+                <w:t xml:space="preserve">Light-Induced Contraction/Expansion of 1D Photoswitchable Metallopolymer Monitored at the Solid-Liquid Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Garah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Borré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezoo Dianat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agostino Galanti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+                <w:t xml:space="preserve">Rafael Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (53), pp.7278-7281. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (40), pp.1701790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7CC01805C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.201701790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578515v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the supramolecular order on the electrical properties of 1D coordination polymers based materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graphene via Molecule-Assisted Ultrasound-Induced Liquid-Phase Exfoliation: A Supramolecular Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Eredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Samori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5NR07776A⟩</w:t>
+              <w:t xml:space="preserve">Physical Sciences Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/psr-2016-0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834090v1</w:t>
+                <w:t xml:space="preserve">hal-04568183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D materials beyond graphene for high-performance energy storage applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atomically Precise Prediction of 2D Self-Assembly of Weakly Bonded Nanostructures: STM Insight into Concentration-Dependent Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Garah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezoo Dianat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cadeddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cecchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aenm.201600671⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (3), pp.343-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201502957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04989821v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perchlorination of Coronene Enhances its Propensity for Self-Assembly on Graphene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Artur Boettcher</w:t>
+                <w:t xml:space="preserve">Influence of the supramolecular order on the electrical properties of 1D coordination polymers based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Musumeci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Osella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ferlauto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Niedzialek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Grisanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201501113⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (4), pp.2386-2394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5NR07776A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04916592v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-Phase Exfoliation of Graphite into Single and Few Layers Graphene with α-Functionalized Alkanes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoann Olivier</w:t>
+                <w:t xml:space="preserve">Perchlorination of Coronene Enhances its Propensity for Self-Assembly on Graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria G. del Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jurgen Weippert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Boettcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01260⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (3), pp.352--357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201501113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015314v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supramolecular Approaches to Graphene: From Self-Assembly to Molecule-Assisted Liquid-Phase Exfoliation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D materials beyond graphene for high-performance energy storage applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Hou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Samorì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201505371⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Functional Nanostructuring for Efficient Energy Conversion and Storage, 6 (23), pp.1600671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201600671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-03631849v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-enhanced liquid-phase exfoliation and current photoswitching in graphene–azobenzene composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Dobbelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvio Osella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Bruna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.11090. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms11090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Graphene-Based 3D Covalent Networks: Functional Architectures for Energy Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fanny Richard</w:t>
+                <w:t xml:space="preserve">Liquid-Phase Exfoliation of Graphite into Single and Few Layers Graphene with α-Functionalized Alkanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Haar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bruna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Xiang Lian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Tomarchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pengkun Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eko Adi Prasetyanto</w:t>
+                <w:t xml:space="preserve">Yoann Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201503677⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (14), pp.2714-2721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03631846v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifying the Size of Ultrasound-Induced Liquid-Phase Exfoliated Graphene: From Nanosheets to Nanodots</w:t>
+                <w:t xml:space="preserve">Supramolecular Approaches to Graphene: From Self-Assembly to Molecule-Assisted Liquid-Phase Exfoliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Samorì</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.6b03823⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (29), pp.6030-6051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201505371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04314987v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete polygonal supramolecular architectures of isocytosine-based Pt(II) complexes at the solution/graphite interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rafael Gutierrez</w:t>
+                <w:t xml:space="preserve">Modular Graphene-Based 3D Covalent Networks: Functional Architectures for Energy Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengkun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eko Adi Prasetyanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CC05087E⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (8), pp.1044-1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201503677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118239v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Unprecedented Charge Carrier Mobility through Structure Property Relationship of Four Isomers of Didodecyl[1]benzothieno[3,2-b][1]benzothiophene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Arlin</w:t>
+                <w:t xml:space="preserve">Modifying the Size of Ultrasound-Induced Liquid-Phase Exfoliated Graphene: From Nanosheets to Nanodots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Haar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Aliprandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Garah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Tregnago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201601285⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (12), pp.10768-10777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.6b03823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399111v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04314987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular design driving tetraporphyrin self-assembly on graphite: a joint STM, electrochemical and computational study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">Discrete polygonal supramolecular architectures of isocytosine-based Pt(II) complexes at the solution/graphite interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Mengozzi</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Sinn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arezoo Dianat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Santana-Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6NR03424A⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (74), pp.11163-11166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CC05087E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633332v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphene via Molecule-Assisted Ultrasound-Induced Liquid-Phase Exfoliation: A Supramolecular Approach</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unraveling Unprecedented Charge Carrier Mobility through Structure Property Relationship of Four Isomers of Didodecyl[1]benzothieno[3,2-b][1]benzothiophene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yusuke Tsutsui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schweicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basab Chattopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsuneaki Sakurai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Arlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Sciences Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/psr-2016-0101⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (33), pp.7106-7114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201601285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568183v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomically Precise Prediction of 2D Self-Assembly of Weakly Bonded Nanostructures: STM Insight into Concentration-Dependent Architectures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">Molecular design driving tetraporphyrin self-assembly on graphite: a joint STM, electrochemical and computational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arezoo Dianat</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Santana Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Cadeddu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rafael Gutierrez</w:t>
+                <w:t xml:space="preserve">A. Gualandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Cecchini</w:t>
+                <w:t xml:space="preserve">L. Mengozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (3), pp.343-350. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (28), pp.13678-13686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.201502957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6NR03424A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630293v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembly of Natural and Unnatural Nucleobases at Surfaces and Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Masiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Samorì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 12 (1), pp.83-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14086,103 +14086,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing the Liquid-Phase Exfoliation of Graphene in Organic Solvents upon Addition of n-Octylbenzene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella El Gemayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuyoung Shin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgian Melinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Squillaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, pp.16684. </w:t>
@@ -14214,377 +14214,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanosine-based hydrogen-bonded 2D scaffolds: metal-free formation of G-quartet and G-ribbon architectures at the solid/liquid interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">Nanopatterning of Surfaces with Monometallic and Heterobimetallic 1D Coordination Polymers: A Molecular Tectonics Approach at the Solid/Liquid Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosaria C Perone</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marilena Campitiello</w:t>
+                <w:t xml:space="preserve">Nicolas Marets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Mauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Aliprandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bonacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CC03197D⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (26), pp.8450-8459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b02283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568182v1</w:t>
+                <w:t xml:space="preserve">hal-04839505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanopatterning of Surfaces with Monometallic and Heterobimetallic 1D Coordination Polymers: A Molecular Tectonics Approach at the Solid/Liquid Interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">Guanosine-based hydrogen-bonded 2D scaffolds: metal-free formation of G-quartet and G-ribbon architectures at the solid/liquid interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Bonacchi</w:t>
+                <w:t xml:space="preserve">Rosaria C Perone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Santana Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Haar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilena Campitiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 137 (26), pp.8450-8459. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (58), pp.11677-11680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b02283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5CC03197D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839505v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leveraging the Ambipolar Transport in Polymeric Field-Effect Transistors via Blending with Liquid-Phase Exfoliated Graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella El Gemayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiola Liscio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Schlierf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgian Melinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 26 (28), pp.4814--4819. </w:t>
@@ -14647,51 +14647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing the Liquid-Phase Exfoliation of Graphene Using Aliphatic Compounds: A Supramolecular Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Haar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirella El Gemayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14780,77 +14780,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular tectonics based nanopatterning of interfaces with 2D metal–organic frameworks (MOFs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bulach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15242,51 +15242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Wa³êsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maciej Kubicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violetta Patroniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supramolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (01-02), pp.48-54. </w:t>
@@ -15324,51 +15324,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaterpyridine ligands forming helical complexes of mono and dinuclear (helicate) forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Stefankiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Wałęsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15376,51 +15376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Jankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Ciesielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violetta Patroniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2008 (18), pp.2910-2920. </w:t>
@@ -15639,51 +15639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05472797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Safuta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cataldo Valentini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ciesielski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr04456a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996760v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abiyyu Kenichi Purbayanto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhurya Chandel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Makowski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Danang Birowosuto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Montes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c19729" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904488v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Ma&#324;ka" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Kuku&#322;ka" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Wlaz&#322;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Patroniak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc05731g" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993374v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohan Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xurui Zhang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akang Chen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiale Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.5c00090" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05221333v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Tordi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Montes&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Tamayo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bonini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Samor&#236;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202503937" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05316541v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Sun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honglei Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongpan Rong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404677" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213520v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saira Sarwar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawid Pakulski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta03330f" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213136v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Luo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202503867" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Nowicka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sikora" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gorczy&#324;ski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202500356" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunqi Xu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashuai Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhui Kou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Fu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202417374" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986113v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor F Mart&#237;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Obelleiro&#8208;liz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio P&#233;rez&#8208;juste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsr.202400160" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680664v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Montes Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Klymovych" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linghao Shi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC03216K" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997959v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Jakubczak" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Bury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Naguib" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202402323" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711382v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gullace" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Abruzzese" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cusin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Saleh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay B. Thorat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TA03930K" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574140v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400031" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782463v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sanginario" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Buraioli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Boscherini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vitale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conoci Sabrina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2024.3467995" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568165v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haipeng Guo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Peng" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202310338" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR01764A" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903843v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valerio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Leone" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400876" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906754v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202410544" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847364v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyue Jiang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smm2.1312" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567049v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202309041" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752793v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stachowiak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Chudziak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NA00600C" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Richard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizami Israfilov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300124" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100612v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W&#322;odzimierz Czepa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samanta Witomska" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202300013" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240357v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Wang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Ma" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif A Unsal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Wang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202305882" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048440v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Antonio Livio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Raya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR06091D" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240347v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Samori" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301816" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024392v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Janica" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Urban" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Hashemi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Shaygan Nia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202201651" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184496v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Brykczy&#324;ska" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202305239" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238038v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Dro&#380;d&#380;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Stefankiewicz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202307552" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381022v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawid Marcinkowski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC05187K" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010703v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senhe Huang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202216136" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292970v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Musia&#322;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR04521H" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100622v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zhuravlova" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gaetano Ricciardulli" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kelly" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202208100" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205527v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Puozzo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamil Saiev" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bonnaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01191" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983493v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA09651J" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354787v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA05730E" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238686v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Sheng" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Perego" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bracco" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Danowski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202305783" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666936v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava &#268;onkov&#225;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Konopka" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC00497F" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698384v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Zheng" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC02021A" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648800v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Liu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunbin Hu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Zheng" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202109543" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633307v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Furlan de Oliveira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuda Zhao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Turetta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28116-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752541v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA03867F" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125151v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Richard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Joseph" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weiss" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c02708" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633337v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Campitiello" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Cremonini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Squillaci" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pieraccini" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00502" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232687v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Wang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjie Ni" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Manoj Gali" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202008215" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264145v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202016667" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115513v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima El Yakhlifi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Alfieri" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Arntz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Eredia" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.126134" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450331v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Tranca" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c09146" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370332v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MH01117K" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03374221v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixin Qiu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Fu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelin Yao" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c07615" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265092v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR02255E" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232688v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Krystek" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin G&#243;rski" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Szojda" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c04451" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152963v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Bo Huang" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Yao" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Montes Garcia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Stoeckel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam von Holst" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202007593" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354407v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Anichini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aliprandi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Girelli Consolaro" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC03004C" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281107v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202101887" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917272v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Iglesias Asperilla" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ippolito" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC02371J" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098973v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC06792J" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959579v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR05226D" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144563v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Backes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr M. Abdelkader" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Alonso" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Andrieux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ab1e0a" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117175v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialing Kang" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenbao Lu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenying Chen" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202000857" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917274v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201914931" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966340v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Liscio" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Morandi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c11236" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917281v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongping Chen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Zyska" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202001268" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015565v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.11.091" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020591v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202008408" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126154v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Krystek" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.201801195" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072144v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Leydecker" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201901126" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302876v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Pavlica" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Pastukhova" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Nawrocki" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadym Tkachuk" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201900219" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015559v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano del Buffa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201902394" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126149v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC01822K" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022788v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b04232" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268943v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC03845K" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186245v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifeng Chi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201906645" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596895v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Naydenov" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Torsney" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Santana Bonilla" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01374" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058348v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ortolani" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2018.11.012" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985439v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b11181" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985438v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Stoeckel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201804600" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577124v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cs00417j" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675897v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201701629" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680651v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bertolazzi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2018.06.001" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985436v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Miko&#322;ajczak" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR08364A" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577115v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pawlu&#263;" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TA01622D" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697585v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mengozzi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gualandi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Iurlo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fiorani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801118" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834044v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Milita" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgian Melinte" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.01.042" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596888v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Willocq" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lemaur" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc01427e" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591553v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b06657" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834183v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01301" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575469v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Squillaci" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Markiewicz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Walczak" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur R. Stefankiewicz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC04822J" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679516v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Cook" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Sepehrpour" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Stang" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.11.065" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633338v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Musumeci" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Wa&#322;&#281;sa-Chorab" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Bogucki" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b00286" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551448v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Borr&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezoo Dianat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gutierrez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201701790" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578515v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Galanti" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC01805C" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834090v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Osella" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferlauto" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Niedzialek" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Grisanti" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07776A" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989821v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Zhang" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Hou" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201600671" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916592v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Conti" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. del Rosso" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Weippert" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Boettcher" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201501113" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015314v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haar" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bruna" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Xiang Lian" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Tomarchio" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Olivier" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01260" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631849v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201505371" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4RNBFLF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633306v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Dobbelin" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11090" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631846v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengkun Chen" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eko Adi Prasetyanto" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201503677" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CF4DQTZJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314987v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Tregnago" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b03823" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118239v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sinn" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Santana-Bonilla" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC05087E" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399111v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Tsutsui" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schweicher" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basab Chattopadhyay" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneaki Sakurai" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Arlin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201601285" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633332v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santana Bonilla" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gualandi" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mengozzi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR03424A" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568183v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/psr-2016-0101" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630293v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cadeddu" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cecchini" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201502957" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633310v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Masiero" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201501017" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916785v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella El Gemayel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyoung Shin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16684" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568182v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria C Perone" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC03197D" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839505v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marets" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mauro" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bonacchi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b02283" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918519v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schlierf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201400895" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DW5KSVGR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918511v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafeng Yang" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Clough" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402696" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LRM9016L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839488v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bulach" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir Wais Hosseini" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC03622K" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680656v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciesielski" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stefankiewicz" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hanke" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Persson" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lehn" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201001419" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BT6P8XV9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679611v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schaeffer" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitjean" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samori" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200805680" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513549v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ryszard Stefankiewicz" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Wa&#179;&#234;sa" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Kubicki" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270802538280" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315840v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Wa&#322;&#281;sa" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Jankowski" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200800172" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBMNBX65-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05472797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Safuta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cataldo Valentini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ciesielski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5nr04456a" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05221333v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Tordi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Montes&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Tamayo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bonini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Samor&#236;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202503937" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05316541v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Sun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honglei Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongpan Rong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202404677" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213520v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Kuku&#322;ka" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Montes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saira Sarwar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawid Pakulski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta03330f" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993374v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinyuan Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohan Wu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xurui Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akang Chen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiale Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.5c00090" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996760v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Abiyyu Kenichi Purbayanto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhurya Chandel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Makowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Danang Birowosuto" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.4c19729" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904488v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyna Ma&#324;ka" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Wlaz&#322;o" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violetta Patroniak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cc05731g" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213136v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Luo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202503867" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05287433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Nowicka" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sikora" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Gorczy&#324;ski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsu.202500356" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998668v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunqi Xu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashuai Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhui Kou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubin Fu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202417374" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986113v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor F Mart&#237;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Obelleiro&#8208;liz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio P&#233;rez&#8208;juste" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsr.202400160" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752793v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Montes Garcia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Stachowiak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Chudziak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NA00600C" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680664v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Klymovych" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linghao Shi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC03216K" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782463v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sanginario" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Buraioli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Boscherini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Vitale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conoci Sabrina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2024.3467995" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cusin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202400031" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997959v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Jakubczak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominika Bury" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Naguib" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.202402323" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711382v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gullace" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Abruzzese" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Saleh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay B. Thorat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TA03930K" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR01764A" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903843v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Valerio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Leone" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202400876" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568165v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haipeng Guo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijun Peng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202310338" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906754v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202410544" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567049v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202309041" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847364v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyue Jiang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smm2.1312" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238686v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyu Sheng" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Perego" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bracco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W&#322;odzimierz Czepa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Danowski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202305783" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100628v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Richard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizami Israfilov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202300124" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100612v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samanta Witomska" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202300013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238038v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Dro&#380;d&#380;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Stefankiewicz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202307552" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04024392v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwona Janica" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Urban" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Hashemi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Shaygan Nia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202201651" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184496v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Brykczy&#324;ska" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202305239" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240347v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Samori" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202301816" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048440v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Antonio Livio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Raya" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NR06091D" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240357v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Ma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif A Unsal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Wang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202305882" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381022v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawid Marcinkowski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3CC05187K" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292970v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Musia&#322;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR04521H" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010703v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senhe Huang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202216136" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100622v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Zhuravlova" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gaetano Ricciardulli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Kelly" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202208100" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205527v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Puozzo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamil Saiev" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Bonnaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01191" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983493v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA09651J" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354787v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3TA05730E" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666936v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava &#268;onkov&#225;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Konopka" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC00497F" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633307v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Furlan de Oliveira" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuda Zhao" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Turetta" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28116-y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698384v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongxiang Zheng" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Antheaume" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC02021A" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648800v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoyang Liu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunbin Hu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhao Zheng" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202109543" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752541v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TA03867F" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633337v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilena Campitiello" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Cremonini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A. Squillaci" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pieraccini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.1c00502" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125151v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Richard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Joseph" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Weiss" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.0c02708" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232688v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Krystek" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin G&#243;rski" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Szojda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c04451" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03374221v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haixin Qiu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuai Fu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuelin Yao" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c07615" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370332v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1MH01117K" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR02255E" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450331v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Tranca" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c09146" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115513v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima El Yakhlifi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Alfieri" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Arntz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Eredia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.126134" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264145v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202016667" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232687v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Wang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenjie Ni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Manoj Gali" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202008215" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354407v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Anichini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Aliprandi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Girelli Consolaro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC03004C" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152963v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang-Bo Huang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifan Yao" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Montes Garcia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Antoine Stoeckel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam von Holst" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202007593" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281107v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202101887" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917281v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongping Chen" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Zyska" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202001268" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966340v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiola Liscio" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Morandi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c11236" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015565v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2019.11.091" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020591v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202008408" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959579v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR05226D" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917272v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Iglesias Asperilla" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ippolito" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC02371J" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098973v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CC06792J" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117175v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialing Kang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenbao Lu" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenying Chen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202000857" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144563v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Backes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr M. Abdelkader" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Alonso" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Andrieux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Arenal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ab1e0a" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917274v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201914931" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126154v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Krystek" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.201801195" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072144v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Leydecker" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201901126" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268943v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC03845K" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015559v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano del Buffa" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201902394" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126149v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC01822K" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022788v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heng Zhang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.9b04232" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302876v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egon Pavlica" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiia Pastukhova" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Nawrocki" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadym Tkachuk" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.201900219" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186245v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lifeng Chi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201906645" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834044v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Milita" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgian Melinte" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.01.042" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697585v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mengozzi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Garah" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gualandi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Iurlo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fiorani" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801118" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985436v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Miko&#322;ajczak" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR08364A" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577115v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Pawlu&#263;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8TA01622D" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596895v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borislav Naydenov" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Torsney" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Santana Bonilla" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b01374" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985439v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b11181" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985438v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Stoeckel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201804600" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058348v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ortolani" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ensm.2018.11.012" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577124v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8cs00417j" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675897v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asia.201701629" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680651v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bertolazzi" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flatc.2018.06.001" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578515v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Markiewicz" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Galanti" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC01805C" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596888v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Willocq" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lemaur" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cc01427e" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591553v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b06657" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834183v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.7b01301" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575469v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Squillaci" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Walczak" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur R. Stefankiewicz" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC04822J" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679516v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. Cook" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Sepehrpour" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Stang" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2017.11.065" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633338v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Musumeci" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Wa&#322;&#281;sa-Chorab" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Bogucki" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b00286" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551448v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Borr&#233;" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezoo Dianat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Gutierrez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201701790" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568183v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/psr-2016-0101" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630293v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cadeddu" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cecchini" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201502957" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834090v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Osella" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ferlauto" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Niedzialek" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Grisanti" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR07776A" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916592v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Conti" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria G. del Rosso" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurgen Weippert" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Boettcher" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201501113" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989821v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Zhang" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Hou" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201600671" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633306v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Dobbelin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haar" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bruna" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11090" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015314v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Xiang Lian" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Tomarchio" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Olivier" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01260" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631849v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201505371" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J4RNBFLF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631846v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengkun Chen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eko Adi Prasetyanto" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201503677" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CF4DQTZJ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314987v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Tregnago" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.6b03823" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118239v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Sinn" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Santana-Bonilla" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC05087E" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399111v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Tsutsui" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schweicher" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basab Chattopadhyay" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneaki Sakurai" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Arlin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201601285" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633332v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Santana Bonilla" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gualandi" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mengozzi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6NR03424A" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633310v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Masiero" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201501017" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916785v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella El Gemayel" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyoung Shin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep16684" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839505v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marets" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Mauro" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bonacchi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b02283" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568182v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria C Perone" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC03197D" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918519v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Schlierf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201400895" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DW5KSVGR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918511v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafeng Yang" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Clough" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201402696" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LRM9016L-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839488v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bulach" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir Wais Hosseini" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CC03622K" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680656v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ciesielski" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stefankiewicz" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hanke" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Persson" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lehn" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201001419" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BT6P8XV9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679611v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schaeffer" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitjean" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samori" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200805680" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513549v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Ryszard Stefankiewicz" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Wa&#179;&#234;sa" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Kubicki" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270802538280" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315840v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Wa&#322;&#281;sa" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Jankowski" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200800172" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SBMNBX65-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>