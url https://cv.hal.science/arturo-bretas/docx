--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arturo Bretas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Arturo Bretas est directeur de recherche au Centre National de la Recherche Scientifique.Dr Bretas soutient une variété de projets liés au développement de modèles et d'algorithmes pour la décarbonisation de l'énergie grâce au contrôle du réseau et au stockage de l'énergie. Pour atteindre ces objectifs, les recherches actuelles du Dr Bretas portent sur le thème général des applications des systèmes de mesure distribués à grande échelle dans les systèmes cyber-physiques (CPS).Dr Bretas a travaillé en tant que PI/Co-PI sur de nombreux projets de R&D avec l'industrie électrique. Ces projets concernent, par exemple, la cybersécurité CPS, l'intelligence artificielle et l'apprentissage automatique, l'optimisation et le contrôle distribués, la stabilité du système électrique et la surveillance en temps réel, l'optimisation de la fiabilité des systèmes de distribution et la planification de l'expansion dans des scénarios d'exploitation incertains.Dr Bretas a publié de nombreux articles dans des conférences et des revues à comité de lecture, ainsi qu'un manuel sur l'estimation de l'état des systèmes électriques cyber-physiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arturo-bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4006-0764</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-3920-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive Frequency Stability Scheme Based on Bayesian Filters and Spectral Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Paramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario D Baquedano-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Meyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Access Journal of Power and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OAJPE.2025.3531240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherency-Constrained Spectral Clustering for Power Network Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario D Baquedano-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Meyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Suman Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Access Journal of Power and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.88-99. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OAJPE.2025.3538619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afundamentos de Tensão em Sistema Elétrico de Distribuição considerando Curto-circuitos e Geração Distribuída</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Hernández García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Orlando Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Chouhy Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Suman Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto José Cabral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">+Ingenio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.51. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36995/j.masingenio.2025.06.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPLIFICATION OF THE GRID MODEL AND ITS IMPACT ON THE ANALYSIS OF ELECTRICAL POWER SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Hernández García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Orlando Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Gonçalves Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARACÊ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (4), pp.16113-16126. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56238/arev6n4-296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Security Challenges and Countermeasures for Software-Defined Smart Grids: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Agnew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Boamah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janise Mcnair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (4), pp.2131 - 2181. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/smartcities7040085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Detection in Power System State Estimation: Review and New Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Meyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (18), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16186678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersecurity of Distribution Networks Real-Time Monitoring: A Parameter Error Correction Model Against False Data Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Suman Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nnamdi C Ejiofor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton G Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Nodal Admittance Matrix Method for Modeling and Mitigation of Geomagnetically Induced in the Power Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Castro Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Dilmer Ramírez Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gazzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Chouhy Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Alves de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EEEIC International Conference on Environment and Electrical Engineering (EEEIC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, La Canée (Crète), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking the Geomagnetically Induced Currents Related Harmonics Analysis Tool (GICharm) Against Time-Domain Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Ovalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishi Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Arritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Suman Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texas Power and Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, College Station, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Stability Analysis in Power Systems with Wind Farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Azambuja da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ubirajara Nunez de Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT Latin America 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2025, Panama, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Systems Real-Time Monitoring Cybersecurity: A Parameter Error Correction Model Against False Data Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Suman Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nnamdi Ejiofor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PowerTech 2025 Conference: "Powering the Energy System Transformation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMD Integrated Tool (GeoIT): An Integrated Tool for Performing Geomagnetic Disturbance Vulnerability Assessment Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishi Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Ovalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Arritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J Overbye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texas Power and Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, College Station, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Framework for Anomaly Detection and Identification Using Physics and Data Based Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Mezyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phadungsak Tubuntoeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Patrick Kreidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Suman Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Electric Ship Technologies Symposium (ESTS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2025, Old Town Alexandria, VA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Transmission Line Model Selection on GMD Simulation Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Paramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Reidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power &amp; Energy Society General Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Austin (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Network Layer State Estimation Measurement Model for a Cyber-Secure Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynold Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Boamah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Agnew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janise Mcnair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGT NA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Feb 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Data-Driven Method for Geomagnetic Disturbance Uncertainty Quantification Compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th 24th EEEIC International Conference on Environment and Electrical Engineering (EEIC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Frequency Stability Scheme Based on Dynamic Estimation and Spectral Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Paramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Meyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EEEIC International Conference on Environment and Electrical Engineering (EEEIC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrid Frequency Stability: A Proactive Scheme Based on Dynamic Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Paramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Meyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Conference on Innovative Smart Grid Technologies, North America (ISGT NA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Feb 2024, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherency-Constrained Spectral Clustering for Proactive Load Shedding: A Tri-Level Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario D Baquedano-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Meyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 PES GM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Seattle (USA), Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic State Estimation Application for Stability and Uncertainty Mitigation in Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Paramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Environment and Electrical Engineering (EEEIC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Fusion-based Hybrid Framework for Cyber-Physical Security of the Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon A Boamah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynold Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Faillace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Agnew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janise Mcnair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Resilience Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Austin (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri-Level Linear Programming Model for Automatic Load Shedding Using Spectral Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario D Baquedano-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Aljohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Meyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Conference on Innovative Smart Grid Technologies, North America (ISGT NA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Feb 2024, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic Disturbance Uncertainty Quantification Modeling: An Electromagnetic Transient and Steady-State Simulation based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiana Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varoozhan Hartoonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Snodgrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10407839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-Order Models of Static Power Grids based on Spectral Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario D Baquedano-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Meyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Annual North American Power Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Asheville (North carolina), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic Disturbance Uncertainty Quantification Modeling: An Electromagnetic Transient and Steady-State Simulation based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiana Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varoozhan Hartoonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Snodgrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISGT Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Resilient Smart Grid Communications Using Distributed SDN with ML-Based Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen Starke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janise Mcnair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Trevizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Peeples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wired/Wireless Internet Communication (WWIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Boston, MA, United States. pp.83-94, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02931-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId90"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arturo Bretas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Arturo Bretas est directeur de recherche au Centre National de la Recherche Scientifique.Dr Bretas soutient une variété de projets liés au développement de modèles et d'algorithmes pour la décarbonisation de l'énergie grâce au contrôle du réseau et au stockage de l'énergie. Pour atteindre ces objectifs, les recherches actuelles du Dr Bretas portent sur le thème général des applications des systèmes de mesure distribués à grande échelle dans les systèmes cyber-physiques (CPS).Dr Bretas a travaillé en tant que PI/Co-PI sur de nombreux projets de R&D avec l'industrie électrique. Ces projets concernent, par exemple, la cybersécurité CPS, l'intelligence artificielle et l'apprentissage automatique, l'optimisation et le contrôle distribués, la stabilité du système électrique et la surveillance en temps réel, l'optimisation de la fiabilité des systèmes de distribution et la planification de l'expansion dans des scénarios d'exploitation incertains.Dr Bretas a publié de nombreux articles dans des conférences et des revues à comité de lecture, ainsi qu'un manuel sur l'estimation de l'état des systèmes électriques cyber-physiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arturo-bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4006-0764</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-3920-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherency-Constrained Spectral Clustering for Power Network Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario D Baquedano-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Meyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Suman Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Access Journal of Power and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.88-99. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OAJPE.2025.3538619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive Frequency Stability Scheme Based on Bayesian Filters and Spectral Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Paramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario D Baquedano-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Meyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Access Journal of Power and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OAJPE.2025.3531240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afundamentos de Tensão em Sistema Elétrico de Distribuição considerando Curto-circuitos e Geração Distribuída</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Hernández García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Orlando Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Chouhy Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Suman Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto José Cabral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">+Ingenio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.51. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36995/j.masingenio.2025.06.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPLIFICATION OF THE GRID MODEL AND ITS IMPACT ON THE ANALYSIS OF ELECTRICAL POWER SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Hernández García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Orlando Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Gonçalves Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARACÊ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (4), pp.16113-16126. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56238/arev6n4-296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Security Challenges and Countermeasures for Software-Defined Smart Grids: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Agnew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Boamah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janise Mcnair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (4), pp.2131 - 2181. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/smartcities7040085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Detection in Power System State Estimation: Review and New Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Meyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (18), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16186678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Transmission Line Model Selection on GMD Simulation Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Paramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Reidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power &amp; Energy Society General Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Austin (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking the Geomagnetically Induced Currents Related Harmonics Analysis Tool (GICharm) Against Time-Domain Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Ovalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishi Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Arritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Suman Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texas Power and Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, College Station, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Nodal Admittance Matrix Method for Modeling and Mitigation of Geomagnetically Induced in the Power Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Castro Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Dilmer Ramírez Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gazzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Chouhy Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Alves de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EEEIC International Conference on Environment and Electrical Engineering (EEEIC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, La Canée (Crète), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersecurity of Distribution Networks Real-Time Monitoring: A Parameter Error Correction Model Against False Data Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Suman Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nnamdi C Ejiofor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton G Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Stability Analysis in Power Systems with Wind Farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Azambuja da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ubirajara Nunez de Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT Latin America 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2025, Panama, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Systems Real-Time Monitoring Cybersecurity: A Parameter Error Correction Model Against False Data Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Suman Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nnamdi Ejiofor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PowerTech 2025 Conference: "Powering the Energy System Transformation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMD Integrated Tool (GeoIT): An Integrated Tool for Performing Geomagnetic Disturbance Vulnerability Assessment Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishi Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Ovalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Arritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J Overbye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texas Power and Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, College Station, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Framework for Anomaly Detection and Identification Using Physics and Data Based Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Mezyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phadungsak Tubuntoeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Patrick Kreidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Suman Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Electric Ship Technologies Symposium (ESTS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2025, Old Town Alexandria, VA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Data-Driven Method for Geomagnetic Disturbance Uncertainty Quantification Compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th 24th EEEIC International Conference on Environment and Electrical Engineering (EEIC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Network Layer State Estimation Measurement Model for a Cyber-Secure Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynold Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Boamah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Agnew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janise Mcnair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGT NA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Feb 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Frequency Stability Scheme Based on Dynamic Estimation and Spectral Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Paramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Meyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EEEIC International Conference on Environment and Electrical Engineering (EEEIC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrid Frequency Stability: A Proactive Scheme Based on Dynamic Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Paramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Meyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Conference on Innovative Smart Grid Technologies, North America (ISGT NA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Feb 2024, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherency-Constrained Spectral Clustering for Proactive Load Shedding: A Tri-Level Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario D Baquedano-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Meyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 PES GM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Seattle (USA), Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic State Estimation Application for Stability and Uncertainty Mitigation in Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Paramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Environment and Electrical Engineering (EEEIC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Fusion-based Hybrid Framework for Cyber-Physical Security of the Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon A Boamah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynold Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Faillace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Agnew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janise Mcnair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Resilience Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Austin (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri-Level Linear Programming Model for Automatic Load Shedding Using Spectral Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario D Baquedano-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Aljohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Meyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Conference on Innovative Smart Grid Technologies, North America (ISGT NA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Feb 2024, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic Disturbance Uncertainty Quantification Modeling: An Electromagnetic Transient and Steady-State Simulation based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiana Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varoozhan Hartoonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Snodgrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10407839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-Order Models of Static Power Grids based on Spectral Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario D Baquedano-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Meyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Annual North American Power Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Asheville (North carolina), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic Disturbance Uncertainty Quantification Modeling: An Electromagnetic Transient and Steady-State Simulation based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiana Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varoozhan Hartoonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Snodgrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISGT Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Resilient Smart Grid Communications Using Distributed SDN with ML-Based Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen Starke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janise Mcnair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Trevizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Peeples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wired/Wireless Internet Communication (WWIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Boston, MA, United States. pp.83-94, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02931-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId90"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6B3A23A"/>
+    <w:nsid w:val="E548EE52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arturo-bretas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4006-0764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3920-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891340v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Paramo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario D Baquedano-Aguilar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Bretas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Meyn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OAJPE.2025.3531240" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922188v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Suman Bretas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OAJPE.2025.3538619" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430685v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Hern&#225;ndez Garc&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Orlando Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Chouhy Leborgne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Jos&#233; Cabral" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36995/j.masingenio.2025.06.01.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Gon&#231;alves Ferraz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56238/arev6n4-296" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667723v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Agnew" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Boamah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janise Mcnair" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/smartcities7040085" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244762v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Cooper" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16186678" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054358v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caraballo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nnamdi C Ejiofor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton G Bretas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Castro Calderon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Dilmer Ram&#237;rez Torres" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gazzana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Alves de Oliveira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922168v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ovalle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Sharma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Arritt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brown" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262151v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Azambuja da Silva" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ubirajara Nunez de Nunes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton Bretas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124532v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nnamdi Ejiofor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907216v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Overbye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111722v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Mezyani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phadungsak Tubuntoeng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Patrick Kreidl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Fletcher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146413v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Reidt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471147v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynold Mathieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667803v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471094v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667827v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A Boamah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Faillace" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471128v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Aljohani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429149v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiana Brown" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varoozhan Hartoonian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Snodgrass" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407839" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265844v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265803v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269741v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Starke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Trevizan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Peeples" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02931-9_7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arturo-bretas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4006-0764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3920-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922188v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario D Baquedano-Aguilar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Meyn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Suman Bretas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OAJPE.2025.3538619" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891340v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Paramo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Bretas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OAJPE.2025.3531240" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430685v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Hern&#225;ndez Garc&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Orlando Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Chouhy Leborgne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Jos&#233; Cabral" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36995/j.masingenio.2025.06.01.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Gon&#231;alves Ferraz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56238/arev6n4-296" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667723v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Agnew" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Boamah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janise Mcnair" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/smartcities7040085" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244762v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Cooper" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16186678" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146413v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brown" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Reidt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922168v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ovalle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Sharma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Arritt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176778v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Castro Calderon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Dilmer Ram&#237;rez Torres" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gazzana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Alves de Oliveira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caraballo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nnamdi C Ejiofor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton G Bretas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262151v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Azambuja da Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ubirajara Nunez de Nunes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton Bretas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124532v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nnamdi Ejiofor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907216v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Overbye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Mezyani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phadungsak Tubuntoeng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Patrick Kreidl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Fletcher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667803v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynold Mathieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471094v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667827v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A Boamah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Faillace" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471128v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Aljohani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429149v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiana Brown" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varoozhan Hartoonian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Snodgrass" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407839" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265844v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265803v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269741v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Starke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Trevizan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Peeples" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02931-9_7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>