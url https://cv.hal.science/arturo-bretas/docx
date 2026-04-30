--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arturo Bretas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Arturo Bretas est directeur de recherche au Centre National de la Recherche Scientifique.Dr Bretas soutient une variété de projets liés au développement de modèles et d'algorithmes pour la décarbonisation de l'énergie grâce au contrôle du réseau et au stockage de l'énergie. Pour atteindre ces objectifs, les recherches actuelles du Dr Bretas portent sur le thème général des applications des systèmes de mesure distribués à grande échelle dans les systèmes cyber-physiques (CPS).Dr Bretas a travaillé en tant que PI/Co-PI sur de nombreux projets de R&D avec l'industrie électrique. Ces projets concernent, par exemple, la cybersécurité CPS, l'intelligence artificielle et l'apprentissage automatique, l'optimisation et le contrôle distribués, la stabilité du système électrique et la surveillance en temps réel, l'optimisation de la fiabilité des systèmes de distribution et la planification de l'expansion dans des scénarios d'exploitation incertains.Dr Bretas a publié de nombreux articles dans des conférences et des revues à comité de lecture, ainsi qu'un manuel sur l'estimation de l'état des systèmes électriques cyber-physiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arturo-bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4006-0764</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-3920-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherency-Constrained Spectral Clustering for Power Network Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario D Baquedano-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Meyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Suman Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Access Journal of Power and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.88-99. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OAJPE.2025.3538619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive Frequency Stability Scheme Based on Bayesian Filters and Spectral Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Paramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario D Baquedano-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Meyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Access Journal of Power and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OAJPE.2025.3531240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afundamentos de Tensão em Sistema Elétrico de Distribuição considerando Curto-circuitos e Geração Distribuída</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Hernández García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Orlando Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Chouhy Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Suman Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto José Cabral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">+Ingenio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.51. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36995/j.masingenio.2025.06.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPLIFICATION OF THE GRID MODEL AND ITS IMPACT ON THE ANALYSIS OF ELECTRICAL POWER SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Hernández García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Orlando Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Gonçalves Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARACÊ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (4), pp.16113-16126. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56238/arev6n4-296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Security Challenges and Countermeasures for Software-Defined Smart Grids: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Agnew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Boamah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janise Mcnair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (4), pp.2131 - 2181. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/smartcities7040085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Detection in Power System State Estimation: Review and New Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Meyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (18), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16186678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Transmission Line Model Selection on GMD Simulation Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Paramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Reidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power &amp; Energy Society General Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Austin (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking the Geomagnetically Induced Currents Related Harmonics Analysis Tool (GICharm) Against Time-Domain Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Ovalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishi Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Arritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Suman Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texas Power and Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, College Station, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Nodal Admittance Matrix Method for Modeling and Mitigation of Geomagnetically Induced in the Power Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Castro Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Dilmer Ramírez Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gazzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Chouhy Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Alves de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EEEIC International Conference on Environment and Electrical Engineering (EEEIC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, La Canée (Crète), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersecurity of Distribution Networks Real-Time Monitoring: A Parameter Error Correction Model Against False Data Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Suman Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nnamdi C Ejiofor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton G Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Stability Analysis in Power Systems with Wind Farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Azambuja da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ubirajara Nunez de Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT Latin America 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2025, Panama, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Systems Real-Time Monitoring Cybersecurity: A Parameter Error Correction Model Against False Data Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Suman Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nnamdi Ejiofor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PowerTech 2025 Conference: "Powering the Energy System Transformation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMD Integrated Tool (GeoIT): An Integrated Tool for Performing Geomagnetic Disturbance Vulnerability Assessment Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishi Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Ovalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Arritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J Overbye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texas Power and Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, College Station, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Framework for Anomaly Detection and Identification Using Physics and Data Based Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Mezyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phadungsak Tubuntoeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Patrick Kreidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Suman Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Electric Ship Technologies Symposium (ESTS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2025, Old Town Alexandria, VA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Data-Driven Method for Geomagnetic Disturbance Uncertainty Quantification Compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th 24th EEEIC International Conference on Environment and Electrical Engineering (EEIC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Network Layer State Estimation Measurement Model for a Cyber-Secure Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynold Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Boamah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Agnew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janise Mcnair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGT NA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Feb 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Frequency Stability Scheme Based on Dynamic Estimation and Spectral Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Paramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Meyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EEEIC International Conference on Environment and Electrical Engineering (EEEIC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrid Frequency Stability: A Proactive Scheme Based on Dynamic Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Paramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Meyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Conference on Innovative Smart Grid Technologies, North America (ISGT NA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Feb 2024, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherency-Constrained Spectral Clustering for Proactive Load Shedding: A Tri-Level Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario D Baquedano-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Meyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 PES GM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Seattle (USA), Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic State Estimation Application for Stability and Uncertainty Mitigation in Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Paramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Environment and Electrical Engineering (EEEIC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Fusion-based Hybrid Framework for Cyber-Physical Security of the Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon A Boamah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynold Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Faillace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Agnew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janise Mcnair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Resilience Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Austin (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri-Level Linear Programming Model for Automatic Load Shedding Using Spectral Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario D Baquedano-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Aljohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Meyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Conference on Innovative Smart Grid Technologies, North America (ISGT NA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Feb 2024, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic Disturbance Uncertainty Quantification Modeling: An Electromagnetic Transient and Steady-State Simulation based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiana Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varoozhan Hartoonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Snodgrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10407839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-Order Models of Static Power Grids based on Spectral Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario D Baquedano-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Meyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Annual North American Power Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Asheville (North carolina), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic Disturbance Uncertainty Quantification Modeling: An Electromagnetic Transient and Steady-State Simulation based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiana Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varoozhan Hartoonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Snodgrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISGT Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Resilient Smart Grid Communications Using Distributed SDN with ML-Based Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen Starke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janise Mcnair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Trevizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Peeples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wired/Wireless Internet Communication (WWIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Boston, MA, United States. pp.83-94, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02931-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId90"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Arturo Bretas </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Arturo Bretas est Directeur de Recherche au Centre National de la Recherche Scientifique.Dr. Bretas soutient une variété de projets liés au développement de modèles et d'algorithmes pour la décarbonisation de l'énergie grâce au contrôle du réseau et au stockage de l'énergie. Pour atteindre ces objectifs, les recherches actuelles du Dr Bretas portent sur le thème général des applications des systèmes de mesure distribués à grande échelle dans les systèmes cyber-physiques (CPS).Dr. Bretas a travaillé en tant que PI/Co-PI sur de nombreux projets de R&D avec l'industrie électrique. Ces projets concernent, par exemple, la cybersécurité CPS, l'intelligence artificielle et l'apprentissage automatique, l'optimisation et le contrôle distribués, la stabilité du système électrique et la surveillance en temps réel, l'optimisation de la fiabilité des systèmes de distribution et la planification de l'expansion dans des scénarios d'exploitation incertains.Dr. Bretas a publié de nombreux articles dans des conférences et des revues à comité de lecture, ainsi qu'un manuel sur l'estimation de l'état des systèmes électriques cyber-physiques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">arturo-bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4006-0764</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C-3920-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherency-Constrained Spectral Clustering for Power Network Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario D Baquedano-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Meyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Suman Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Access Journal of Power and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.88-99. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OAJPE.2025.3538619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proactive Frequency Stability Scheme Based on Bayesian Filters and Spectral Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Paramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario D Baquedano-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Meyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Access Journal of Power and Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OAJPE.2025.3531240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04891340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afundamentos de Tensão em Sistema Elétrico de Distribuição considerando Curto-circuitos e Geração Distribuída</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Hernández García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Orlando Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Chouhy Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Suman Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto José Cabral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">+Ingenio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.51. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36995/j.masingenio.2025.06.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMPLIFICATION OF THE GRID MODEL AND ITS IMPACT ON THE ANALYSIS OF ELECTRICAL POWER SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Hernández García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Orlando Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Gonçalves Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARACÊ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (4), pp.16113-16126. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56238/arev6n4-296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05107603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Security Challenges and Countermeasures for Software-Defined Smart Grids: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Agnew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Boamah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janise Mcnair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (4), pp.2131 - 2181. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/smartcities7040085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Detection in Power System State Estimation: Review and New Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Meyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (18), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en16186678⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking the Geomagnetically Induced Currents Related Harmonics Analysis Tool (GICharm) Against Time-Domain Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Ovalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishi Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Arritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Suman Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texas Power and Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, College Station, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04922168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the Nodal Admittance Matrix Method for Modeling and Mitigation of Geomagnetically Induced in the Power Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Castro Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Dilmer Ramírez Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gazzana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Chouhy Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Alves de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th EEEIC International Conference on Environment and Electrical Engineering (EEEIC 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, La Canée (Crète), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05176778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cybersecurity of Distribution Networks Real-Time Monitoring: A Parameter Error Correction Model Against False Data Injection Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Suman Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nnamdi C Ejiofor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton G Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05054358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of Geomagnetically Induced Currents in Power Systems Through Logical-Driven Neutral Capacitor Switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Castro Calderon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ramírez Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Alves de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Chouhy Leborgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE PES Innovative Smart Grid Technologies Conference - Latin America (ISGT LA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Panama, Panama. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTLA64895.2025.11371210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient Stability Analysis in Power Systems with Wind Farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Azambuja da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ubirajara Nunez de Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT Latin America 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2025, Panama, Panama</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Systems Real-Time Monitoring Cybersecurity: A Parameter Error Correction Model Against False Data Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Suman Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Caraballo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nnamdi Ejiofor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PowerTech 2025 Conference: "Powering the Energy System Transformation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid Framework for Anomaly Detection and Identification Using Physics and Data Based Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touria Mezyani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phadungsak Tubuntoeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Patrick Kreidl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Fletcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Suman Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Electric Ship Technologies Symposium (ESTS 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2025, Old Town Alexandria, VA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GMD Integrated Tool (GeoIT): An Integrated Tool for Performing Geomagnetic Disturbance Vulnerability Assessment Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rishi Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andres Ovalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Arritt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas J Overbye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texas Power and Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, College Station, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Transmission Line Model Selection on GMD Simulation Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Paramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Reidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Power &amp; Energy Society General Meeting 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2025, Austin (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Data-Driven Method for Geomagnetic Disturbance Uncertainty Quantification Compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th 24th EEEIC International Conference on Environment and Electrical Engineering (EEIC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication Network Layer State Estimation Measurement Model for a Cyber-Secure Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynold Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Boamah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Agnew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janise Mcnair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGT NA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Feb 2024, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Frequency Stability Scheme Based on Dynamic Estimation and Spectral Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Paramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Meyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Newton Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EEEIC International Conference on Environment and Electrical Engineering (EEEIC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microgrid Frequency Stability: A Proactive Scheme Based on Dynamic Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Paramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Meyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Conference on Innovative Smart Grid Technologies, North America (ISGT NA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Feb 2024, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic State Estimation Application for Stability and Uncertainty Mitigation in Smart Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Paramo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Environment and Electrical Engineering (EEEIC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherency-Constrained Spectral Clustering for Proactive Load Shedding: A Tri-Level Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario D Baquedano-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Meyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 PES GM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Seattle (USA), Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04667966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Fusion-based Hybrid Framework for Cyber-Physical Security of the Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon A Boamah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reynold Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Faillace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Agnew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janise Mcnair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Resilience Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Austin (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tri-Level Linear Programming Model for Automatic Load Shedding Using Spectral Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario D Baquedano-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Aljohani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Meyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Conference on Innovative Smart Grid Technologies, North America (ISGT NA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Feb 2024, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04471128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced-Order Models of Static Power Grids based on Spectral Clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario D Baquedano-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sean Meyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Annual North American Power Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Asheville (North carolina), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic Disturbance Uncertainty Quantification Modeling: An Electromagnetic Transient and Steady-State Simulation based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiana Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varoozhan Hartoonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Snodgrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE PES Innovative Smart Grid Technologies Europe (ISGT EUROPE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Grenoble, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISGTEUROPE56780.2023.10407839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic Disturbance Uncertainty Quantification Modeling: An Electromagnetic Transient and Steady-State Simulation based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiana Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varoozhan Hartoonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Snodgrass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISGT Europe 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, GRENOBLE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Resilient Smart Grid Communications Using Distributed SDN with ML-Based Anomaly Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allen Starke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janise Mcnair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Trevizan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Bretas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joshua Peeples</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Wired/Wireless Internet Communication (WWIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Boston, MA, United States. pp.83-94, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-02931-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId93"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E548EE52"/>
+    <w:nsid w:val="972CAA78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arturo-bretas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4006-0764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3920-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922188v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario D Baquedano-Aguilar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Meyn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Suman Bretas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OAJPE.2025.3538619" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891340v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Paramo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Bretas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OAJPE.2025.3531240" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430685v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Hern&#225;ndez Garc&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Orlando Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Chouhy Leborgne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Jos&#233; Cabral" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36995/j.masingenio.2025.06.01.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Gon&#231;alves Ferraz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56238/arev6n4-296" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667723v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Agnew" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Boamah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janise Mcnair" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/smartcities7040085" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244762v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Cooper" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16186678" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146413v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brown" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Reidt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922168v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ovalle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Sharma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Arritt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176778v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Castro Calderon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Dilmer Ram&#237;rez Torres" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gazzana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Alves de Oliveira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054358v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caraballo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nnamdi C Ejiofor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton G Bretas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262151v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Azambuja da Silva" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ubirajara Nunez de Nunes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton Bretas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124532v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nnamdi Ejiofor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907216v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Overbye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Mezyani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phadungsak Tubuntoeng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Patrick Kreidl" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Fletcher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667803v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471147v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynold Mathieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667811v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471094v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667966v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667827v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792122v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A Boamah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Faillace" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471128v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Aljohani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429149v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiana Brown" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varoozhan Hartoonian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Snodgrass" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407839" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265844v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265803v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269741v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Starke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Trevizan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Peeples" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02931-9_7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arturo-bretas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4006-0764" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3920-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922188v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario D Baquedano-Aguilar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Meyn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Suman Bretas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OAJPE.2025.3538619" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891340v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Paramo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Bretas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OAJPE.2025.3531240" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430685v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Hern&#225;ndez Garc&#237;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Orlando Oliveira" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Chouhy Leborgne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Jos&#233; Cabral" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36995/j.masingenio.2025.06.01.005" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107603v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Gon&#231;alves Ferraz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56238/arev6n4-296" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667723v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Agnew" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Boamah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janise Mcnair" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/smartcities7040085" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244762v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Cooper" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16186678" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922168v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ovalle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rishi Sharma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Arritt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brown" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176778v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Castro Calderon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Dilmer Ram&#237;rez Torres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gazzana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Alves de Oliveira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054358v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Caraballo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nnamdi C Ejiofor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton G Bretas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05597422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ram&#237;rez Torres" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTLA64895.2025.11371210" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262151v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Azambuja da Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ubirajara Nunez de Nunes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton Bretas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124532v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nnamdi Ejiofor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111722v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Mezyani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phadungsak Tubuntoeng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Patrick Kreidl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Fletcher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907216v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Overbye" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146413v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Reidt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667803v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471147v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynold Mathieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667811v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471094v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667827v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667966v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792122v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A Boamah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Faillace" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471128v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Aljohani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429149v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiana Brown" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varoozhan Hartoonian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Snodgrass" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEUROPE56780.2023.10407839" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265803v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02269741v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Starke" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Trevizan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Peeples" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02931-9_7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>