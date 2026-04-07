--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -571,165 +571,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Social Responsibility of the Historian. The Annales’ Agenda in Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arundhati Virmani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic and political weekly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (36), pp.46-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mariages à La Française: The Decline of a Millennary Institution ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arundhati Virmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">India International Centre Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44 (1), pp.67-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536395v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03887392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aravind Eye Care System as Transformational Entrepreneurship: Spiritual Roots, Multi-Dimensional Impact</w:t>
               </w:r>
@@ -1598,199 +1598,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Political aesthetics: culture, critique and the everyday</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arundhati Virmani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Virmani Arundhati. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.214, 2015, Interventions, 978-0-415-72884-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315848242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les usages de la coutume: traditions et résistances populaires en Angleterre : XVIIe-XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arundhati Virmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Palmer Thompson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EHESS : Gallimard : Seuil, pp.690, 2015, Hautes études, 978-2-02-118078-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534570v1</w:t>
-              </w:r>
-[...82 lines deleted...]
-                <w:t xml:space="preserve">hal-02536612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas historique de l'Inde: du VIe siècle av. J.-C. au XXIe siècle</w:t>
               </w:r>
@@ -2076,315 +2076,315 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le curry</w:t>
+                <w:t xml:space="preserve">Le tikka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arundhati Virmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Singaravélou; Sylvain Venayre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Épicerie du monde. La mondialisation par les produits alimentaires du 18e siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.341-344, 2022, 978-2-213-72143-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le curry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arundhati Virmani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Singaravélou; Sylvain Venayre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Épicerie du monde. La mondialisation par les produits alimentaires du 18e siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Fayard, pp.37-41, 2022, 978-2-213-72143-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sari, le châle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arundhati Virmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le magasin du monde : la mondialisation par les objets du XVIIIe siècle à nos jours. Sous la direction de Pierre Singaravélou et Sylvain Venayre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Librairie Arthème Fayard, pp.438-441, 2022, Pluriel, 978-2-8185-0688-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le naan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arundhati Virmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Singaravélou; Sylvain Venayre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Épicerie du monde. La mondialisation par les produits alimentaires du 18e siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fayard, pp.391-394, 2022, 978-2-213-72143-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03892369v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03892367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre crime et droit individuel. The right to die : une réhahiblitation du suicide en Inde</w:t>
               </w:r>
@@ -2599,51 +2599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depicting the British abroad: Johann Zoffany (1733-1810) in Tuscany and in India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arundhati Virmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2685,51 +2685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1963 : E.P. Thompson restitue leur expérience aux classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arundhati Virmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3145,165 +3145,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Drapeau colonial, drapeau national. De la « Star of India » au « Swaraj Flag », 1863-1921</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arundhati Virmani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France démocratique: combats, mentalités, symboles : mélanges offerts à Maurice Agulhon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Histoire de la France aux XIXe et XXe siècles, pp.409-417, 1998, Histoire de la France aux XIXe et XXe siècles, 978-2-85944-332-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02533012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Identité religieuse et appartenance nationale. Hindous et musulmans en Inde au lendemain d’Ayodhya (1984-1992)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arundhati Virmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion et identité: actes du colloque d'Aix-en-Provence, octobre 1996. Gabriel Audisio, dir.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'Université de Provence, pp.153-161, 1998, 978-2-85399-412-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534448v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02533012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Up up with the Indian Flag, Down down with the Union Jack ! ». Le drapeau indien et le ralliement à la nation, 1930-1931</w:t>
               </w:r>
@@ -3371,51 +3371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voies de la polyphonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arundhati Virmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passés recomposés : champs et chantiers de l'Histoire. Dirigé par Jean Boutier et Dominique Julia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Autrement, pp.296-305, 1995, Autrement. Série Mutations, 978-2-86260-516-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3900,51 +3900,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EA6C710"/>
+    <w:nsid w:val="ABD7C944"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4131,51 +4131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arundhati-virmani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066957095" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/73550683" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000119992722" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Delhi_University" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/%C3%89cole_des_hautes_%C3%A9tudes_en_sciences_sociales" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Marseille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891879v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arundhati Virmani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532836v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0019464619877536" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536395v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lepineux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40926-016-0032-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536384v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529777v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.10771" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534509v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/past/164.1.169" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WD6CP0CZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trannoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Aesthetic-Perceptions-of-Urban-Environments/Virmani/p/book/9780367280802" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529844v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boutier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Palmer Thompson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536612v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315848242" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315848242" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrahmanyam Sanjay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526694v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892362v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891864v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892369v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/postcolonialisme-et-droit-perspectives-epistemolog--9782841749881-page-43.htm" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kime.gesli.2020.01.0043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887466v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887451v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054115v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807905v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/ouvrage/pour-sciences-sociales" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/responsabilite-sociale-de-l-entreprise--9782804152154-page-303.htm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.rose.2006.01.0303" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532912v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534448v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533012v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534591v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531130v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533060v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arundhati-virmani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066957095" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/73550683" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000119992722" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Delhi_University" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/%C3%89cole_des_hautes_%C3%A9tudes_en_sciences_sociales" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Marseille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891879v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arundhati Virmani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532836v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0019464619877536" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536395v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lepineux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40926-016-0032-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536384v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529777v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.10771" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534509v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/past/164.1.169" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WD6CP0CZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trannoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Aesthetic-Perceptions-of-Urban-Environments/Virmani/p/book/9780367280802" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529844v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536612v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315848242" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315848242" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534570v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boutier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Palmer Thompson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrahmanyam Sanjay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526694v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892362v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891864v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892369v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/postcolonialisme-et-droit-perspectives-epistemolog--9782841749881-page-43.htm" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kime.gesli.2020.01.0043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887466v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887451v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054115v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807905v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/ouvrage/pour-sciences-sociales" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/responsabilite-sociale-de-l-entreprise--9782804152154-page-303.htm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.rose.2006.01.0303" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532912v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533012v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534448v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534591v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531130v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533060v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>