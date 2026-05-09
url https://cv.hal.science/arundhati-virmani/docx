--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -3900,51 +3900,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ABD7C944"/>
+    <w:nsid w:val="1980E628"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>