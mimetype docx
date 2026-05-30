--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -571,165 +571,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mariages à La Française: The Decline of a Millennary Institution ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arundhati Virmani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">India International Centre Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 44 (1), pp.67-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536395v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Social Responsibility of the Historian. The Annales’ Agenda in Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arundhati Virmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic and political weekly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 52 (36), pp.46-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887392v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02536395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aravind Eye Care System as Transformational Entrepreneurship: Spiritual Roots, Multi-Dimensional Impact</w:t>
               </w:r>
@@ -1598,199 +1598,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les usages de la coutume: traditions et résistances populaires en Angleterre : XVIIe-XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arundhati Virmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Palmer Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EHESS : Gallimard : Seuil, pp.690, 2015, Hautes études, 978-2-02-118078-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Political aesthetics: culture, critique and the everyday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arundhati Virmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Virmani Arundhati. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.214, 2015, Interventions, 978-0-415-72884-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781315848242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536612v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-02534570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas historique de l'Inde: du VIe siècle av. J.-C. au XXIe siècle</w:t>
               </w:r>
@@ -2076,315 +2076,315 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tikka</w:t>
+                <w:t xml:space="preserve">Le curry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arundhati Virmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Singaravélou; Sylvain Venayre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Épicerie du monde. La mondialisation par les produits alimentaires du 18e siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard, pp.341-344, 2022, 978-2-213-72143-9</w:t>
+              <w:t xml:space="preserve">, Fayard, pp.37-41, 2022, 978-2-213-72143-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892367v1</w:t>
+                <w:t xml:space="preserve">hal-03892362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le curry</w:t>
+                <w:t xml:space="preserve">Le sari, le châle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arundhati Virmani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le magasin du monde : la mondialisation par les objets du XVIIIe siècle à nos jours. Sous la direction de Pierre Singaravélou et Sylvain Venayre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Librairie Arthème Fayard, pp.438-441, 2022, Pluriel, 978-2-8185-0688-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le naan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arundhati Virmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Singaravélou; Sylvain Venayre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Épicerie du monde. La mondialisation par les produits alimentaires du 18e siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard, pp.37-41, 2022, 978-2-213-72143-9</w:t>
+              <w:t xml:space="preserve">, Fayard, pp.391-394, 2022, 978-2-213-72143-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-03891864v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le naan</w:t>
+                <w:t xml:space="preserve">Le tikka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arundhati Virmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Singaravélou; Sylvain Venayre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Épicerie du monde. La mondialisation par les produits alimentaires du 18e siècle à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fayard, pp.391-394, 2022, 978-2-213-72143-9</w:t>
+              <w:t xml:space="preserve">, Fayard, pp.341-344, 2022, 978-2-213-72143-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892369v1</w:t>
+                <w:t xml:space="preserve">hal-03892367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre crime et droit individuel. The right to die : une réhahiblitation du suicide en Inde</w:t>
               </w:r>
@@ -2524,212 +2524,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Depicting the British abroad: Johann Zoffany (1733-1810) in Tuscany and in India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Boutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arundhati Virmani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabetta Insabato; Rosalia Manno; Ernestina Pellegrini; Anna Scattigno. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tra archivi e storia : scritti dedicati ad Alessandra Contini Bonacossi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 46, Firenze University Press, pp.575-597, 2018, Fonti storiche e letterarie. Edizioni cartacee e digitali, 9788864537054</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02054115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’Inde : une fascination renouvelée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arundhati Virmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe : encyclopédie historique. Sous la direction de Christophe Charle et Daniel Roche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Actes Sud, pp.69-72, 2018, 978-2-330-10643-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1963 : E.P. Thompson restitue leur expérience aux classes populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arundhati Virmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3145,165 +3145,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Identité religieuse et appartenance nationale. Hindous et musulmans en Inde au lendemain d’Ayodhya (1984-1992)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arundhati Virmani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Religion et identité: actes du colloque d'Aix-en-Provence, octobre 1996. Gabriel Audisio, dir.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l'Université de Provence, pp.153-161, 1998, 978-2-85399-412-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Drapeau colonial, drapeau national. De la « Star of India » au « Swaraj Flag », 1863-1921</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arundhati Virmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France démocratique: combats, mentalités, symboles : mélanges offerts à Maurice Agulhon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Histoire de la France aux XIXe et XXe siècles, pp.409-417, 1998, Histoire de la France aux XIXe et XXe siècles, 978-2-85944-332-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533012v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02534448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Up up with the Indian Flag, Down down with the Union Jack ! ». Le drapeau indien et le ralliement à la nation, 1930-1931</w:t>
               </w:r>
@@ -3371,51 +3371,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les voies de la polyphonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arundhati Virmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Boutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passés recomposés : champs et chantiers de l'Histoire. Dirigé par Jean Boutier et Dominique Julia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Autrement, pp.296-305, 1995, Autrement. Série Mutations, 978-2-86260-516-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3900,51 +3900,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1980E628"/>
+    <w:nsid w:val="5728E11D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4131,51 +4131,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arundhati-virmani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066957095" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/73550683" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000119992722" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Delhi_University" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/%C3%89cole_des_hautes_%C3%A9tudes_en_sciences_sociales" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Marseille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891879v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arundhati Virmani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532836v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0019464619877536" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536395v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lepineux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40926-016-0032-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536384v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529777v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.10771" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534509v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/past/164.1.169" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WD6CP0CZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trannoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Aesthetic-Perceptions-of-Urban-Environments/Virmani/p/book/9780367280802" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529844v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536612v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315848242" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315848242" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534570v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boutier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Palmer Thompson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrahmanyam Sanjay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526694v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892367v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892362v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891864v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892369v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/postcolonialisme-et-droit-perspectives-epistemolog--9782841749881-page-43.htm" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kime.gesli.2020.01.0043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887466v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887451v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054115v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807905v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/ouvrage/pour-sciences-sociales" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/responsabilite-sociale-de-l-entreprise--9782804152154-page-303.htm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.rose.2006.01.0303" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532912v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533012v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534448v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534591v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531130v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533060v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arundhati-virmani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066957095" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/73550683" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000119992722" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Delhi_University" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/%C3%89cole_des_hautes_%C3%A9tudes_en_sciences_sociales" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.wikipedia.org/wiki/Marseille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891879v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arundhati Virmani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532836v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0019464619877536" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536395v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887392v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lepineux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40926-016-0032-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536384v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529777v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.10771" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531151v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534509v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/past/164.1.169" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WD6CP0CZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamala Marius" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trannoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Aesthetic-Perceptions-of-Urban-Environments/Virmani/p/book/9780367280802" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529844v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Boutier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Palmer Thompson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536612v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781315848242" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315848242" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531654v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subrahmanyam Sanjay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531505v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534497v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526694v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892362v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891864v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892369v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892367v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891825v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/postcolonialisme-et-droit-perspectives-epistemolog--9782841749881-page-43.htm" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kime.gesli.2020.01.0043" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887466v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054115v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887451v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807905v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ehess.fr/fr/ouvrage/pour-sciences-sociales" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536587v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536632v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532898v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/responsabilite-sociale-de-l-entreprise--9782804152154-page-303.htm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.rose.2006.01.0303" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532912v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534448v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533012v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531480v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534591v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529806v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531130v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533060v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>