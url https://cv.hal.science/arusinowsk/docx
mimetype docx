--- v0 (2026-03-16)
+++ v1 (2026-04-20)
@@ -358,369 +358,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A dynamic analysis of criminal networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Labrecciosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 223, pp.105951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jet.2024.105951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Network-based allocation of responsibility for greenhouse gas emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa van den Ende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Choice and Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00355-025-01610-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power in plurality voting games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René van den Brink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinko Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Decision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11238-025-10053-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05118699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">A dynamic analysis of criminal networks</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degree centrality, von Neumann–Morgenstern expected utility and externalities in networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...102 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René van den Brink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -780,51 +780,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the design of public debate in social networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -871,51 +871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The degree measure as utility function over positions in graphs and digraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René van den Brink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1066,51 +1066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The degree ratio ranking method for directed graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René van den Brink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1157,64 +1157,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winning coalitions in plurality voting democracies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René van den Brink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinko Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1255,4011 +1255,4011 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03153465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bargaining foundation for ratio equilibrium in public good economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne van den Nouweland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue: Commemorating works of James Andreoni, Theodore Bergstrom, Larry Blume, and Hal Varian, 22 (2), pp.302-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpet.12367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">k -additive upper approximation of TU-games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Operations Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 48 (4), pp.487-492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.orl.2020.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02860802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingratiation and favoritism in organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassili Vergopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Institutional and Theoretical Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 176 (3), pp.413-445. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1628/jite-2020-0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey on Nonstrategic Models of Opinion Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/g11040065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03161820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opinion formation and targeting when persuaders have extreme and centrist opinions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akylai Taalaibekova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84, pp.9-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2019.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model of anonymous influence with anti-conformist agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109, pp.103773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jedc.2019.103773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02799707v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Competition for the access to and use of information in networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Moehlmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Tanimura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92, pp.48-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2017.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategic influence in social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Tanimura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/moor.2017.0853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01493047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determining models of influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Operations Research and Decisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.69-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A degree-distance-based connections model with negative and positive externalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Moehlmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Tanimura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Special Issue: Commemorating works of James Andreoni, Theodore Bergstrom, Larry Blume, and Hal Varian, 22 (2), pp.302-319. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpet.12367⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Special Issue: Special Issue on Networks and Externalities, 18 (2), pp.168-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpet.12183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Akylai Taalaibekova</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An allocation rule for dynamic random network formation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (2), pp.283-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00199-015-0879-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01207823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lattices in social networks with influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Game Theory Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219198915400046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On equilibrium payoffs in wage bargaining with discount rates varying in time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Ozkardas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Theory Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (2), pp.181-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40505-014-0041-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inefficient equilibria in wage bargaining with discount rates varying in time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Ozkardas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (3), pp.1744-1751</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingratiation: Experimental Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.16-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2013.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00911556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial voting games, relation algebra and RelView</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Berghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrie de Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Logical and Algebraic Methods in Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83 (2), pp.120-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlap.2014.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wage bargaining with discount rates varying in time under different strike decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Ozkardas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (3), pp.325-348</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Model of Influence Based on Aggregation Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.316-330</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00906367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing tournament solutions using relation algebra and RelView</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Berghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrie de Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 226 (3), pp.636-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.11.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bezalel Peleg and Hans Peters: Strategic Social Choice. Stable Representations of Constitutions, Studies in choice and welfare, Springer, 2010, 154 pp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (2), pp.631-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-011-0595-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anonymous social influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Foerster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82, pp.621-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geb.2013.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00913235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring Power and Satisfaction in Societies with Opinion Leaders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René van den Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Steffen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (3), pp.671-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-012-0699-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coalition formation: the role of procedure and policy flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eligius Hendrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies de Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Saiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (3), pp.407-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10726-011-9276-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An application of wage bargaining to price negotiation with discount factors varying in time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Ozkardas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Business Economics and Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (3), pp.83-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A study of the dynamic of influence through differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (1), pp.83-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ro/2012009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00699012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A relation-algebraic approach to simple games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Berghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Bolus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrie de Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 210 (1), pp.68-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2010.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence functions, followers and command games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 72 (1), pp.123-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geb.2010.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00583867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model of influence with a continuum of actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 84, pp.9-27. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2019.05.003⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 47, pp.576-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2011.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring Power and Satisfaction in Societies with Opinion Leaders: Dictator and Opinion Leader Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René van den Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Steffen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Homo Oeconomicus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28, pp.161-185</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Emily Tanimura</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model of influence in a social network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2017.09.006⟩</w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 69 (1), pp.69-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-008-9109-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Emily Tanimura</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00308741v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hoede-Bakker index modiﬁed to the Shapley-Shubik and Holler-Packel indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Operations Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (6), pp. 543-569</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Emily Tanimura</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00406430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model of influence with an ordered set of possible actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpet.12183⟩</w:t>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 69 (4), pp.635-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-009-9150-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applying relational algebra and RelView to measures in a social network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Berghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrie de Swart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research and Decisions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 202 (1), pp.182-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2009.05.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Interdisciplinary Approach to Coalition Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Berghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrie de Swart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00199-015-0879-6⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 195 (2), pp.487-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2008.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lattices in social networks with influence</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00406460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring influence in command games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...655 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Choice and Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (2), pp.631-634. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00355-011-0595-5⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 33 (2), pp.177-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-008-0350-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Michel Grabisch</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00445126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A consensus model of political decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrie de Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrik Eklund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.316-330</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 158 (1), pp. 5-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00283200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Some Procedures of Forming a Multi-partner Alliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies de Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economics and Management Strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (2), pp. 443-487</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00406461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On some procedures of forming a multi partner alliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies de Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economics and Management Strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (2), pp. 443-487</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00353421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negotiating a stable government - an application of bargaining theory to a coalition formation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrie de Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17, pp. 445-464</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00353375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consensus reaching in committees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrik Eklund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harrie de Swart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 226 (3), pp.636-645. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 178 (1), pp.185-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...442 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00159838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applying relational algebra and RelView to coalition formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Berghammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harrie de Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 210 (1), pp.68-80. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 178 (2), pp.530-542</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...1274 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00159845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On some properties of the Hoede-Bakker index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harrie de Swart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Sociology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 31 (4), pp. 267-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00201414v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-00159838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5368,77 +5368,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingratiation in the lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop EMIR, Ecully, 25-26 mars 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5463,77 +5463,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model of Ingratiation: An Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Meeting on Game Theory (SING7), Paris, 18-20 juillet 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5558,77 +5558,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingratiation in the lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International ESA Conference, Chicago, Etats-Unis, 7-10 juillet 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5653,77 +5653,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingratiation in the lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Association Française d'Economie Expérimentale (ASFEE), Université des Antilles et de la Guyane, Schoelcher, Martinique, 19-21 mai 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Schoelcher, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5742,217 +5742,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00625452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Model of Ingratiation: An Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Society for the Advancement of Economic Theory Conference (SAET), Faro, Portugal, 26 juin - 1er juillet 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Faro, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00673882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ingratiation in the lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29èmes Journées de Microéconomie Appliquée (JMA), Brest, 7-8 juin 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00725973v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-00673882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence in social networks</w:t>
               </w:r>
@@ -6494,247 +6494,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Social networks: Prestige, centrality, and influence (Invited paper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Berghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrie de Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">de Swart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAMICS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.22-39, 2011, Lecture Notes in Computer Science (LNCS) 6663</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Computations on Simple Games using RelView</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Berghammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harrie de Swart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vladimir P. Gerdt, Wolfram Koepf, Ernst W. Mayr, Evgenii V. Vorozhtsov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Algebra in Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.49-60, 2011, Lecture Notes in Computer Science (LNCS) 6885, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23568-9_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-23568-9_5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00633857v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-00633859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of opening national markets on the intensity competition (theoretical approach)</w:t>
               </w:r>
@@ -6901,64 +6901,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Social Choice Using Relation Algebra and RelView</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Berghammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harrie de Swart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7181,57 +7181,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dynamic Network Formation with Farsighted Players and Limited Capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Parilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zaccour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05274180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation of international environmental agreements and payoff allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Parilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zaccour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05271282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">When social networks polarize: On the number of clusters in the Hegselmann-Krause model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wout de Vos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7239,4057 +7441,3855 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05274032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dynamic Network Formation with Farsighted Players and Limited Capacities</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficiency versus fairness in link recommendation algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Formation of international environmental agreements and payoff allocation</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Power in plurality games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René van den Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinko Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04917809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degree centrality, von Neumann-Morgenstern expected utility and externalities in networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René van den Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04188289v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Network-based allocation of responsibility for GHG emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04188365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dynamic Analysis of Criminal Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Labrecciosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03601580v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the design of public debate in social networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Efficiency versus fairness in link recommendation algorithms</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03531788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Survey on Nonstrategic Models of Opinion Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03167886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Degree Ratio Ranking Method for Directed Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René van den Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02143874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winning Coalitions in Plurality Voting Democracies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René van den Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinko Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02346134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion in countably infinite networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Venel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02340011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bargaining Foundation for Ratio Equilibrium in Public Good Economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne van den Nouweland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01720001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opinion formation and targeting when persuaders have extreme and centrist opinions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akylai Taalaibekova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01720017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model of anonymous influence with anti-conformist agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01659328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The degree measure as utility function over positions in networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René van den Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01592181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determining influential models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01318081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingratiation and Favoritism in Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassili Vergopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01278060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Competition for the access to and use of information in networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Möhlmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Tanimura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01316936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategic influence in social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Tanimura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holdout threats of the union during wage bargaining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Ozkardas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01112402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inefficient equilibria and lockouts in wage bargaining with discount rates varying in time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Ozkardas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01113240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On equilibrium payoffs in wage bargaining with discount rates varying in time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Ozkardas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00971403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An allocation rule for dynamic random network formation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00881125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An application of wage bargaining to price negotiation with discount factors varying in time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Ozkardas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00881151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A degree-distance-based connections model with negative and positive externalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Möhlmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Tanimura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wage bargaining with discount rates varying in time under exogenous strike decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Ozkardas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingratiation and Favoritism: Experimental Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00706791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordered Weighted Averaging in Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Förster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00746988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model of influence based on aggregation functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00639677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing Tournament Solutions using Relation Algebra and REL VIEW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Berghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrie de Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00639942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computations on Simple Games using REL VIEW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Berghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrie de Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00587690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring Power and Satisfaction in Societies with Opinion Leaders: An Axiomatization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René van den Brink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Steffen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00587726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A study of the dynamic of influence through differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00587820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iterating influence between players in a social network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00543840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wage bargaining with non-stationary preferences under strike decision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Ozkardas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00464387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring Power and Satisfaction in Societies with Opinion Leaders: Properties of the Qualified Majority Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René van den Brink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Steffen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00371813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applying Relation Algebra and RelView to Measures in a Social Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Berghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrie de Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00355699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model of inﬂuence with a continuum of actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">On the design of public debate in social networks</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00464460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence functions, followers and command games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A Survey on Nonstrategic Models of Opinion Dynamics</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00355632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring influence among players with an ordered set of possible actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00260863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring influence in command games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Diffusion in countably infinite networks</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00269084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coalition formation: the role of procedure and policy flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies de Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Saiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eligius M.T. Hendrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00269093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence functions, followers and command games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00344823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model of influence in a social network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00344457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring influence in command games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00344805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modifying the Hoede-Bakker index to the Shapley-Shubik and Holler-Packel indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A model of anonymous influence with anti-conformist agents</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00205020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence Indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00142479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The not-preference-based Hoede-Bakker index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...2581 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00142482v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00205020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11333,51 +11333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Comola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11395,77 +11395,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingratiation and Favoritism: Experimental Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11573,51 +11573,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A7A59A6"/>
+    <w:nsid w:val="CB6DA1E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11804,51 +11804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arusinowsk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3803-9907" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146997565" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/132941115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000117327606" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507691v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grabisch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Parilina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rusinowska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2026.105285" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa van den Ende" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mandel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-025-01610-0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118699v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van den Brink" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinko Dimitrov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-025-10053-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850675v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colombo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Labrecciosa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2024.105951" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397810v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.06.042" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881461v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2022.2356" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881455v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Venel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2022.104439" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.06.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-020-01290-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860802v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2020.06.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Vergopoulos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/jite-2020-0032" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161820v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/g11040065" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195948v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van den Nouweland" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12367" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195926v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akylai Taalaibekova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2019.05.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02799707v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poindron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2019.103773" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Moehlmeier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Tanimura" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2017.09.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493047v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2017.0853" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12183" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387480v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caulier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-015-0879-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198915400046" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044870v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Ozkardas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40505-014-0041-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01301744v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Berghammer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrie de Swart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlap.2014.02.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0294K2HD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00975533v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2013.11.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913235v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Foerster" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2013.09.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-011-0595-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906367v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756696v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.11.025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756720v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Steffen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-012-0699-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666849v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eligius Hendrix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies de Ridder" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Saiz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-011-9276-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01301747v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699012v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maruani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2012009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bolus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2010.09.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583867v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2010.06.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666821v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2011.08.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633881v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308741v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-008-9109-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515878v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.05.020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406430v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519413v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-009-9150-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80C8FA6BDCEBE981401BC77FF8577CD389A8D68D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406460v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.02.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445126v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-008-0350-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283200v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Eklund" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406461v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353421v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353375v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159845v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201414v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159838v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04998179v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65887-7_4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625449v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673884v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661044v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625452v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725973v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673882v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496556v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283203v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514840v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian van Deemen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02865-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853801v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085249v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-16-4737-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4737-6_6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01301750v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633857v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23568-9_5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633859v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666827v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Czarny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514850v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02865-6_13" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493008v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756277v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633872v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05274032v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Vos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05274180v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05271282v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924290v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188289v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04917809v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03601580v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188365v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531788v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167886v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02346134v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340011v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02143874v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720017v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720001v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659328v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592181v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278060v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316936v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp M&#246;hlmeier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318081v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158168v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112402v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113240v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971403v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881125v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881151v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825266v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706791v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674033v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746988v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel F&#246;rster" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639677v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639942v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587726v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587820v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543840v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371813v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355699v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464460v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464387v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344823v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260863v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269084v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269093v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eligius M.T. Hendrix" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344457v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344805v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355632v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142479v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142482v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205020v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706311v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Comola" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694160v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arusinowsk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3803-9907" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146997565" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/132941115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000117327606" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507691v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grabisch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Parilina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rusinowska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2026.105285" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850675v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colombo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Labrecciosa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2024.105951" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa van den Ende" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mandel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-025-01610-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118699v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van den Brink" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinko Dimitrov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-025-10053-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397810v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.06.042" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881461v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2022.2356" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881455v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Venel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2022.104439" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.06.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-020-01290-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van den Nouweland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12367" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2020.06.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523864v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Vergopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/jite-2020-0032" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161820v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/g11040065" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195926v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akylai Taalaibekova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2019.05.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02799707v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poindron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2019.103773" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Moehlmeier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Tanimura" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2017.09.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493047v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2017.0853" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387480v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12183" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caulier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-015-0879-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198915400046" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044870v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Ozkardas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40505-014-0041-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2013.11.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01301744v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Berghammer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrie de Swart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlap.2014.02.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0294K2HD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00975533v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906367v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.11.025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-011-0595-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Foerster" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2013.09.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756720v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Steffen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-012-0699-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666849v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eligius Hendrix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies de Ridder" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Saiz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-011-9276-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01301747v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699012v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maruani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2012009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bolus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2010.09.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583867v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2010.06.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666821v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2011.08.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633881v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308741v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-008-9109-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406430v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519413v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-009-9150-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80C8FA6BDCEBE981401BC77FF8577CD389A8D68D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515878v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.05.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406460v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.02.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445126v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-008-0350-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283200v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Eklund" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406461v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353421v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353375v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159838v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159845v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201414v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04998179v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65887-7_4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625449v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673884v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661044v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625452v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673882v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725973v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496556v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283203v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514840v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian van Deemen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02865-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853801v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085249v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-16-4737-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4737-6_6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01301750v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633859v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633857v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23568-9_5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666827v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Czarny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514850v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02865-6_13" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493008v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756277v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633872v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05274180v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05271282v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05274032v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Vos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924290v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04917809v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188289v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188365v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03601580v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531788v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167886v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02143874v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02346134v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340011v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720001v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720017v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659328v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592181v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318081v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278060v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316936v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp M&#246;hlmeier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158168v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112402v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113240v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971403v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881125v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881151v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825266v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674033v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706791v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746988v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel F&#246;rster" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639677v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639942v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587726v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587820v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543840v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371813v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355699v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464460v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355632v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260863v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269084v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269093v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eligius M.T. Hendrix" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344823v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344457v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344805v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205020v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142479v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142482v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706311v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Comola" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694160v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>