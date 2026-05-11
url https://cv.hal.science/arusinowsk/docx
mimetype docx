--- v1 (2026-04-20)
+++ v2 (2026-05-11)
@@ -207,5897 +207,6001 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Competing for Influence in Networks Through Strategic Targeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Comola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 158, pp.402-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geb.2026.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706311v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamic network formation with farsighted players and limited capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Parilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Zaccour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 185, pp.105285. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jedc.2026.105285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jedc.2026.105285⟩</w:t>
+                <w:t xml:space="preserve">hal-05507691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Network-based allocation of responsibility for greenhouse gas emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-025-01610-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Power in plurality voting games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René van den Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinko Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-025-10053-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic analysis of criminal networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Labrecciosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 223, pp.105951. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jet.2024.105951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degree centrality, von Neumann–Morgenstern expected utility and externalities in networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René van den Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 319 (2), pp.669-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2024.06.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05397810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the design of public debate in social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04850675v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Rosa van den Ende</w:t>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/opre.2022.2356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03881461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The degree measure as utility function over positions in graphs and digraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René van den Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 299 (3), pp.1033-1044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2021.10.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion in large networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Venel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jedc.2022.104439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03881455v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The degree ratio ranking method for directed graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René van den Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288 (2), pp.563-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2020.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winning coalitions in plurality voting democracies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René van den Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinko Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Choice and Welfare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00355-025-01610-0⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 56, pp.509-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-020-01290-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Power in plurality voting games</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">k -additive upper approximation of TU-games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Operations Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (4), pp.487-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orl.2020.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02860802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingratiation and favoritism in organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassili Vergopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Institutional and Theoretical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 176 (3), pp.413-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1628/jite-2020-0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Survey on Nonstrategic Models of Opinion Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Games</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/g11040065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03161820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bargaining foundation for ratio equilibrium in public good economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne van den Nouweland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue: Commemorating works of James Andreoni, Theodore Bergstrom, Larry Blume, and Hal Varian, 22 (2), pp.302-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpet.12367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model of anonymous influence with anti-conformist agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109, pp.103773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jedc.2019.103773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02799707v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opinion formation and targeting when persuaders have extreme and centrist opinions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akylai Taalaibekova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 84, pp.9-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2019.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Competition for the access to and use of information in networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Moehlmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Tanimura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92, pp.48-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2017.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategic influence in social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Tanimura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/moor.2017.0853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01493047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A degree-distance-based connections model with negative and positive externalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Moehlmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Tanimura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Public Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Issue: Special Issue on Networks and Externalities, 18 (2), pp.168-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpet.12183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determining models of influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Operations Research and Decisions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.69-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An allocation rule for dynamic random network formation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (2), pp.283-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00199-015-0879-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01207823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lattices in social networks with influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Game Theory Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219198915400046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00977005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On equilibrium payoffs in wage bargaining with discount rates varying in time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Ozkardas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Theory Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (2), pp.181-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40505-014-0041-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inefficient equilibria in wage bargaining with discount rates varying in time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Ozkardas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (3), pp.1744-1751</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial voting games, relation algebra and RelView</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Berghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrie de Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Logical and Algebraic Methods in Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 83 (2), pp.120-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jlap.2014.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wage bargaining with discount rates varying in time under different strike decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Ozkardas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (3), pp.325-348</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingratiation: Experimental Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Economic Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.16-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euroecorev.2013.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00911556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anonymous social influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Foerster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82, pp.621-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geb.2013.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00913235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bezalel Peleg and Hans Peters: Strategic Social Choice. Stable Representations of Constitutions, Studies in choice and welfare, Springer, 2010, 154 pp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (2), pp.631-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-011-0595-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing tournament solutions using relation algebra and RelView</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Berghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrie de Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 226 (3), pp.636-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.11.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Model of Influence Based on Aggregation Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.316-330</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00906367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring Power and Satisfaction in Societies with Opinion Leaders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René van den Brink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Steffen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (3), pp.671-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-012-0699-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coalition formation: the role of procedure and policy flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eligius Hendrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies de Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Saiz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (3), pp.407-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10726-011-9276-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An application of wage bargaining to price negotiation with discount factors varying in time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Ozkardas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Business Economics and Political Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (3), pp.83-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A study of the dynamic of influence through differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAIRO - Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (1), pp.83-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ro/2012009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00699012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A relation-algebraic approach to simple games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Berghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Bolus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrie de Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 210 (1), pp.68-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2010.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence functions, followers and command games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Games and Economic Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 72 (1), pp.123-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geb.2010.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00583867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model of influence with a continuum of actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mathematical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47, pp.576-587. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmateco.2011.08.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00666821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring Power and Satisfaction in Societies with Opinion Leaders: Dictator and Opinion Leader Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René van den Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Steffen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Homo Oeconomicus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28, pp.161-185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applying relational algebra and RelView to measures in a social network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Berghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrie de Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 202 (1), pp.182-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2009.05.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model of influence in a social network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Decision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11238-025-10053-z⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 69 (1), pp.69-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-008-9109-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00308741v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Hoede-Bakker index modiﬁed to the Shapley-Shubik and Holler-Packel indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (6), pp. 543-569</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00406430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model of influence with an ordered set of possible actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theory and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 69 (4), pp.635-656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11238-009-9150-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Interdisciplinary Approach to Coalition Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Berghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrie de Swart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 319 (2), pp.669-677. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2024.06.042⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 195 (2), pp.487-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2008.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00406460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring influence in command games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/opre.2022.2356⟩</w:t>
+              <w:t xml:space="preserve">Social Choice and Welfare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (2), pp.177-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00355-008-0350-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00445126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Some Procedures of Forming a Multi-partner Alliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies de Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economics and Management Strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (2), pp. 443-487</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00406461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On some procedures of forming a multi partner alliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies de Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economics and Management Strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17 (2), pp. 443-487</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00353421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A consensus model of political decision-making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrie de Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrik Eklund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 158 (1), pp. 5-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00283200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Negotiating a stable government - an application of bargaining theory to a coalition formation model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrie de Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17, pp. 445-464</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00353375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applying relational algebra and RelView to coalition formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Berghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrie de Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 299 (3), pp.1033-1044. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 178 (2), pp.530-542</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Xavier Venel</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00159845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On some properties of the Hoede-Bakker index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrie de Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mathematical Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (4), pp. 267-293</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00201414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consensus reaching in committees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrik Eklund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrie de Swart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 288 (2), pp.563-575. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 178 (1), pp.185-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...3910 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00159838v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">halshs-00201414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary Opinion Models of Influence and Opinion Dynamics in Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Workshop on Cellular Automata and Discrete Complex Systems (AUTOMATA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Durham, United Kingdom. pp.55-73, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-65887-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingratiation in the lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29èmes Journées de Microéconomie Appliquée (JMA), Brest, 7-8 juin 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00725973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Model of Ingratiation: An Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Society for the Advancement of Economic Theory Conference (SAET), Faro, Portugal, 26 juin - 1er juillet 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Faro, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00673882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingratiation in the lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop EMIR, Ecully, 25-26 mars 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00625449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model of Ingratiation: An Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Meeting on Game Theory (SING7), Paris, 18-20 juillet 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00673884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingratiation in the lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International ESA Conference, Chicago, Etats-Unis, 7-10 juillet 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00661044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingratiation in the lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'Association Française d'Economie Expérimentale (ASFEE), Université des Antilles et de la Guyane, Schoelcher, Martinique, 19-21 mai 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Schoelcher, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00625452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...189 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence in social networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COGnitive systems with Interactive Sensors (COGIS'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Paris, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00496556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of policy flexibility and party strength in coalition formation - an analysis of Dutch elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Spain, Italy, Netherlands Meeting on Game Theory, Madrid, July, 4th-6th 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00283203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6107,113 +6211,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective Decision Making: Views from Social Choice and Game Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian van Deemen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adrian van Deemen, Agnieszka Rusinowska. Springer, pp.266, 2010, Theory and Decision Library C, Volume 43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-02865-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00514840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6223,947 +6327,947 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary opinion models of influence and opinion dynamics in social networks (Invited paper)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maximilien Gadouleau; Alonso Castillo-Ramirez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular Automata and Discrete Complex Systems. 30th IFIP WG 1.5 International Workshop, AUTOMATA 2024, Durham, UK, July 22–24, 2024, Proceedings.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LNCS 14782, Springer Nature Switzerland AG, pp.55-73, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Different Ranking Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Surajit Borkotokey, Rajnish Kumar, Diganta Mukherjee, K. S. Mallikarjuna Rao, Sudipta Sarangi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Game Theory and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Singapore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.105-116, 2021, Indian Statistical Institute Series, 978-981-16-4737-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-16-4737-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holdout threats during wage bargaining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmet Ozkardas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Computational Collective Intelligence </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LNCS 9760, Springer, pp.111-127, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computations on Simple Games using RelView</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Berghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrie de Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vladimir P. Gerdt, Wolfram Koepf, Ernst W. Mayr, Evgenii V. Vorozhtsov. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Algebra in Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.49-60, 2011, Lecture Notes in Computer Science (LNCS) 6885, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23568-9_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social networks: Prestige, centrality, and influence (Invited paper)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Berghammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harrie de Swart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">de Swart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAMICS 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.22-39, 2011, Lecture Notes in Computer Science (LNCS) 6663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of opening national markets on the intensity competition (theoretical approach)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elzbieta Czarny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Menkes and Gardocka. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transnational Corporations: One Subject, Different Views</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academica, Warsaw, pp.32-44, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00666827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different Approaches to Influence Based on Social Networks and Simple Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Adrian van Deemen, Agnieszka Rusinowska. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collective Decision Making: Views from Social Choice and Game Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.185-209, 2010, Theory and Decision Library C, Volume 43, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-02865-6_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00514850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Social Choice Using Relation Algebra and RelView</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Berghammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harrie de Swart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rudilf Berghammer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RelMiCS / AKA 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp. 13-28, 2009, Lecture Notes in Computer Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence in social networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COGnitive systems with Interactive Sensors (COGIS'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IET The Knowledge Network, pp.CDROM, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00756277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the not-preference-based Hoede-Bakker index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Petrosjan and V. Mazalov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Game Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, Inc. New York, pp.127-141, 2008, volume 13, chapter 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7173,4339 +7277,4251 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When social networks polarize: On the number of clusters in the Hegselmann-Krause model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wout de Vos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05274032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Network Formation with Farsighted Players and Limited Capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Parilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zaccour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05274180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formation of international environmental agreements and payoff allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Parilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Zaccour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05271282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Degree centrality, von Neumann-Morgenstern expected utility and externalities in networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René van den Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04188289v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficiency versus fairness in link recommendation algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Power in plurality games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René van den Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinko Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04917809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dynamic Analysis of Criminal Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Colombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Labrecciosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03601580v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Network-based allocation of responsibility for GHG emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa van den Ende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04188365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the design of public debate in social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03531788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Survey on Nonstrategic Models of Opinion Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03167886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion in countably infinite networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Venel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02340011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winning Coalitions in Plurality Voting Democracies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René van den Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinko Dimitrov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02346134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Degree Ratio Ranking Method for Directed Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René van den Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02143874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bargaining Foundation for Ratio Equilibrium in Public Good Economies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne van den Nouweland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01720001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opinion formation and targeting when persuaders have extreme and centrist opinions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akylai Taalaibekova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01720017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model of anonymous influence with anti-conformist agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Poindron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01659328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The degree measure as utility function over positions in networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René van den Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01592181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingratiation and Favoritism in Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassili Vergopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01278060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Competition for the access to and use of information in networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Möhlmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Tanimura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01316936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Determining influential models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01318081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategic influence in social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Tanimura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01158168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holdout threats of the union during wage bargaining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Ozkardas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01112402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inefficient equilibria and lockouts in wage bargaining with discount rates varying in time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Ozkardas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01113240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On equilibrium payoffs in wage bargaining with discount rates varying in time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Ozkardas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00971403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An allocation rule for dynamic random network formation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00881125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An application of wage bargaining to price negotiation with discount factors varying in time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Ozkardas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00881151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A degree-distance-based connections model with negative and positive externalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Möhlmeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Tanimura</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00825266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wage bargaining with discount rates varying in time under exogenous strike decisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Ozkardas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00674033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingratiation and Favoritism: Experimental Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Marie Claire Villeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00706791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordered Weighted Averaging in Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Förster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Parilina</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00746988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model of influence based on aggregation functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00639677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computing Tournament Solutions using Relation Algebra and REL VIEW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Berghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrie de Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00639942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring Power and Satisfaction in Societies with Opinion Leaders: An Axiomatization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René van den Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Steffen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00587726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Computations on Simple Games using REL VIEW</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Berghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrie de Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00587690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A study of the dynamic of influence through differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Maruani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Power in plurality games</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00587820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iterating influence between players in a social network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00543840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring Power and Satisfaction in Societies with Opinion Leaders: Properties of the Qualified Majority Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René van den Brink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Steffen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00371813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Applying Relation Algebra and RelView to Measures in a Social Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Berghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harrie de Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00355699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model of inﬂuence with a continuum of actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00464460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wage bargaining with non-stationary preferences under strike decision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmet Ozkardas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00464387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence functions, followers and command games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00344823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coalition formation: the role of procedure and policy flexibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies de Ridder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Saiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eligius M.T. Hendrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00269093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring influence among players with an ordered set of possible actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00260863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring influence in command games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00269084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A model of influence in a social network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00344457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring influence in command games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grabisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00344805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence functions, followers and command games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00355632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence Indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grabisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00142479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The not-preference-based Hoede-Bakker index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00142482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modifying the Hoede-Bakker index to the Shapley-Shubik and Holler-Packel indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...2506 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00205020v1</w:t>
-              </w:r>
-[...135 lines deleted...]
-                <w:t xml:space="preserve">halshs-00142482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Margherita Comola</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingratiation and Favoritism: Experimental Evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Rusinowska</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Claire Villeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00694160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId220"/>
+      <w:footerReference w:type="default" r:id="rId221"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11573,51 +11589,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB6DA1E9"/>
+    <w:nsid w:val="400415CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11804,51 +11820,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arusinowsk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3803-9907" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146997565" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/132941115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000117327606" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507691v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grabisch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Parilina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rusinowska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2026.105285" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850675v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colombo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Labrecciosa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2024.105951" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa van den Ende" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mandel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-025-01610-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118699v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van den Brink" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinko Dimitrov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-025-10053-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397810v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.06.042" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881461v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2022.2356" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881455v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Venel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2022.104439" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153475v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.06.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153465v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-020-01290-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195948v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van den Nouweland" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12367" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860802v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2020.06.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523864v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Vergopoulos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/jite-2020-0032" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161820v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/g11040065" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195926v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akylai Taalaibekova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2019.05.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02799707v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poindron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2019.103773" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Moehlmeier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Tanimura" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2017.09.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493047v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2017.0853" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387480v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12183" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207823v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caulier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-015-0879-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977005v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198915400046" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044870v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Ozkardas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40505-014-0041-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2013.11.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01301744v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Berghammer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrie de Swart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlap.2014.02.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0294K2HD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00975533v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906367v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.11.025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-011-0595-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Foerster" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2013.09.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756720v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Steffen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-012-0699-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666849v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eligius Hendrix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies de Ridder" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Saiz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-011-9276-0" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01301747v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699012v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maruani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2012009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574767v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bolus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2010.09.006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583867v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2010.06.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666821v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2011.08.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633881v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308741v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-008-9109-z" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406430v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519413v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-009-9150-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80C8FA6BDCEBE981401BC77FF8577CD389A8D68D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515878v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.05.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406460v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.02.011" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445126v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-008-0350-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283200v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Eklund" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406461v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353421v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353375v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159838v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159845v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201414v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04998179v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65887-7_4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625449v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673884v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661044v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625452v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673882v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725973v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496556v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283203v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514840v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian van Deemen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02865-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853801v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085249v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-16-4737-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4737-6_6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01301750v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633859v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633857v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23568-9_5" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666827v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Czarny" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514850v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02865-6_13" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493008v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756277v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633872v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05274180v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05271282v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05274032v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Vos" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924290v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04917809v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188289v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188365v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03601580v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531788v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167886v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02143874v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02346134v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340011v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720001v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720017v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659328v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592181v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318081v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278060v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316936v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp M&#246;hlmeier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158168v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112402v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113240v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971403v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881125v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881151v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825266v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674033v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706791v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746988v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel F&#246;rster" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639677v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639942v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587726v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587820v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543840v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464387v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371813v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355699v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464460v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355632v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260863v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269084v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269093v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eligius M.T. Hendrix" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344823v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344457v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344805v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205020v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142479v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142482v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706311v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Comola" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694160v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arusinowsk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3803-9907" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146997565" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/132941115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000117327606" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706311v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Comola" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Rusinowska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Claire Villeval" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2026.04.001" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507691v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grabisch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Parilina" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaccour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2026.105285" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa van den Ende" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mandel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-025-01610-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118699v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van den Brink" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinko Dimitrov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-025-10053-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850675v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Colombo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Labrecciosa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jet.2024.105951" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397810v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2024.06.042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881461v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/opre.2022.2356" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513560v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03881455v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Venel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2022.104439" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153475v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2020.06.013" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153465v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-020-01290-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02860802v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2020.06.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523864v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Vergopoulos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/jite-2020-0032" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03161820v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/g11040065" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195948v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne van den Nouweland" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12367" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02799707v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poindron" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2019.103773" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195926v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akylai Taalaibekova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2019.05.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196025v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Moehlmeier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Tanimura" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2017.09.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01493047v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2017.0853" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387467v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpet.12183" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387480v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01207823v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caulier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-015-0879-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00977005v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219198915400046" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01044870v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmet Ozkardas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40505-014-0041-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241273v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01301744v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Berghammer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harrie de Swart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlap.2014.02.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0294K2HD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-00975533v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911556v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2013.11.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913235v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Foerster" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2013.09.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666816v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-011-0595-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756696v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.11.025" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906367v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756720v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Steffen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-012-0699-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666849v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eligius Hendrix" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies de Ridder" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Saiz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-011-9276-0" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01301747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699012v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maruani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro/2012009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574767v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bolus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2010.09.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00583867v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2010.06.003" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666821v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmateco.2011.08.004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633881v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515878v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.05.020" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00308741v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-008-9109-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406430v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519413v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11238-009-9150-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80C8FA6BDCEBE981401BC77FF8577CD389A8D68D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406460v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2008.02.011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445126v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00355-008-0350-8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00406461v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353421v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283200v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrik Eklund" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00353375v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159845v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201414v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159838v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04998179v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-65887-7_4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725973v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673882v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625449v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673884v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661044v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625452v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00496556v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00283203v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514840v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian van Deemen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02865-6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853801v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085249v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-981-16-4737-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-16-4737-6_6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01301750v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633857v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23568-9_5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633859v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666827v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elzbieta Czarny" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514850v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02865-6_13" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493008v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00756277v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633872v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05274032v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout de Vos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05274180v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05271282v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188289v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924290v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04917809v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03601580v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188365v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03531788v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03167886v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02340011v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02346134v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02143874v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720001v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720017v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659328v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592181v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278060v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01316936v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp M&#246;hlmeier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318081v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158168v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01112402v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01113240v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00971403v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881125v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00881151v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00825266v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674033v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00706791v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00746988v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel F&#246;rster" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639677v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00639942v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587726v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587690v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587820v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543840v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371813v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355699v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464460v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00464387v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344823v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269093v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eligius M.T. Hendrix" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00260863v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00269084v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344457v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344805v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355632v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142479v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142482v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00205020v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694160v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>