--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -400,365 +400,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metaheuristic for inferring a ranking model based on multiple reference profiles</w:t>
+                <w:t xml:space="preserve">A regret-based query selection strategy for the incremental elicitation of the criteria weights in an SRMP model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+                <w:t xml:space="preserve">Nawal Benabbou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (2), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10472-024-09926-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12351-024-00823-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017642v2</w:t>
+                <w:t xml:space="preserve">hal-04519903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidimensional spatial model for preference representation in multi-criteria group decision aiding</w:t>
+                <w:t xml:space="preserve">A metaheuristic for inferring a ranking model based on multiple reference profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rolland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Velcin</w:t>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
+              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10288-024-00579-3⟩</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10472-024-09926-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790727v1</w:t>
+                <w:t xml:space="preserve">hal-04017642v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regret-based query selection strategy for the incremental elicitation of the criteria weights in an SRMP model</w:t>
+                <w:t xml:space="preserve">A multidimensional spatial model for preference representation in multi-criteria group decision aiding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meyer</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawal Benabbou</w:t>
+                <w:t xml:space="preserve">Julien Velcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (2), pp.12. </w:t>
+              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12351-024-00823-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10288-024-00579-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519903v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Non-Linearities in Modelling the Optimal Design and Operation of a Multi-Energy System</w:t>
               </w:r>
@@ -1217,51 +1217,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1359,2343 +1359,2343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métaheuristiques pour l'apprentissage de modèles de classement basés sur des profils de références</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Jourdin</w:t>
+                <w:t xml:space="preserve">Flexible job shop rescheduling with incremental preferences learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. R. Wilouwou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2024 : 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV), Mar 2024, Amiens, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Champ sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630902v1</w:t>
+                <w:t xml:space="preserve">hal-05574366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective General Variable Neighborhood Search for the Online Flexible Job Shop Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Essognim Richard Wilouwou</w:t>
+                <w:t xml:space="preserve">Métaheuristiques pour l'apprentissage de modèles de classement basés sur des profils de références</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th Metaheuristics International Conference (MIC 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2024 : 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV), Mar 2024, Amiens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615186v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simulated Annealing Algorithm to Learn an RMP Preference Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Jourdin</w:t>
+                <w:t xml:space="preserve">Multi-objective General Variable Neighborhood Search for the Online Flexible Job Shop Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Perrachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essognim Richard Wilouwou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th Metaheuristics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Lorient, France. pp.113-119, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 15th Metaheuristics International Conference (MIC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lorient, France. pp.387-393, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-62912-9_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62922-8_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619070v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast heuristic algorithm for multi-energy system design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Mallégol</w:t>
+                <w:t xml:space="preserve">A Simulated Annealing Algorithm to Learn an RMP Preference Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2023: 36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Las Palmas De Gran Canaria, Spain. pp.1432-1443, </w:t>
+              <w:t xml:space="preserve">Proceedings of the 15th Metaheuristics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lorient, France. pp.113-119, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52202/069564-0130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62912-9_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223359v1</w:t>
+                <w:t xml:space="preserve">hal-04619070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation multi-objectifs de systèmes multi-énergies : modèle mathématique et étude de différentes méthodes de linéarisation</w:t>
+                <w:t xml:space="preserve">A fast heuristic algorithm for multi-energy system design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mallégol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehrdad Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECOS 2023: 36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Las Palmas De Gran Canaria, Spain. pp.1432-1443, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52202/069564-0130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03595359v1</w:t>
+                <w:t xml:space="preserve">hal-04223359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme génétique pour l'apprentissage d'un modèle de rangement multi-critère à base de profils de références</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation multi-objectifs de systèmes multi-énergies : modèle mathématique et étude de différentes méthodes de linéarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mallégol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03595432v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03595359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Data Quality Assessment of Hydrographic Surveys Taking Into Account Experts' Preferences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un algorithme génétique pour l'apprentissage d'un modèle de rangement multi-critère à base de profils de références</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Puentes</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCEANS 2021: San Diego – Porto</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583723v1</w:t>
+                <w:t xml:space="preserve">hal-03595432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating user preferences in the automatic quality assessment of hydrographic surveys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Data Quality Assessment of Hydrographic Surveys Taking Into Account Experts' Preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Le Deunf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julian Le Deunf</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lecornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lecornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Puentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 92nd Meeting of EURO Working Group on Multicriteria Decision Aiding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">OCEANS 2021: San Diego – Porto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, San Diego, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/OCEANS44145.2021.9705772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379764v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective optimization of the design and operation of multi-energy systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating user preferences in the automatic quality assessment of hydrographic surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Le Deunf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lecornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Puentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
+              <w:t xml:space="preserve">The 92nd Meeting of EURO Working Group on Multicriteria Decision Aiding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376386v1</w:t>
+                <w:t xml:space="preserve">hal-03379764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental preference elicitation of the simple ranking method using reference profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-objective optimization of the design and operation of multi-energy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mallégol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Mohammadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137197v1</w:t>
+                <w:t xml:space="preserve">hal-03376386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental elicitation of the criteria weights of SRMP using a regret-based query selection strategy</w:t>
+                <w:t xml:space="preserve">Incremental preference elicitation of the simple ranking method using reference profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DA2PL 2020: From Multiple Criteria Decision Aid to Preference Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Trento (virtual), Italy</w:t>
+              <w:t xml:space="preserve">ROADEF 2020 : 21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379803v1</w:t>
+                <w:t xml:space="preserve">hal-03137197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Operators' Preferences into Decisions of Unmanned Aerial Vehicles: Multi-layer Decision Engine and Incremental Preference Elicitation</w:t>
+                <w:t xml:space="preserve">Incremental elicitation of the criteria weights of SRMP using a regret-based query selection strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Benabbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference, ADT 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DA2PL 2020: From Multiple Criteria Decision Aid to Preference Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Trento (virtual), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334090v1</w:t>
+                <w:t xml:space="preserve">hal-03379803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceable decisions for autonomous unmanned aerial vehicles</w:t>
+                <w:t xml:space="preserve">Integrating Operators' Preferences into Decisions of Unmanned Aerial Vehicles: Multi-layer Decision Engine and Incremental Preference Elicitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meyer</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pritesh Narayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference, ADT 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Durham, NC, United States. pp.49-63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31489-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740032v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage par projets à l'école primaire avec les filles qui. . .</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louise Hergoualc 'H</w:t>
+                <w:t xml:space="preserve">Incremental Learning of Simple Ranking Method Using Reference Profiles Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJC-EIAH 2018 - Atelier "Organisation et suivi des activités d’apprentissage de l’informatique : outils, modèles et expériences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">DA2PL'2018: from Multiple Criteria Decision Aid to Preference Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756178v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduquer en montrant l'exemple : les filles qui ...</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incremental preference elicitation for SRMP models: Application for autonomous drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didapro 7 – DidaSTIC : De 0 à 1 ou l’heure de l’informatique à l’école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">88th Meeting of the EURO Working Group Multiple Criteria Decision Aiding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756177v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental preference elicitation for SRMP models: Application for autonomous drones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ingénierie des projets Savanturiers de l'ingénierie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ribaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabha Hireche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">88th Meeting of the EURO Working Group Multiple Criteria Decision Aiding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque Education par la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886972v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Learning of Simple Ranking Method Using Reference Profiles Models</w:t>
+                <w:t xml:space="preserve">Traceable decisions for autonomous unmanned aerial vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DA2PL'2018: from Multiple Criteria Decision Aid to Preference Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">ROADEF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947860v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie des projets Savanturiers de l'ingénierie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ribaud</w:t>
+                <w:t xml:space="preserve">Apprentissage par projets à l'école primaire avec les filles qui. . .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Coat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fouqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chabha Hireche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Plaud</w:t>
+                <w:t xml:space="preserve">Louise Hergoualc 'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Education par la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">RJC-EIAH 2018 - Atelier "Organisation et suivi des activités d’apprentissage de l’informatique : outils, modèles et expériences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839091v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating human preferences in automated decisions of unmanned aerial vehicles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eduquer en montrant l'exemple : les filles qui ...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ribaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malou Alleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néné Satorou Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Decision Deck Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Didapro 7 – DidaSTIC : De 0 à 1 ou l’heure de l’informatique à l’école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886997v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Girls Who . . . Do Scratch a First Round with the Essence Kernel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néné Satorou Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Hergoualc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3766,116 +3766,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01756185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Integrating human preferences in automated decisions of unmanned aerial vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th Decision Deck Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Framework to Generate and Validate Embedded Decison Trees with Missing Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JRWRTC 2016 : 10th Junior Researcher Workshop on Real-Time Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Brest, France. pp.17 - 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3885,154 +3993,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éduquer en montrant l'exemple: les filles qui… (descriptif de poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malou Alleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néné Satorou Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Coat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01753227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4042,117 +4150,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidimensional spatial model for preference representation in multi-criteria decision aiding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Velcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782818v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4162,114 +4270,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration des préférences d'un opérateur dans les décisions d'un drone autonome et élicitation incrémentale de ces préférences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Systèmes embarqués. Université de Bretagne occidentale - Brest, 2019. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2019BRES0080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02536674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId98"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4337,51 +4445,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8B7C9D5"/>
+    <w:nsid w:val="2A59F733"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4568,51 +4676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arwa-khannoussi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7708-1206" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471908v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jourdin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru&#8208;liviu Olteanu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.70159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essognim Richard Wilouwou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107213" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04017642v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-024-09926-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790727v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-024-00579-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04519903v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Benabbou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-024-00823-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04319803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mall&#233;gol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11234855" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04319806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Le Deunf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecornu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Puentes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632407" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Chaubet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seps.2023.101519" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03346687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-021-00487-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Wilouwou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630902v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615186v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrachon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62922-8_32" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619070v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62912-9_11" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04223359v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0130" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595359v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595432v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03583723v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705772" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03379764v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03376386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137197v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03379803v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02334090v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritesh Narayan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31489-7_4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01740032v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756178v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Balland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bernard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Coat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fouqu&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc 'H" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Alleno" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;n&#233; Satorou Ciss&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01886972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01839091v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Hireche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leilde" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01886997v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756185v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc&#8217;h" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Kervot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lidec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSEET.2017.48" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394091v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753227v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782818v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02536674v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BRES0080" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arwa-khannoussi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7708-1206" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471908v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jourdin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru&#8208;liviu Olteanu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.70159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essognim Richard Wilouwou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107213" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04519903v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Benabbou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-024-00823-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04017642v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-024-09926-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790727v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-024-00579-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04319803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mall&#233;gol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11234855" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04319806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Le Deunf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecornu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Puentes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632407" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Chaubet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seps.2023.101519" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03346687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-021-00487-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Wilouwou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574366v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630902v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615186v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrachon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62922-8_32" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619070v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62912-9_11" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04223359v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0130" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595359v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03583723v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705772" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03379764v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03376386v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137197v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03379803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02334090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritesh Narayan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31489-7_4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01886972v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01839091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Hireche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leilde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01740032v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756178v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Balland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Coat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fouqu&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc 'H" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756177v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Alleno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;n&#233; Satorou Ciss&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756185v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc&#8217;h" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Kervot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lidec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSEET.2017.48" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01886997v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394091v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753227v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782818v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02536674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BRES0080" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>