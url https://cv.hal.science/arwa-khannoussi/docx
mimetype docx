--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -400,365 +400,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regret-based query selection strategy for the incremental elicitation of the criteria weights in an SRMP model</w:t>
+                <w:t xml:space="preserve">A metaheuristic for inferring a ranking model based on multiple reference profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawal Benabbou</w:t>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (2), pp.12. </w:t>
+              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12351-024-00823-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10472-024-09926-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04519903v1</w:t>
+                <w:t xml:space="preserve">hal-04017642v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metaheuristic for inferring a ranking model based on multiple reference profiles</w:t>
+                <w:t xml:space="preserve">A multidimensional spatial model for preference representation in multi-criteria group decision aiding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Velcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
+              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10472-024-09926-w⟩</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10288-024-00579-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017642v2</w:t>
+                <w:t xml:space="preserve">hal-04790727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidimensional spatial model for preference representation in multi-criteria group decision aiding</w:t>
+                <w:t xml:space="preserve">A regret-based query selection strategy for the incremental elicitation of the criteria weights in an SRMP model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Rolland</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Velcin</w:t>
+                <w:t xml:space="preserve">Nawal Benabbou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (2), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10288-024-00579-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12351-024-00823-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790727v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Non-Linearities in Modelling the Optimal Design and Operation of a Multi-Energy System</w:t>
               </w:r>
@@ -1467,265 +1467,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métaheuristiques pour l'apprentissage de modèles de classement basés sur des profils de références</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Jourdin</w:t>
+                <w:t xml:space="preserve">Multi-objective General Variable Neighborhood Search for the Online Flexible Job Shop Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Perrachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essognim Richard Wilouwou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2024 : 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 15th Metaheuristics International Conference (MIC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lorient, France. pp.387-393, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-62922-8_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630902v1</w:t>
+                <w:t xml:space="preserve">hal-04615186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective General Variable Neighborhood Search for the Online Flexible Job Shop Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Essognim Richard Wilouwou</w:t>
+                <w:t xml:space="preserve">Métaheuristiques pour l'apprentissage de modèles de classement basés sur des profils de références</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Jourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 15th Metaheuristics International Conference (MIC 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROADEF 2024 : 25ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV), Mar 2024, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-62922-8_32⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04615186v1</w:t>
+                <w:t xml:space="preserve">hal-04630902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simulated Annealing Algorithm to Learn an RMP Preference Model</w:t>
               </w:r>
@@ -2118,51 +2118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2667,51 +2667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental elicitation of the criteria weights of SRMP using a regret-based query selection strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2890,1011 +2890,1011 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Learning of Simple Ranking Method Using Reference Profiles Models</w:t>
+                <w:t xml:space="preserve">Traceable decisions for autonomous unmanned aerial vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DA2PL'2018: from Multiple Criteria Decision Aid to Preference Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">ROADEF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947860v1</w:t>
+                <w:t xml:space="preserve">hal-01740032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental preference elicitation for SRMP models: Application for autonomous drones</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apprentissage par projets à l'école primaire avec les filles qui. . .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Coat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Hergoualc 'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">88th Meeting of the EURO Working Group Multiple Criteria Decision Aiding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">RJC-EIAH 2018 - Atelier "Organisation et suivi des activités d’apprentissage de l’informatique : outils, modèles et expériences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886972v1</w:t>
+                <w:t xml:space="preserve">hal-01756178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie des projets Savanturiers de l'ingénierie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eduquer en montrant l'exemple : les filles qui ...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ribaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malou Alleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ribaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cécile Plaud</w:t>
+                <w:t xml:space="preserve">Esther Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néné Satorou Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Education par la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Didapro 7 – DidaSTIC : De 0 à 1 ou l’heure de l’informatique à l’école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839091v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceable decisions for autonomous unmanned aerial vehicles</w:t>
+                <w:t xml:space="preserve">Incremental Learning of Simple Ranking Method Using Reference Profiles Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meyer</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">DA2PL'2018: from Multiple Criteria Decision Aid to Preference Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740032v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage par projets à l'école primaire avec les filles qui. . .</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incremental preference elicitation for SRMP models: Application for autonomous drones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJC-EIAH 2018 - Atelier "Organisation et suivi des activités d’apprentissage de l’informatique : outils, modèles et expériences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">88th Meeting of the EURO Working Group Multiple Criteria Decision Aiding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756178v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduquer en montrant l'exemple : les filles qui ...</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Ingénierie des projets Savanturiers de l'ingénierie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ribaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabha Hireche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malou Alleno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Esther Bernard</w:t>
+                <w:t xml:space="preserve">Vincent Leilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néné Satorou Cissé</w:t>
+                <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didapro 7 – DidaSTIC : De 0 à 1 ou l’heure de l’informatique à l’école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque Education par la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756177v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Girls Who . . . Do Scratch a First Round with the Essence Kernel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating human preferences in automated decisions of unmanned aerial vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 30th Conference on Software Engineering Education and Training (CSEE&amp;T)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th Decision Deck Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756185v1</w:t>
+                <w:t xml:space="preserve">hal-01886997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating human preferences in automated decisions of unmanned aerial vehicles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Girls Who . . . Do Scratch a First Round with the Essence Kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néné Satorou Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Hergoualc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Kervot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Decision Deck Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE 30th Conference on Software Engineering Education and Training (CSEE&amp;T)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Savannah, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSEET.2017.48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886997v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework to Generate and Validate Embedded Decison Trees with Missing Data</w:t>
               </w:r>
@@ -4007,103 +4007,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éduquer en montrant l'exemple: les filles qui… (descriptif de poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malou Alleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esther Bernard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Néné Satorou Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Coat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
@@ -4177,64 +4177,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidimensional spatial model for preference representation in multi-criteria decision aiding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Velcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4445,51 +4445,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A59F733"/>
+    <w:nsid w:val="B5C3FE6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4676,51 +4676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arwa-khannoussi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7708-1206" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471908v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jourdin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru&#8208;liviu Olteanu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.70159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essognim Richard Wilouwou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107213" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04519903v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Benabbou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-024-00823-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04017642v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-024-09926-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790727v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-024-00579-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04319803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mall&#233;gol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11234855" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04319806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Le Deunf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecornu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Puentes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632407" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Chaubet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seps.2023.101519" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03346687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-021-00487-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Wilouwou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574366v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630902v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615186v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrachon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62922-8_32" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619070v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62912-9_11" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04223359v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0130" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595359v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03583723v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705772" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03379764v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03376386v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137197v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03379803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02334090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritesh Narayan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31489-7_4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947860v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01886972v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01839091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Hireche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leilde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01740032v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756178v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Balland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Coat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fouqu&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc 'H" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756177v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Alleno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;n&#233; Satorou Ciss&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756185v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc&#8217;h" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Kervot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lidec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSEET.2017.48" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01886997v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394091v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753227v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782818v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02536674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BRES0080" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arwa-khannoussi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7708-1206" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471908v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jourdin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru&#8208;liviu Olteanu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.70159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essognim Richard Wilouwou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107213" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04017642v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-024-09926-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790727v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-024-00579-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04519903v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Benabbou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-024-00823-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04319803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mall&#233;gol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11234855" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04319806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Le Deunf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecornu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Puentes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632407" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Chaubet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seps.2023.101519" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03346687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-021-00487-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Wilouwou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574366v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrachon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62922-8_32" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630902v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619070v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62912-9_11" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04223359v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0130" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595359v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03583723v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705772" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03379764v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03376386v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137197v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03379803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02334090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritesh Narayan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31489-7_4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01740032v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756178v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Balland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Coat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fouqu&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc 'H" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756177v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Alleno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;n&#233; Satorou Ciss&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01886972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01839091v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Hireche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leilde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01886997v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756185v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc&#8217;h" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Kervot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lidec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSEET.2017.48" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394091v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753227v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782818v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02536674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BRES0080" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>