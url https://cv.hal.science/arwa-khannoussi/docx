--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -400,365 +400,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05261456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metaheuristic for inferring a ranking model based on multiple reference profiles</w:t>
+                <w:t xml:space="preserve">A regret-based query selection strategy for the incremental elicitation of the criteria weights in an SRMP model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
+                <w:t xml:space="preserve">Nawal Benabbou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (2), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10472-024-09926-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12351-024-00823-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017642v2</w:t>
+                <w:t xml:space="preserve">hal-04519903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multidimensional spatial model for preference representation in multi-criteria group decision aiding</w:t>
+                <w:t xml:space="preserve">A metaheuristic for inferring a ranking model based on multiple reference profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Rolland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Velcin</w:t>
+                <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
+              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10288-024-00579-3⟩</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10472-024-09926-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04790727v1</w:t>
+                <w:t xml:space="preserve">hal-04017642v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regret-based query selection strategy for the incremental elicitation of the criteria weights in an SRMP model</w:t>
+                <w:t xml:space="preserve">A multidimensional spatial model for preference representation in multi-criteria group decision aiding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Meyer</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nawal Benabbou</w:t>
+                <w:t xml:space="preserve">Julien Velcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (2), pp.12. </w:t>
+              <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12351-024-00823-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10288-024-00579-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519903v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04790727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Non-Linearities in Modelling the Optimal Design and Operation of a Multi-Energy System</w:t>
               </w:r>
@@ -2118,51 +2118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Pasdeloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2022 : 23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2667,51 +2667,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental elicitation of the criteria weights of SRMP using a regret-based query selection strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2890,1011 +2890,1011 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traceable decisions for autonomous unmanned aerial vehicles</w:t>
+                <w:t xml:space="preserve">Incremental preference elicitation for SRMP models: Application for autonomous drones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
+              <w:t xml:space="preserve">88th Meeting of the EURO Working Group Multiple Criteria Decision Aiding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740032v1</w:t>
+                <w:t xml:space="preserve">hal-01886972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage par projets à l'école primaire avec les filles qui. . .</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louise Hergoualc 'H</w:t>
+                <w:t xml:space="preserve">Incremental Learning of Simple Ranking Method Using Reference Profiles Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJC-EIAH 2018 - Atelier "Organisation et suivi des activités d’apprentissage de l’informatique : outils, modèles et expériences"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
+              <w:t xml:space="preserve">DA2PL'2018: from Multiple Criteria Decision Aid to Preference Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01756178v1</w:t>
+                <w:t xml:space="preserve">hal-01947860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduquer en montrant l'exemple : les filles qui ...</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Ingénierie des projets Savanturiers de l'ingénierie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ribaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Néné Satorou Cissé</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabha Hireche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Leilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didapro 7 – DidaSTIC : De 0 à 1 ou l’heure de l’informatique à l’école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque Education par la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01756177v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Learning of Simple Ranking Method Using Reference Profiles Models</w:t>
+                <w:t xml:space="preserve">Traceable decisions for autonomous unmanned aerial vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandru-Liviu Olteanu</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Liviu Olteanu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DA2PL'2018: from Multiple Criteria Decision Aid to Preference Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">ROADEF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947860v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental preference elicitation for SRMP models: Application for autonomous drones</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apprentissage par projets à l'école primaire avec les filles qui. . .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Coat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fouqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Hergoualc 'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">88th Meeting of the EURO Working Group Multiple Criteria Decision Aiding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">RJC-EIAH 2018 - Atelier "Organisation et suivi des activités d’apprentissage de l’informatique : outils, modèles et expériences"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886972v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie des projets Savanturiers de l'ingénierie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Eduquer en montrant l'exemple : les filles qui ...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ribaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Leilde</w:t>
+                <w:t xml:space="preserve">Malou Alleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Plaud</w:t>
+                <w:t xml:space="preserve">Néné Satorou Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Education par la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Didapro 7 – DidaSTIC : De 0 à 1 ou l’heure de l’informatique à l’école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839091v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating human preferences in automated decisions of unmanned aerial vehicles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Girls Who . . . Do Scratch a First Round with the Essence Kernel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néné Satorou Cissé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Hergoualc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Kervot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Decision Deck Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE 30th Conference on Software Engineering Education and Training (CSEE&amp;T)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Savannah, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSEET.2017.48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886997v1</w:t>
+                <w:t xml:space="preserve">hal-01756185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Girls Who . . . Do Scratch a First Round with the Essence Kernel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrating human preferences in automated decisions of unmanned aerial vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Khannoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 30th Conference on Software Engineering Education and Training (CSEE&amp;T)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Decision Deck Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSEET.2017.48⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01756185v1</w:t>
+                <w:t xml:space="preserve">hal-01886997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framework to Generate and Validate Embedded Decison Trees with Missing Data</w:t>
               </w:r>
@@ -4007,103 +4007,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éduquer en montrant l'exemple: les filles qui… (descriptif de poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malou Alleno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malou Alleno</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cassandra Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néné Satorou Cissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Coat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didapro 7 – DidaSTIC. De 0 à 1 ou l’heure de l’informatique à l’école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lausanne, Suisse</w:t>
@@ -4177,64 +4177,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidimensional spatial model for preference representation in multi-criteria decision aiding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arwa Khannoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Velcin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4445,51 +4445,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5C3FE6E"/>
+    <w:nsid w:val="96886B9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4676,51 +4676,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arwa-khannoussi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7708-1206" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471908v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jourdin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru&#8208;liviu Olteanu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.70159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essognim Richard Wilouwou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107213" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04017642v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-024-09926-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790727v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-024-00579-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04519903v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Benabbou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-024-00823-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04319803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mall&#233;gol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11234855" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04319806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Le Deunf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecornu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Puentes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632407" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Chaubet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seps.2023.101519" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03346687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-021-00487-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Wilouwou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574366v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrachon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62922-8_32" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630902v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619070v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62912-9_11" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04223359v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0130" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595359v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03583723v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705772" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03379764v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03376386v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137197v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03379803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02334090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritesh Narayan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31489-7_4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01740032v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756178v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Balland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bernard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Coat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fouqu&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc 'H" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756177v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Alleno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;n&#233; Satorou Ciss&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947860v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01886972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01839091v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Hireche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leilde" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01886997v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756185v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc&#8217;h" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Kervot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lidec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSEET.2017.48" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394091v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753227v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782818v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02536674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BRES0080" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arwa-khannoussi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7708-1206" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471908v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Jourdin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Khannoussi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru&#8208;liviu Olteanu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.70159" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essognim Richard Wilouwou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Liviu Olteanu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107213" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04519903v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Benabbou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12351-024-00823-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04017642v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Pasdeloup" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-024-09926-w" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790727v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-024-00579-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04319803v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mall&#233;gol" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Mohammadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11234855" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04319806v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Le Deunf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecornu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Puentes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3632407" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Chaubet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seps.2023.101519" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03346687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-021-00487-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Wilouwou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574366v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Liviu Olteanu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perrachon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62922-8_32" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630902v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619070v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62912-9_11" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04223359v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069564-0130" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595359v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595432v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-03583723v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705772" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03379764v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03376386v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137197v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03379803v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02334090v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pritesh Narayan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dezan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31489-7_4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01886972v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947860v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01839091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ribaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabha Hireche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leilde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01740032v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756178v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Balland" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Coat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fouqu&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc 'H" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756177v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malou Alleno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;n&#233; Satorou Ciss&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01756185v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hergoualc&#8217;h" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Kervot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lidec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSEET.2017.48" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01886997v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394091v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753227v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782818v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02536674v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BRES0080" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>