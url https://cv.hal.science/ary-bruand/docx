--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -447,243 +447,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04647901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de trois concepts du sol mal maîtrisés : le pH du sol, les cations échangeables et la capacité d'échange cationique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Bourrié</w:t>
+                <w:t xml:space="preserve">Bioturbation as a means to circumvent sodium limitation by termites? Suspected processes and ecological consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (6), pp.567 - 570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-023-01752-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04220866v1</w:t>
+                <w:t xml:space="preserve">insu-04145733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioturbation as a means to circumvent sodium limitation by termites? Suspected processes and ecological consequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+                <w:t xml:space="preserve">Histoire de trois concepts du sol mal maîtrisés : le pH du sol, les cations échangeables et la capacité d'échange cationique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.365-381</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04145733v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04220866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term activity of social insects responsible for the physical fertility of soils in the tropics</w:t>
               </w:r>
@@ -2559,261 +2559,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00574519v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep and fluidity of a real granular packing near jamming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stock de carbone organique dans des sols de la région aride de Coquimbo (Chili) : Conséquences de l'intensité du pâturage sur des parcours par des chèvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Darnige</w:t>
+                <w:t xml:space="preserve">Gerardo Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Clément</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gallaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.138303⟩</w:t>
+              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (4), pp.233-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sec.2011.0324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00626361v1</w:t>
+                <w:t xml:space="preserve">insu-00665500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stock de carbone organique dans des sols de la région aride de Coquimbo (Chili) : Conséquences de l'intensité du pâturage sur des parcours par des chèvres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerardo Soto</w:t>
+                <w:t xml:space="preserve">Creep and fluidity of a real granular packing near jamming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Bau Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Darnige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gallaud</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 22 (4), pp.233-243. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107, 5 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/sec.2011.0324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.138303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00665500v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00626361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slumping dynamics in tilled sandy soils under natural rainfall and experimental flooding</w:t>
               </w:r>
@@ -3195,589 +3195,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00342665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A snapshot of soil water composition as an indicator of contrasted redox environments in a hedged farmland plot</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D representation of soil distribution: An approach for understanding pedogenesis Représentation 3D des sols, apports à la compréhension de la pédogenèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Vennink</w:t>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Joël Daroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.07.005⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 341 (6), pp.486-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00413682v1</w:t>
+                <w:t xml:space="preserve">insu-00399744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D representation of soil distribution: An approach for understanding pedogenesis Représentation 3D des sols, apports à la compréhension de la pédogenèse</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and origin of the microgranular structure in Latosols of the Brazilian Central Plateau: significance of texture, mineralogy, and biological activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euzebio Medrado da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osmar Abilio de Carvalho Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.04.004⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76 (2), pp.122-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2008.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00399744v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00331918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc Redistribution in a Soil Developed from Limestone During Pedogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Laveuf</w:t>
+                <w:t xml:space="preserve">A snapshot of soil water composition as an indicator of contrasted redox environments in a hedged farmland plot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Albéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vennink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1002-0160(09)60120-X⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 407 (21), pp.5719-5725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00403877v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00413682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and origin of the microgranular structure in Latosols of the Brazilian Central Plateau: significance of texture, mineralogy, and biological activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zinc Redistribution in a Soil Developed from Limestone During Pedogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laveuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Euzebio Medrado da Silva</w:t>
+                <w:t xml:space="preserve">Michel Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmar Abilio de Carvalho Jr</w:t>
+                <w:t xml:space="preserve">Olivier Josière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 76 (2), pp.122-134. </w:t>
+              <w:t xml:space="preserve">Pedosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (3), pp.292-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2008.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1002-0160(09)60120-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00331918v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00403877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinkage of microaggregates in Brazilian Latosols during drying: significance of the clay content, mineralogy and hydric stress history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3861,256 +3861,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00414419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of the kaolinite and gibbsite content at regional and local scale in Latosols of the Brazilian Central Plateau Variabilité à l'échelle régionale et locale de la teneur en kaolinite et gibbsite des latosols du plateau central brésilien.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
+                <w:t xml:space="preserve">Use of in situ volumetric water content at field capacity to improve prediction of soil water retention properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Majou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 88 (4), pp.533-541</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00326369v1</w:t>
+                <w:t xml:space="preserve">insu-00256412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of in situ volumetric water content at field capacity to improve prediction of soil water retention properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Al Majou</w:t>
+                <w:t xml:space="preserve">Variation of the kaolinite and gibbsite content at regional and local scale in Latosols of the Brazilian Central Plateau Variabilité à l'échelle régionale et locale de la teneur en kaolinite et gibbsite des latosols du plateau central brésilien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éder de Souza Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euzebio Medrado da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Soil Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 340 (11), pp.741-748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00256412v1</w:t>
+                <w:t xml:space="preserve">insu-00326369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance of a combined approach for replacement stones in the heritage buildings' conservation frame</w:t>
               </w:r>
@@ -4239,51 +4239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al Majou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4343,51 +4343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity of the centrifuge method for determining the water retention properties of tropical soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euzebio Medrado da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4709,390 +4709,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00344313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de fonctions de pédotransfert nationales et européennes pour prédire les propriétés de rétention en eau des sols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Al Majou</w:t>
+                <w:t xml:space="preserve">2D-Image analysis: A complementary tool for characterizing quarry and weathered building limestones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Trong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (8), pp.151-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2007.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00145626v1</w:t>
+                <w:t xml:space="preserve">hal-00084530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'évolution des sols liée à des processus hydrologiques et géochimiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cornu</w:t>
+                <w:t xml:space="preserve">Comparaison de fonctions de pédotransfert nationales et européennes pour prédire les propriétés de rétention en eau des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Majou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Richard</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 14 (3), pp.195-204</w:t>
+              <w:t xml:space="preserve">, 2007, 14 (2), pp.103-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00861221v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00145626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D-Image analysis: A complementary tool for characterizing quarry and weathered building limestones.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Rouet</w:t>
+                <w:t xml:space="preserve">Modélisation de l'évolution des sols liée à des processus hydrologiques et géochimiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatja Samouëlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (3), pp.195-204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084530v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00861221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic properties of the diagnostic horizon of Latosols of a regional toposequence across the Brazilian Central Plateau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5221,51 +5221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 290 (1-2), pp.1-2, 209-219. </w:t>
@@ -5297,226 +5297,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00120328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La matière organique des sols (MOS) : un héritage difficile mais fructueux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+                <w:t xml:space="preserve">Variation of the water retention properties of soils: Validity of class-pedotransfer functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Majou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 339 (9), pp.632-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2007.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00211293v1</w:t>
+                <w:t xml:space="preserve">insu-00162748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of the water retention properties of soils: Validity of class-pedotransfer functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Al Majou</w:t>
+                <w:t xml:space="preserve">La matière organique des sols (MOS) : un héritage difficile mais fructueux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104, pp.20-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2007.07.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00162748v1</w:t>
+                <w:t xml:space="preserve">insu-00211293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The transferability of Australian pedotransfer functions for predicting water retention characteristics of French soils.</w:t>
               </w:r>
@@ -5613,663 +5613,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers Résultats de Validation des Classes de Pédotransfert établies à partir de la Base de Données SOLHYDRO 1.0 : Application à des sols de la Région Centre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Al Majou</w:t>
+                <w:t xml:space="preserve">Mass Proportion of Microaggregates and Bulk Density in a Brazilian Clayey Oxisol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Volland-Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Odile Duval</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dupont</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luíz Carlos Balbino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Inês Lopes de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 69, pp.1559-1564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/sssaj2003.0344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068789v1</w:t>
+                <w:t xml:space="preserve">hal-00022692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward conditions favourable to mobility of trace elements in soils.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premiers Résultats de Validation des Classes de Pédotransfert établies à partir de la Base de Données SOLHYDRO 1.0 : Application à des sols de la Région Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Majou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12, pp.3, 221-228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023345v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of ASAR/ENVISAT for the characterization of soil surface parameters over bare agricultural fields</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward conditions favourable to mobility of trace elements in soils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine King</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2005.01.008⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 337, pp.549-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077118v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical resistivity survey in soil science: a review .</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+                <w:t xml:space="preserve">Potential of ASAR/ENVISAT for the characterization of soil surface parameters over bare agricultural fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Holah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Richard</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine King</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2004.10.004⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 96 (1), pp.(1) 78-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2005.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023493v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass Proportion of Microaggregates and Bulk Density in a Brazilian Clayey Oxisol.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Volland-Tuduri</w:t>
+                <w:t xml:space="preserve">Electrical resistivity survey in soil science: a review .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatja Samouëlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 69, pp.1559-1564. </w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 83 (2), pp.2, 173-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/sssaj2003.0344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2004.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022692v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des propriétés de rétention en eau des sols à partir de la base de données SOLHYDRO : Une première proposition combianant le type d'horizon, sa texture et sa densité apparente.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6307,51 +6307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail du sol, structure et fonctionnement hydrique du sol en régime d'évaporation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Sillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6428,64 +6428,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The STICS model to predict nitrate leaching following agricultural pratices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schnebelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6543,325 +6543,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional crack monitoring by electrical resistivity measurement.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Richard</w:t>
+                <w:t xml:space="preserve">Change in the hydraulic properties of a Brazilian clay Ferralsol on clearing for pasture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luíz Carlos Balbino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Guerin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ary Bruand</w:t>
+                <w:t xml:space="preserve">P. Quétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 55 (4), pp.4, 751-762. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 120, pp.297-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00632.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2003.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023891v1</w:t>
+                <w:t xml:space="preserve">hal-00023855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in the hydraulic properties of a Brazilian clay Ferralsol on clearing for pasture.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luíz Carlos Balbino</w:t>
+                <w:t xml:space="preserve">Three-dimensional crack monitoring by electrical resistivity measurement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatja Samouëlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Quétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 120, pp.297-307. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55 (4), pp.4, 751-762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2003.08.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00632.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023855v1</w:t>
+                <w:t xml:space="preserve">hal-00023891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct analysis of microaggregates shrinkage for drying: Application to microaggregates from a Brasilian clayey Ferralsol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Volland-Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7187,771 +7187,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical resistivity imaging for detecting soil cracking at the centimetric scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anatja Samouëlian</w:t>
+                <w:t xml:space="preserve">Use of class pedotransfer functions based on texture and bulk density of clods to generate water retention curves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ary Bruand</w:t>
+                <w:t xml:space="preserve">P. Perez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19, pp.232-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/SUM2003196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681528v1</w:t>
+                <w:t xml:space="preserve">hal-00069364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of class pedotransfer functions based on texture and bulk density of clods to generate water retention curves.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle des propriétés physiques des sols et de leur variabilité sur les flux d'eau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Odile Duval</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hollis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10, pp.287-297</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069364v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des propriétés physiques des sols et de leur variabilité sur les flux d'eau.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique King</w:t>
+                <w:t xml:space="preserve">Electrical resistivity imaging for detecting soil cracking at the centimetric scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatja Samouëlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Hollis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 10, pp.287-297</w:t>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67 (5), pp.1319-1326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091054v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des propriétés de rétention en eau des sols : Utilisation de classes de pédotransfert après stratifications texturale et texturo-structurale</w:t>
+                <w:t xml:space="preserve">Concentration and mobility of lithogenic trace metals in soils : significance of anthropogenic lateral redistributions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 334, pp.581-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0713(02)01789-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068212v1</w:t>
+                <w:t xml:space="preserve">hal-00072495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration and mobility of lithogenic trace metals in soils : significance of anthropogenic lateral redistributions.</w:t>
+                <w:t xml:space="preserve">Estimation des propriétés de rétention en eau des sols : Utilisation de classes de pédotransfert après stratifications texturale et texturo-structurale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pérez Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Quétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9, pp.2, 105-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00072495v1</w:t>
+                <w:t xml:space="preserve">hal-00068212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsoil bulk density and organic carbon stock in relation to land use for a Western Australian Sodosol.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differences in potassium forms between cutans and adjacent soil matrix in a Grey Clay Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Gilkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. D. Hart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert J. Gilkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Soil Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/SR01051⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 106, pp.289-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7061(01)00129-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00076875v1</w:t>
+                <w:t xml:space="preserve">hal-00091139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in potassium forms between cutans and adjacent soil matrix in a Grey Clay Soil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Subsoil bulk density and organic carbon stock in relation to land use for a Western Australian Sodosol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. Gilkes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 106, pp.289-303. </w:t>
+              <w:t xml:space="preserve">Australian Journal of Soil Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 40, pp.(6) 999-1010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-7061(01)00129-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/SR01051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091139v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00076875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microporosity of BIF hosted massive hematite ore, Iron Quadrangle, Brazil.</w:t>
               </w:r>
@@ -7976,51 +7976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick R. Ramanaidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. Gilkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anais da Academia Brasileira de Ciências</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 74, pp.113-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8054,51 +8054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en valeur des Ferralsols de la région du Cerrado (Brésil) et évolution de leurs propriétés physiques : une étude bibliographique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luíz Carlos Balbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8162,51 +8162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in porosity and microagregation in clayey Ferralsols of the Brazilian Cerrado on clearing for pasture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luíz Carlos Balbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8302,394 +8302,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00072565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of compaction on the porosity of a silty soil: influence on unsaturated hydraulic properties.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.F. Sillon</w:t>
+                <w:t xml:space="preserve">Comportement de la phase argileuse lors de la dessiccation dans des Ferralsols microagrégés du Brésil : rôle de la microstructure et de la matière organique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luíz Carlos Balbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Guérif</w:t>
+                <w:t xml:space="preserve">M. F. Guimarães</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 52, pp.49-58. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 332, pp.673-680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2389.2001.00357.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1251-8050(01)01593-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089815v1</w:t>
+                <w:t xml:space="preserve">hal-00077581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase in the bulk density of a Grey Clay subsoil by infilling of cracks by topsoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cochrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Cochrane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. Gilkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 52, pp.37-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement de la phase argileuse lors de la dessiccation dans des Ferralsols microagrégés du Brésil : rôle de la microstructure et de la matière organique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luíz Carlos Balbino</w:t>
+                <w:t xml:space="preserve">Effect of compaction on the porosity of a silty soil: influence on unsaturated hydraulic properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Sillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. F. Guimarães</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Guérif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 52, pp.49-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2389.2001.00357.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1251-8050(01)01593-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00077581v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la microstructure d'un horizon de surface enterré sous des matériaux archéologiques du Bronze ancien en Syrie (2200 BC)</w:t>
               </w:r>
@@ -9116,51 +9116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcified Fungal Filaments in the Petrocalcic Horizon of Eutrochrepts in Beauce, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 63 (1), pp.164-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9220,64 +9220,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9436,51 +9436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Quétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9512,416 +9512,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00077754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field Evaluation and Error Analysis of Soil Water Content Measurement using the Capacitance Probe Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variabilité de la recharge de la nappe de Beauce : Rôle de l'irrigation et des caractéristiques du sol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saleck Ould Mohammed</w:t>
+                <w:t xml:space="preserve">G. Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Quétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bertuzzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ary Bruand</w:t>
+                <w:t xml:space="preserve">R. Darthout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 4, pp.4, 229-245</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00863796v1</w:t>
+                <w:t xml:space="preserve">hal-00089036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Long-Term Drainage at a Regional Scale Using a Deterministic Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+                <w:t xml:space="preserve">Field Evaluation and Error Analysis of Soil Water Content Measurement using the Capacitance Probe Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleck Ould Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Raison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bruckler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 61 (5), pp.1473-1482. </w:t>
+              <w:t xml:space="preserve">Soil Science Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 61 (2), pp.399-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/sssaj1997.03615995006100050027x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/sssaj1997.03615995006100020006x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00862842v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00863796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité de la recharge de la nappe de Beauce : Rôle de l'irrigation et des caractéristiques du sol.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating Long-Term Drainage at a Regional Scale Using a Deterministic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleck Ould Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bruckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Creusot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Raison</w:t>
+                <w:t xml:space="preserve">Bernard Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 61 (5), pp.1473-1482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/sssaj1997.03615995006100050027x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089036v1</w:t>
+                <w:t xml:space="preserve">insu-00862842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendance à la lapidification de sols sableux (hardé du Nord-Cameroun) Une évolution naturelle sous climat semi-aride à fort pouvoir évaporant</w:t>
               </w:r>
@@ -10017,429 +10017,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00860970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité chimique et physique des sols : spatiale et évolution.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Backscattered Electron Scanning Images of Soil Porosity for Analyzing Soil Compaction around Roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Bissonais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Dambrine</w:t>
+                <w:t xml:space="preserve">Jean-Claude Bégon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 60 (3), pp.895-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/sssaj1996.03615995006000030031x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118043v1</w:t>
+                <w:t xml:space="preserve">insu-00861809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backscattered Electron Scanning Images of Soil Porosity for Analyzing Soil Compaction around Roots</w:t>
+                <w:t xml:space="preserve">Variabilité des propriétés de rétention en eau des sols : importance de la densité apparente.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Bégon</w:t>
+                <w:t xml:space="preserve">H. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Darthout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Jamagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 31 (1), pp.(1) 27-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00861809v1</w:t>
+                <w:t xml:space="preserve">hal-00077739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité des propriétés de rétention en eau des sols : importance de la densité apparente.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité chimique et physique des sols : spatiale et évolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Gaillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Darthout</w:t>
+                <w:t xml:space="preserve">Yves Le Bissonais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Jamagne</w:t>
+                <w:t xml:space="preserve">E. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 31 (1), pp.(1) 27-40</w:t>
+              <w:t xml:space="preserve">, 1996, 3, pp.4, 229-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077739v1</w:t>
+                <w:t xml:space="preserve">hal-00118043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie électrique en continu : Apport à la connaissance d'une couverture de sol développée sur matériaux deltaïques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10503,51 +10503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie électrique en continu : Apport à la connaissance d'une couverture de sol développée sur matériaux deltaïques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10818,51 +10818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications structurales (assemblage élémentaire) liées à l'activité racinaire au sein de sols limono-argileux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleck Ould Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Pagliai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11103,77 +11103,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvio Romero de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Leprun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Jamagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ORSTOM. Pédologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 26, pp.3, 195-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11224,64 +11224,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvio Romero de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Jamagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ORSTOM. Pédologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 26 (3), pp.(3) 195-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11306,77 +11306,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale sous pluie simulée de la formation des croûtes superficielles Apport h la notion d'érodibilité des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Jamagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de l'Orstom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 25 (1-2), pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11638,51 +11638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sorani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 9 (1), pp.109-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11701,230 +11701,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00885178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système planosol-sol hydromorphe en forêt d'Orléans (A planosol-hydromorphic soil system in the Forest of Orleans (France)).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution à l'étude des propriétés de rétention en eau des sols argileux : importance de la prise en compte de l'organisation de la phase argileuse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.X. Humbel</w:t>
+                <w:t xml:space="preserve">Daniel Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 26, pp.3, 139-155</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 307, pp.1937-1941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00122518v1</w:t>
+                <w:t xml:space="preserve">insu-00862570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'étude des propriétés de rétention en eau des sols argileux : importance de la prise en compte de l'organisation de la phase argileuse.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un système planosol-sol hydromorphe en forêt d'Orléans (A planosol-hydromorphic soil system in the Forest of Orleans (France)).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Tessier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Baize</w:t>
+                <w:t xml:space="preserve">F.X. Humbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 307, pp.1937-1941</w:t>
+              <w:t xml:space="preserve">Science du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 26, pp.3, 139-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00862570v1</w:t>
+                <w:t xml:space="preserve">hal-00122518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse minéralogique quantitative d'un échantillon de sol : utilisation des données concernant la composition chimique de l'échantillon</w:t>
               </w:r>
@@ -12935,51 +12935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongtao Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13073,64 +13073,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Josière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle 2008, SSP/AFES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Neuchâtel, Suisse. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13181,51 +13181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al Majou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13263,51 +13263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaolinite cristalinity index of Latosols as environment indicator of the Brazilian Central Plateau geomorphologic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13401,90 +13401,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation Energy of Kaolinite Dehydroxylation of Brazilian Central Plateau Latosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éder de Souza Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euzebio Medrado da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osmar Abilio de Carvalho Jr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Clay Meetings, 22 to 27 july</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Aveiro, Portugal. pp.116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13611,553 +13611,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00154244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy of Latosols along a regional toposequence across the Central Plateau (Brazil): First results.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
+                <w:t xml:space="preserve">Segmentation and mathematical morphology applied to X-ray microtomographic images of building limestones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Trong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Mid-European Clay Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Opatija, Croatia. 3p</w:t>
+              <w:t xml:space="preserve">GEOX - 2nd International Workshop on X-RAY CT for GEOMATERIALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Auusois - Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00102305v1</w:t>
+                <w:t xml:space="preserve">hal-00101648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Bulk Density According to Structure Development: Toward an Indicator of Microstructure Development in Ferralsols.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mineralogy of Latosols along a regional toposequence across the Central Plateau (Brazil): First results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éder de Souza Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euzébio M. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Philadelphie, United States</w:t>
+              <w:t xml:space="preserve">3rd Mid-European Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Opatija, Croatia. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00079678v1</w:t>
+                <w:t xml:space="preserve">hal-00102305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Latosol development on geomorphic surfaces of the Brazilian Central Plateau: First results.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Modelling Bulk Density According to Structure Development: Toward an Indicator of Microstructure Development in Ferralsols.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luíz Carlos Balbino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Volland-Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on modelling of pedogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Orléans, France. 4 p</w:t>
+              <w:t xml:space="preserve">18th World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00103770v1</w:t>
+                <w:t xml:space="preserve">hal-00079678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation and mathematical morphology applied to X-ray microtomographic images of building limestones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Rouet</w:t>
+                <w:t xml:space="preserve">Modeling of Latosol development on geomorphic surfaces of the Brazilian Central Plateau: First results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euzébio M. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osmar Abilio de Carvalho Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOX - 2nd International Workshop on X-RAY CT for GEOMATERIALS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Auusois - Grenoble, France</w:t>
+              <w:t xml:space="preserve">Workshop on modelling of pedogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Orléans, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101648v1</w:t>
+                <w:t xml:space="preserve">hal-00103770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling subsoil bulk density increase of Australian low activity clay soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. Gilkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Modelling of Pedogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14182,51 +14182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass balance of zinc redistribution during the pedogenesis of a soil developed on a natural geochemical anomaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laveuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14307,51 +14307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle size distribution and mineralogy of Brazilian Ferralsols: Significance for the structure and hydraulic properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14458,51 +14458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al Majou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14534,217 +14534,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des argiles à la rétention de l'eau dans les sols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical properties of tropical sandy soils: A large range of behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Duval</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lesturgez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque du Groupe Français des Argiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">Management of Tropical Sandy Soils for Sustainable Agriculture. A holistic approach for sustainable development of problem soils in the tropics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Khon Kaen, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00160024v1</w:t>
+                <w:t xml:space="preserve">hal-00079666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties of tropical sandy soils: A large range of behaviours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution des argiles à la rétention de l'eau dans les sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Majou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Lesturgez</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management of Tropical Sandy Soils for Sustainable Agriculture. A holistic approach for sustainable development of problem soils in the tropics.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Khon Kaen, Thailand</w:t>
+              <w:t xml:space="preserve">3ème Colloque du Groupe Français des Argiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00079666v1</w:t>
+                <w:t xml:space="preserve">insu-00160024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'images micro-tomographiques pour la conservation du patrimoine bâti.</w:t>
               </w:r>
@@ -14832,437 +14832,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures et prédiction des propriétés de rétention en eau des sols de la Région Centre : Utilisation de la base SOLHYDRO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Al Majou</w:t>
+                <w:t xml:space="preserve">L'apport de la microtomographie X dans la conservation du patrimoine bâti : application aux pierres en œuvre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Odile Duval</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muzahim Al-Mukhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Plançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Bordeaux, France. pp.263-264</w:t>
+              <w:t xml:space="preserve">Journées Soleil en Région Centre, 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00079392v1</w:t>
+                <w:t xml:space="preserve">hal-00101643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the change in aggregate stability and water infiltration in tropical soil following inoculation with indigenous cyanobacteria strains.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Mesures et prédiction des propriétés de rétention en eau des sols de la Région Centre : Utilisation de la base SOLHYDRO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Majou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Int. Symp. ISMOM ("Interactions of Soils Minerals with Organic Components and Microorganisms", International Union of Soil Sciences)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Wuhan, China</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Bordeaux, France. pp.263-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00078325v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport de la microtomographie X dans la conservation du patrimoine bâti : application aux pierres en œuvre.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monitoring the change in aggregate stability and water infiltration in tropical soil following inoculation with indigenous cyanobacteria strains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumarou Malam Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Soleil en Région Centre, 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Orléans, France</w:t>
+              <w:t xml:space="preserve">4th Int. Symp. ISMOM ("Interactions of Soils Minerals with Organic Components and Microorganisms", International Union of Soil Sciences)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101643v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel of ASAR/ENVISAT for the caracterisation of soil surface parameters over bare agricultural fields.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Holah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15313,77 +15313,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishement of crack indexes by electrical apparent resistivity data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatja Samouëlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15421,103 +15421,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of bulk density as related to aggregate size distribution in clayey Ferralsols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Volland-Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luíz Carlos Balbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Inês Lopes de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Freiburg, Germany</w:t>
@@ -15540,277 +15540,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des cyanobactéries sur les propriétés physiques d'un sol sub-tropical</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Bissonais</w:t>
+                <w:t xml:space="preserve">Rapid characterisation of organic matter in Brazilian clayey Ferralsols by Rock-Eval pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Volland-Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Annerman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Renaux</w:t>
+                <w:t xml:space="preserve">Didier Kéravis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Inês Lopes de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089103v1</w:t>
+                <w:t xml:space="preserve">hal-00079449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid characterisation of organic matter in Brazilian clayey Ferralsols by Rock-Eval pyrolysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+                <w:t xml:space="preserve">Effet des cyanobactéries sur les propriétés physiques d'un sol sub-tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Annerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Kéravis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria Inês Lopes de Oliveira</w:t>
+                <w:t xml:space="preserve">B. Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079449v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace elements in soils developed on Lotharingian limestones (Burgondy).</w:t>
               </w:r>
@@ -15930,51 +15930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Rencontres de la Fertilisation Raisonnée et de l'Analyse de Terre - GEMAS-COMIFER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Blois, France. pp.87-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15999,90 +15999,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can electrical resistivity tomography describe soil structure evolution?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatja Samouëlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16284,103 +16284,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil cracks detection by 3D electrical resistivity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatja Samouëlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Prague, Czech Republic. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16405,103 +16405,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of transformation of native Cerrado in pasture land on the porosity of a clayey-sand red latosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luíz Carlos Balbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. F. Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Quétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">inconnu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17180,51 +17180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Nationales de l'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Bordeaux, France. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17691,51 +17691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18180,51 +18180,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75239ECD"/>
+    <w:nsid w:val="090B4100"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18411,51 +18411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ary-bruand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6914-297X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060812818" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6201-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04357763v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedsph.2023.12.011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647901v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reatto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116949" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04220866v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Julien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morlon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04145733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-023-01752-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04181468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;der de Souza Martins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39654-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04092766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Majou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2023.105750" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03819381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21613-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03714343v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03654372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Isch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aldana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127875" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326818v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2021.1965674" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03335757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20127" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hassani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12424" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01402456v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joigneaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fl&#233;hoc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.11.042" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01365390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kaba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Almesber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01237105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dedewanou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-015-1130-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00942292v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t D&#8217;angelo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Qin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xihnua Peng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hartmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.029" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00749850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.09.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00684411v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bau Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cl&#233;ment" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.135502" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00531263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gu&#233;gout" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.10.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00574519v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pag&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terray" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-2459-2011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00626361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darnige" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.138303" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00665500v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Soto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2011.0324" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00589822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Hao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongskul Apichart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siltacho Siwaporn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Promsakha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2011.03.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00587317v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenio Guimar&#227;es Santos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euzebio Medrado da Silva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob&#233;lio Leandro March&#227;o" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marques da Silveira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.02.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342665v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salim Joodi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0536-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413682v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vennink" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.07.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00399744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.04.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403877v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laveuf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Josi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(09)60120-X" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00331918v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reatto-Braga" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar Abilio de Carvalho Jr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2008.10.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00414419v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Silva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01189.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00326369v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.07.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256412v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00310859v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.04.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860817v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00180.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Enoch Furquim Werneck Lima" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2007.0355N" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00258767v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesturgez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Ratana-Anupap" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hallaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2007.00138.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00344313v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00145626v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861221v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084530v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2007.01.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00109874v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euz&#233;bio M. Silva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00120328v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Malam Issa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-006-9153-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00211293v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00162748v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.07.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00020213v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Cresswell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Mackenzie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2006.00001.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068789v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023345v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.02.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077118v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Holah" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2005.01.008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023493v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.10.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022692v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Volland-Tuduri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;z Carlos Balbino" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#234;s Lopes de Oliveira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2003.0344" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089032v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00067795v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sillon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023861v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeque" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004039" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023891v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00632.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023855v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Qu&#233;tin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2003.08.017" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022694v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Garreau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.03.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00071074v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roque" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023893v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramuanpong Sindhusen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Poss" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2004.1850" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681528v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069364v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez-Fernandez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/SUM2003196" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091054v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique King" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hollis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068212v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;rez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072495v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01789-3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076875v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Gilkes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR01051" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091139v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Liu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Hart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(01)00129-X" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022502v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A.C. Varajao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick R. Ramanaidou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0001-37652002000100008" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077609v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Leprun" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072565v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grimaldi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajnos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2002.00446.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1VXKXF8W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089815v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gu&#233;rif" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2001.00357.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V13BXX72-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089713v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cochrane" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fisher" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077581v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Guimar&#227;es" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01593-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860784v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaffi&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Courty" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01517-8" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03096444v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091216v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2000.00338.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860829v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Creuzot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)80066-X" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACCC402F3CCF5E7A0FC8F5214040C09AA798FE9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861777v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1999.03615995006300010023x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089054v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lavialle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572261v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077754v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00863796v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleck Ould Mohammed" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertuzzi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raison" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruckler" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1997.03615995006100020006x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00862842v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1997.03615995006100050027x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089036v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Creusot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darthout" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860970v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamotte" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;dro" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(97)89458-X" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/18E601BC4AE3EAA58E80B792EC23C60298230FEB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00118043v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonais" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861809v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;gon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1996.03615995006000030031x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077739v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gaillard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jamagne" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00088955v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dabas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verb&#232;que" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056034v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122538v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Donfack" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germina Gabalda" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122537v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Braudeau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00862447v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Pagliai" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Begon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00862646v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zimmer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575840v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00120350v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Romero de Carvalho" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leprun" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077586v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142569v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861229v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fi&#232;s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7061(90)90029-9" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P7G0RLD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089186v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885178v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sorani" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122518v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Humbel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00862570v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885064v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Prost" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884929v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554112v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Golovleva" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Korkina" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Desyatkin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Verba" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081451v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081417v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081341v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081390v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Kaba" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Almesber" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081310v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936955v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B. Nguyen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00398908v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256598v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00145730v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311902v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311906v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00154244v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102305v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079678v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103770v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101648v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122581v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122578v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drouin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cacaly" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079685v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Martins" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079406v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160024v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079666v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101618v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djaoui" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079392v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078325v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101643v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beck" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzahim Al-Mukhtar" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plan&#231;on" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151060v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. King" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079882v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079880v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089103v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Annerman" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renaux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079449v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier K&#233;ravis" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079424v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079412v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079716v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079689v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079663v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079734v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089690v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090054v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando B.R. Silva" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boulet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Araujo Filho J." TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01908513v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552844v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933427v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936983v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226579v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Huguet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01541541v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Tessier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01057152v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pires da Silva" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssio Ant&#244;nio Tormena" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06013-2_9" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023312v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023310v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-2481(04)30009-7" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00088832v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leenhardt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallach" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090203v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260435v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01341912v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ary-bruand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6914-297X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060812818" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6201-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04357763v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedsph.2023.12.011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647901v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reatto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116949" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04145733v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-023-01752-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04220866v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Julien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morlon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04181468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;der de Souza Martins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39654-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04092766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Majou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2023.105750" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03819381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21613-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03714343v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03654372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Isch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aldana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127875" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326818v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2021.1965674" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03335757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20127" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hassani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12424" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01402456v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joigneaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fl&#233;hoc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.11.042" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01365390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kaba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Almesber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01237105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dedewanou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-015-1130-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00942292v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t D&#8217;angelo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Qin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xihnua Peng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hartmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.029" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00749850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.09.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00684411v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bau Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cl&#233;ment" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.135502" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00531263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gu&#233;gout" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.10.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00574519v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pag&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terray" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-2459-2011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00665500v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Soto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2011.0324" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00626361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darnige" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.138303" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00589822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Hao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongskul Apichart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siltacho Siwaporn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Promsakha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2011.03.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00587317v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenio Guimar&#227;es Santos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euzebio Medrado da Silva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob&#233;lio Leandro March&#227;o" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marques da Silveira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.02.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342665v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salim Joodi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0536-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00399744v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.04.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00331918v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reatto-Braga" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar Abilio de Carvalho Jr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2008.10.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413682v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vennink" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.07.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403877v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laveuf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Josi&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(09)60120-X" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00414419v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Silva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01189.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256412v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00326369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.07.006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00310859v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.04.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860817v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00180.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Enoch Furquim Werneck Lima" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2007.0355N" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00258767v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesturgez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Ratana-Anupap" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hallaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2007.00138.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00344313v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084530v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2007.01.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00145626v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861221v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00109874v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euz&#233;bio M. Silva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00120328v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Malam Issa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-006-9153-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00162748v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.07.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00211293v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00020213v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Cresswell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Mackenzie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2006.00001.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022692v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Volland-Tuduri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;z Carlos Balbino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#234;s Lopes de Oliveira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2003.0344" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068789v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023345v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.02.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077118v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Holah" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2005.01.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023493v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.10.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089032v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00067795v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sillon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023861v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeque" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004039" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023855v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Qu&#233;tin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2003.08.017" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023891v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00632.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022694v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Garreau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.03.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00071074v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roque" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023893v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramuanpong Sindhusen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Poss" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2004.1850" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069364v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez-Fernandez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/SUM2003196" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091054v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique King" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hollis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681528v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072495v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01789-3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068212v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;rez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091139v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Liu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Gilkes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Hart" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(01)00129-X" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076875v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR01051" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022502v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A.C. Varajao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick R. Ramanaidou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0001-37652002000100008" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077609v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Leprun" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072565v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grimaldi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajnos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2002.00446.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1VXKXF8W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077581v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Guimar&#227;es" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01593-2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089713v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cochrane" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fisher" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089815v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gu&#233;rif" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2001.00357.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V13BXX72-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860784v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaffi&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Courty" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01517-8" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03096444v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091216v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2000.00338.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860829v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Creuzot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)80066-X" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACCC402F3CCF5E7A0FC8F5214040C09AA798FE9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861777v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1999.03615995006300010023x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089054v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lavialle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572261v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077754v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089036v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Creusot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darthout" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raison" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00863796v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleck Ould Mohammed" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertuzzi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruckler" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1997.03615995006100020006x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00862842v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1997.03615995006100050027x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860970v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamotte" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;dro" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(97)89458-X" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/18E601BC4AE3EAA58E80B792EC23C60298230FEB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861809v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;gon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1996.03615995006000030031x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077739v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gaillard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jamagne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00118043v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonais" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00088955v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dabas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verb&#232;que" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056034v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122538v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Donfack" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germina Gabalda" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122537v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Braudeau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00862447v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Pagliai" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Begon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00862646v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zimmer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575840v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00120350v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Romero de Carvalho" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leprun" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077586v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142569v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861229v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fi&#232;s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7061(90)90029-9" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P7G0RLD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089186v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885178v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sorani" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00862570v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122518v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Humbel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885064v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Prost" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884929v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554112v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Golovleva" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Korkina" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Desyatkin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Verba" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081451v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081417v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081341v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081390v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Kaba" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Almesber" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081310v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936955v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B. Nguyen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00398908v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256598v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00145730v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311902v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311906v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00154244v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101648v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102305v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079678v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103770v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122581v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122578v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drouin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cacaly" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079685v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Martins" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079406v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079666v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160024v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101618v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djaoui" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101643v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beck" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzahim Al-Mukhtar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plan&#231;on" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079392v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078325v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151060v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. King" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079882v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079880v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079449v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier K&#233;ravis" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089103v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Annerman" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renaux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079424v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079412v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079716v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079689v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079663v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079734v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089690v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090054v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando B.R. Silva" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boulet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Araujo Filho J." TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01908513v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552844v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933427v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936983v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226579v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Huguet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01541541v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Tessier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01057152v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pires da Silva" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssio Ant&#244;nio Tormena" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06013-2_9" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023312v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023310v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-2481(04)30009-7" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00088832v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leenhardt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallach" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090203v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260435v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01341912v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>