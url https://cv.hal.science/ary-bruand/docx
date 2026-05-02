--- v1 (2026-04-10)
+++ v2 (2026-05-02)
@@ -447,243 +447,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04647901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioturbation as a means to circumvent sodium limitation by termites? Suspected processes and ecological consequences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+                <w:t xml:space="preserve">Histoire de trois concepts du sol mal maîtrisés : le pH du sol, les cations échangeables et la capacité d'échange cationique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.365-381</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04145733v1</w:t>
+                <w:t xml:space="preserve">insu-04220866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de trois concepts du sol mal maîtrisés : le pH du sol, les cations échangeables et la capacité d'échange cationique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Bourrié</w:t>
+                <w:t xml:space="preserve">Bioturbation as a means to circumvent sodium limitation by termites? Suspected processes and ecological consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (6), pp.567 - 570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-023-01752-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04220866v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04145733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term activity of social insects responsible for the physical fertility of soils in the tropics</w:t>
               </w:r>
@@ -2559,261 +2559,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00574519v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stock de carbone organique dans des sols de la région aride de Coquimbo (Chili) : Conséquences de l'intensité du pâturage sur des parcours par des chèvres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Creep and fluidity of a real granular packing near jamming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Bau Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerardo Soto</w:t>
+                <w:t xml:space="preserve">Thierry Darnige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gallaud</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/sec.2011.0324⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107, 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.138303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00665500v1</w:t>
+                <w:t xml:space="preserve">insu-00626361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep and fluidity of a real granular packing near jamming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">van Bau Nguyen</w:t>
+                <w:t xml:space="preserve">Stock de carbone organique dans des sols de la région aride de Coquimbo (Chili) : Conséquences de l'intensité du pâturage sur des parcours par des chèvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Darnige</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Clément</w:t>
+                <w:t xml:space="preserve">Audrey Gallaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 107, 5 p. </w:t>
+              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (4), pp.233-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.138303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/sec.2011.0324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00626361v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00665500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slumping dynamics in tilled sandy soils under natural rainfall and experimental flooding</w:t>
               </w:r>
@@ -3195,589 +3195,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00342665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D representation of soil distribution: An approach for understanding pedogenesis Représentation 3D des sols, apports à la compréhension de la pédogenèse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A snapshot of soil water composition as an indicator of contrasted redox environments in a hedged farmland plot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Albéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+                <w:t xml:space="preserve">Aurélie Vennink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Daroussin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.04.004⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 407 (21), pp.5719-5725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00399744v1</w:t>
+                <w:t xml:space="preserve">insu-00413682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and origin of the microgranular structure in Latosols of the Brazilian Central Plateau: significance of texture, mineralogy, and biological activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D representation of soil distribution: An approach for understanding pedogenesis Représentation 3D des sols, apports à la compréhension de la pédogenèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Daroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Osmar Abilio de Carvalho Jr</w:t>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2008.10.003⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 341 (6), pp.486-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00331918v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00399744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A snapshot of soil water composition as an indicator of contrasted redox environments in a hedged farmland plot</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Albéric</w:t>
+                <w:t xml:space="preserve">Zinc Redistribution in a Soil Developed from Limestone During Pedogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laveuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Vennink</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Josière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.07.005⟩</w:t>
+              <w:t xml:space="preserve">Pedosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (3), pp.292-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1002-0160(09)60120-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00413682v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00403877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc Redistribution in a Soil Developed from Limestone During Pedogenesis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and origin of the microgranular structure in Latosols of the Brazilian Central Plateau: significance of texture, mineralogy, and biological activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hardy</w:t>
+                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euzebio Medrado da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Josière</w:t>
+                <w:t xml:space="preserve">Osmar Abilio de Carvalho Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19 (3), pp.292-304. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76 (2), pp.122-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1002-0160(09)60120-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2008.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00403877v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00331918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shrinkage of microaggregates in Brazilian Latosols during drying: significance of the clay content, mineralogy and hydric stress history</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3861,533 +3861,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00414419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of in situ volumetric water content at field capacity to improve prediction of soil water retention properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Al Majou</w:t>
+                <w:t xml:space="preserve">Variation of the kaolinite and gibbsite content at regional and local scale in Latosols of the Brazilian Central Plateau Variabilité à l'échelle régionale et locale de la teneur en kaolinite et gibbsite des latosols du plateau central brésilien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éder de Souza Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euzebio Medrado da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Soil Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 340 (11), pp.741-748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00256412v1</w:t>
+                <w:t xml:space="preserve">insu-00326369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of the kaolinite and gibbsite content at regional and local scale in Latosols of the Brazilian Central Plateau Variabilité à l'échelle régionale et locale de la teneur en kaolinite et gibbsite des latosols du plateau central brésilien.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
+                <w:t xml:space="preserve">Use of in situ volumetric water content at field capacity to improve prediction of soil water retention properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Majou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 88 (4), pp.533-541</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00326369v1</w:t>
+                <w:t xml:space="preserve">insu-00256412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Significance of a combined approach for replacement stones in the heritage buildings' conservation frame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
+                <w:t xml:space="preserve">Prediction of soil water retention properties after stratification by combining texture, bulk density and the type of horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Majou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Barbanson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ary Bruand</w:t>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.04.005⟩</w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (4), pp.383-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-2743.2008.00180.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00310859v1</w:t>
+                <w:t xml:space="preserve">insu-00860817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of soil water retention properties after stratification by combining texture, bulk density and the type of horizon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Al Majou</w:t>
+                <w:t xml:space="preserve">Significance of a combined approach for replacement stones in the heritage buildings' conservation frame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Barbanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Vautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 24 (4), pp.383-391. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 340 (6), pp.340-355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1475-2743.2008.00180.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00860817v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00310859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity of the centrifuge method for determining the water retention properties of tropical soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euzebio Medrado da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4858,51 +4858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al Majou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5048,51 +5048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic properties of the diagnostic horizon of Latosols of a regional toposequence across the Brazilian Central Plateau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5221,51 +5221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 290 (1-2), pp.1-2, 209-219. </w:t>
@@ -5329,51 +5329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al Majou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5420,51 +5420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La matière organique des sols (MOS) : un héritage difficile mais fructueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5613,879 +5613,879 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass Proportion of Microaggregates and Bulk Density in a Brazilian Clayey Oxisol.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premiers Résultats de Validation des Classes de Pédotransfert établies à partir de la Base de Données SOLHYDRO 1.0 : Application à des sols de la Région Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Majou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Volland-Tuduri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Brossard</w:t>
+                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luíz Carlos Balbino</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12, pp.3, 221-228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022692v1</w:t>
+                <w:t xml:space="preserve">hal-00068789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers Résultats de Validation des Classes de Pédotransfert établies à partir de la Base de Données SOLHYDRO 1.0 : Application à des sols de la Région Centre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward conditions favourable to mobility of trace elements in soils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 337, pp.549-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068789v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward conditions favourable to mobility of trace elements in soils.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of ASAR/ENVISAT for the characterization of soil surface parameters over bare agricultural fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Holah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrez Zribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine King</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.02.004⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 96 (1), pp.(1) 78-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2005.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023345v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of ASAR/ENVISAT for the characterization of soil surface parameters over bare agricultural fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noha Holah</w:t>
+                <w:t xml:space="preserve">Electrical resistivity survey in soil science: a review .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatja Samouëlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mehrez Zribi</w:t>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine King</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2005.01.008⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 83 (2), pp.2, 173-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2004.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077118v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical resistivity survey in soil science: a review .</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+                <w:t xml:space="preserve">Mass Proportion of Microaggregates and Bulk Density in a Brazilian Clayey Oxisol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Volland-Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luíz Carlos Balbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Tabbagh</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Inês Lopes de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 83 (2), pp.2, 173-193. </w:t>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 69, pp.1559-1564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2004.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/sssaj2003.0344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023493v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des propriétés de rétention en eau des sols à partir de la base de données SOLHYDRO : Une première proposition combianant le type d'horizon, sa texture et sa densité apparente.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Travail du sol, structure et fonctionnement hydrique du sol en régime d'évaporation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Sillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 11 (3), pp.3, 323-334</w:t>
+              <w:t xml:space="preserve">, 2004, 11, pp.59-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089032v1</w:t>
+                <w:t xml:space="preserve">hal-00067795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail du sol, structure et fonctionnement hydrique du sol en régime d'évaporation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.F. Sillon</w:t>
+                <w:t xml:space="preserve">Estimation des propriétés de rétention en eau des sols à partir de la base de données SOLHYDRO : Une première proposition combianant le type d'horizon, sa texture et sa densité apparente.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 11, pp.59-68</w:t>
+              <w:t xml:space="preserve">, 2004, 11 (3), pp.3, 323-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00067795v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The STICS model to predict nitrate leaching following agricultural pratices.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schnebelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6543,325 +6543,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in the hydraulic properties of a Brazilian clay Ferralsol on clearing for pasture.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luíz Carlos Balbino</w:t>
+                <w:t xml:space="preserve">Three-dimensional crack monitoring by electrical resistivity measurement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatja Samouëlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Quétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 120, pp.297-307. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55 (4), pp.4, 751-762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2003.08.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00632.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023855v1</w:t>
+                <w:t xml:space="preserve">hal-00023891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional crack monitoring by electrical resistivity measurement.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Richard</w:t>
+                <w:t xml:space="preserve">Change in the hydraulic properties of a Brazilian clay Ferralsol on clearing for pasture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luíz Carlos Balbino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Guerin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ary Bruand</w:t>
+                <w:t xml:space="preserve">P. Quétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 55 (4), pp.4, 751-762. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 120, pp.297-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00632.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2003.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023891v1</w:t>
+                <w:t xml:space="preserve">hal-00023855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct analysis of microaggregates shrinkage for drying: Application to microaggregates from a Brasilian clayey Ferralsol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Volland-Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7187,360 +7187,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of class pedotransfer functions based on texture and bulk density of clods to generate water retention curves.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical resistivity imaging for detecting soil cracking at the centimetric scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatja Samouëlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67 (5), pp.1319-1326</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00069364v1</w:t>
+                <w:t xml:space="preserve">hal-02681528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des propriétés physiques des sols et de leur variabilité sur les flux d'eau.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of class pedotransfer functions based on texture and bulk density of clods to generate water retention curves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Hollis</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Perez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19, pp.232-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/SUM2003196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091054v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical resistivity imaging for detecting soil cracking at the centimetric scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anatja Samouëlian</w:t>
+                <w:t xml:space="preserve">Rôle des propriétés physiques des sols et de leur variabilité sur les flux d'eau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ary Bruand</w:t>
+                <w:t xml:space="preserve">J. Hollis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 67 (5), pp.1319-1326</w:t>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10, pp.287-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681528v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration and mobility of lithogenic trace metals in soils : significance of anthropogenic lateral redistributions.</w:t>
               </w:r>
@@ -7630,77 +7630,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pérez Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Quétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 9, pp.2, 105-126</w:t>
@@ -7723,235 +7723,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in potassium forms between cutans and adjacent soil matrix in a Grey Clay Soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subsoil bulk density and organic carbon stock in relation to land use for a Western Australian Sodosol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan Liu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robert J. Gilkes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0016-7061(01)00129-X⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Soil Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 40, pp.(6) 999-1010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/SR01051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091139v1</w:t>
+                <w:t xml:space="preserve">hal-00076875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subsoil bulk density and organic carbon stock in relation to land use for a Western Australian Sodosol.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differences in potassium forms between cutans and adjacent soil matrix in a Grey Clay Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Gilkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. D. Hart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert J. Gilkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Soil Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 40, pp.(6) 999-1010. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 106, pp.289-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/SR01051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7061(01)00129-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00076875v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microporosity of BIF hosted massive hematite ore, Iron Quadrangle, Brazil.</w:t>
               </w:r>
@@ -7976,51 +7976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick R. Ramanaidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. Gilkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anais da Academia Brasileira de Ciências</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 74, pp.113-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8054,51 +8054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en valeur des Ferralsols de la région du Cerrado (Brésil) et évolution de leurs propriétés physiques : une étude bibliographique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luíz Carlos Balbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8162,51 +8162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in porosity and microagregation in clayey Ferralsols of the Brazilian Cerrado on clearing for pasture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luíz Carlos Balbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8302,394 +8302,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00072565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement de la phase argileuse lors de la dessiccation dans des Ferralsols microagrégés du Brésil : rôle de la microstructure et de la matière organique.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luíz Carlos Balbino</w:t>
+                <w:t xml:space="preserve">Effect of compaction on the porosity of a silty soil: influence on unsaturated hydraulic properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Sillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. F. Guimarães</w:t>
+                <w:t xml:space="preserve">Martine Guérif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 332, pp.673-680. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 52, pp.49-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1251-8050(01)01593-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2389.2001.00357.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077581v1</w:t>
+                <w:t xml:space="preserve">hal-00089815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase in the bulk density of a Grey Clay subsoil by infilling of cracks by topsoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Cochrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. Gilkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 52, pp.37-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of compaction on the porosity of a silty soil: influence on unsaturated hydraulic properties.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.F. Sillon</w:t>
+                <w:t xml:space="preserve">Comportement de la phase argileuse lors de la dessiccation dans des Ferralsols microagrégés du Brésil : rôle de la microstructure et de la matière organique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luíz Carlos Balbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martine Guérif</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F. Guimarães</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2389.2001.00357.x⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 332, pp.673-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1251-8050(01)01593-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00089815v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la microstructure d'un horizon de surface enterré sous des matériaux archéologiques du Bronze ancien en Syrie (2200 BC)</w:t>
               </w:r>
@@ -9116,51 +9116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcified Fungal Filaments in the Petrocalcic Horizon of Eutrochrepts in Beauce, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 63 (1), pp.164-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9220,64 +9220,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9436,51 +9436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Quétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9512,416 +9512,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00077754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité de la recharge de la nappe de Beauce : Rôle de l'irrigation et des caractéristiques du sol.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field Evaluation and Error Analysis of Soil Water Content Measurement using the Capacitance Probe Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleck Ould Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bruckler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Science Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 61 (2), pp.399-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/sssaj1997.03615995006100020006x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089036v1</w:t>
+                <w:t xml:space="preserve">insu-00863796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field Evaluation and Error Analysis of Soil Water Content Measurement using the Capacitance Probe Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+                <w:t xml:space="preserve">Estimating Long-Term Drainage at a Regional Scale Using a Deterministic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleck Ould Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bruckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bertuzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bruckler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 61 (2), pp.399-408. </w:t>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 61 (5), pp.1473-1482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/sssaj1997.03615995006100020006x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/sssaj1997.03615995006100050027x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00863796v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00862842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Long-Term Drainage at a Regional Scale Using a Deterministic Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variabilité de la recharge de la nappe de Beauce : Rôle de l'irrigation et des caractéristiques du sol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Guillet</w:t>
+                <w:t xml:space="preserve">G. Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Quétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Darthout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 4, pp.4, 229-245</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00862842v1</w:t>
+                <w:t xml:space="preserve">hal-00089036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendance à la lapidification de sols sableux (hardé du Nord-Cameroun) Une évolution naturelle sous climat semi-aride à fort pouvoir évaporant</w:t>
               </w:r>
@@ -10017,429 +10017,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00860970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backscattered Electron Scanning Images of Soil Porosity for Analyzing Soil Compaction around Roots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité chimique et physique des sols : spatiale et évolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Bégon</w:t>
+                <w:t xml:space="preserve">Yves Le Bissonais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 3, pp.4, 229-244</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00861809v1</w:t>
+                <w:t xml:space="preserve">hal-00118043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité des propriétés de rétention en eau des sols : importance de la densité apparente.</w:t>
+                <w:t xml:space="preserve">Backscattered Electron Scanning Images of Soil Porosity for Analyzing Soil Compaction around Roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Gaillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcel Jamagne</w:t>
+                <w:t xml:space="preserve">Jean-Claude Bégon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 60 (3), pp.895-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/sssaj1996.03615995006000030031x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077739v1</w:t>
+                <w:t xml:space="preserve">insu-00861809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité chimique et physique des sols : spatiale et évolution.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variabilité des propriétés de rétention en eau des sols : importance de la densité apparente.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Bissonais</w:t>
+                <w:t xml:space="preserve">H. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Darthout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dambrine</w:t>
+                <w:t xml:space="preserve">Marcel Jamagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 3, pp.4, 229-244</w:t>
+              <w:t xml:space="preserve">, 1996, 31 (1), pp.(1) 27-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118043v1</w:t>
+                <w:t xml:space="preserve">hal-00077739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie électrique en continu : Apport à la connaissance d'une couverture de sol développée sur matériaux deltaïques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10503,51 +10503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie électrique en continu : Apport à la connaissance d'une couverture de sol développée sur matériaux deltaïques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10818,51 +10818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications structurales (assemblage élémentaire) liées à l'activité racinaire au sein de sols limono-argileux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleck Ould Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Pagliai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11103,77 +11103,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvio Romero de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Leprun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Jamagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ORSTOM. Pédologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 26, pp.3, 195-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11224,64 +11224,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvio Romero de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Jamagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ORSTOM. Pédologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 26 (3), pp.(3) 195-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11306,77 +11306,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale sous pluie simulée de la formation des croûtes superficielles Apport h la notion d'érodibilité des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Jamagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de l'Orstom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 25 (1-2), pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11638,51 +11638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sorani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 9 (1), pp.109-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11701,230 +11701,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00885178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'étude des propriétés de rétention en eau des sols argileux : importance de la prise en compte de l'organisation de la phase argileuse.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un système planosol-sol hydromorphe en forêt d'Orléans (A planosol-hydromorphic soil system in the Forest of Orleans (France)).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Tessier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Baize</w:t>
+                <w:t xml:space="preserve">F.X. Humbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 307, pp.1937-1941</w:t>
+              <w:t xml:space="preserve">Science du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 26, pp.3, 139-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00862570v1</w:t>
+                <w:t xml:space="preserve">hal-00122518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système planosol-sol hydromorphe en forêt d'Orléans (A planosol-hydromorphic soil system in the Forest of Orleans (France)).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution à l'étude des propriétés de rétention en eau des sols argileux : importance de la prise en compte de l'organisation de la phase argileuse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.X. Humbel</w:t>
+                <w:t xml:space="preserve">Daniel Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 26, pp.3, 139-155</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 307, pp.1937-1941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00122518v1</w:t>
+                <w:t xml:space="preserve">insu-00862570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse minéralogique quantitative d'un échantillon de sol : utilisation des données concernant la composition chimique de l'échantillon</w:t>
               </w:r>
@@ -13073,64 +13073,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Josière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle 2008, SSP/AFES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Neuchâtel, Suisse. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13181,51 +13181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al Majou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13257,273 +13257,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00145730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaolinite cristalinity index of Latosols as environment indicator of the Brazilian Central Plateau geomorphologic surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Activation Energy of Kaolinite Dehydroxylation of Brazilian Central Plateau Latosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éder de Souza Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euzebio Medrado da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osmar Abilio de Carvalho Jr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Clay Meetings, 22 to 27 july,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Aveiro, Portugal. pp.253</w:t>
+              <w:t xml:space="preserve">European Clay Meetings, 22 to 27 july</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Aveiro, Portugal. pp.116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00311902v1</w:t>
+                <w:t xml:space="preserve">insu-00311906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation Energy of Kaolinite Dehydroxylation of Brazilian Central Plateau Latosols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kaolinite cristalinity index of Latosols as environment indicator of the Brazilian Central Plateau geomorphologic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éder de Souza Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Penhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Clay Meetings, 22 to 27 july</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Aveiro, Portugal. pp.116</w:t>
+              <w:t xml:space="preserve">European Clay Meetings, 22 to 27 july,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Aveiro, Portugal. pp.253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00311906v1</w:t>
+                <w:t xml:space="preserve">insu-00311902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of X-ray tomographic images : contribution to weathering analysis of building limestones originating from historical buildinds.</w:t>
               </w:r>
@@ -13611,553 +13611,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00154244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation and mathematical morphology applied to X-ray microtomographic images of building limestones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Rouet</w:t>
+                <w:t xml:space="preserve">Mineralogy of Latosols along a regional toposequence across the Central Plateau (Brazil): First results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éder de Souza Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euzébio M. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOX - 2nd International Workshop on X-RAY CT for GEOMATERIALS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Auusois - Grenoble, France</w:t>
+              <w:t xml:space="preserve">3rd Mid-European Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Opatija, Croatia. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101648v1</w:t>
+                <w:t xml:space="preserve">hal-00102305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy of Latosols along a regional toposequence across the Central Plateau (Brazil): First results.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Modelling Bulk Density According to Structure Development: Toward an Indicator of Microstructure Development in Ferralsols.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luíz Carlos Balbino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Volland-Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Euzébio M. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Mid-European Clay Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Opatija, Croatia. 3p</w:t>
+              <w:t xml:space="preserve">18th World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00102305v1</w:t>
+                <w:t xml:space="preserve">hal-00079678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling Bulk Density According to Structure Development: Toward an Indicator of Microstructure Development in Ferralsols.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling of Latosol development on geomorphic surfaces of the Brazilian Central Plateau: First results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euzébio M. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osmar Abilio de Carvalho Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Philadelphie, United States</w:t>
+              <w:t xml:space="preserve">Workshop on modelling of pedogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Orléans, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00079678v1</w:t>
+                <w:t xml:space="preserve">hal-00103770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Latosol development on geomorphic surfaces of the Brazilian Central Plateau: First results.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
+                <w:t xml:space="preserve">Segmentation and mathematical morphology applied to X-ray microtomographic images of building limestones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Trong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on modelling of pedogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Orléans, France. 4 p</w:t>
+              <w:t xml:space="preserve">GEOX - 2nd International Workshop on X-RAY CT for GEOMATERIALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Auusois - Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00103770v1</w:t>
+                <w:t xml:space="preserve">hal-00101648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling subsoil bulk density increase of Australian low activity clay soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. Gilkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Modelling of Pedogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14182,51 +14182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass balance of zinc redistribution during the pedogenesis of a soil developed on a natural geochemical anomaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laveuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14307,51 +14307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle size distribution and mineralogy of Brazilian Ferralsols: Significance for the structure and hydraulic properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14458,51 +14458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al Majou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14534,217 +14534,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties of tropical sandy soils: A large range of behaviours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution des argiles à la rétention de l'eau dans les sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Majou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Lesturgez</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management of Tropical Sandy Soils for Sustainable Agriculture. A holistic approach for sustainable development of problem soils in the tropics.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Khon Kaen, Thailand</w:t>
+              <w:t xml:space="preserve">3ème Colloque du Groupe Français des Argiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00079666v1</w:t>
+                <w:t xml:space="preserve">insu-00160024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des argiles à la rétention de l'eau dans les sols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical properties of tropical sandy soils: A large range of behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Duval</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lesturgez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque du Groupe Français des Argiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">Management of Tropical Sandy Soils for Sustainable Agriculture. A holistic approach for sustainable development of problem soils in the tropics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Khon Kaen, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00160024v1</w:t>
+                <w:t xml:space="preserve">hal-00079666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'images micro-tomographiques pour la conservation du patrimoine bâti.</w:t>
               </w:r>
@@ -14832,437 +14832,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport de la microtomographie X dans la conservation du patrimoine bâti : application aux pierres en œuvre.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
+                <w:t xml:space="preserve">Mesures et prédiction des propriétés de rétention en eau des sols de la Région Centre : Utilisation de la base SOLHYDRO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Majou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Plançon</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Soleil en Région Centre, 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Bordeaux, France. pp.263-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101643v1</w:t>
+                <w:t xml:space="preserve">hal-00079392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures et prédiction des propriétés de rétention en eau des sols de la Région Centre : Utilisation de la base SOLHYDRO</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Monitoring the change in aggregate stability and water infiltration in tropical soil following inoculation with indigenous cyanobacteria strains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumarou Malam Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Bordeaux, France. pp.263-264</w:t>
+              <w:t xml:space="preserve">4th Int. Symp. ISMOM ("Interactions of Soils Minerals with Organic Components and Microorganisms", International Union of Soil Sciences)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079392v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the change in aggregate stability and water infiltration in tropical soil following inoculation with indigenous cyanobacteria strains.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'apport de la microtomographie X dans la conservation du patrimoine bâti : application aux pierres en œuvre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muzahim Al-Mukhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Plançon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Int. Symp. ISMOM ("Interactions of Soils Minerals with Organic Components and Microorganisms", International Union of Soil Sciences)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Wuhan, China</w:t>
+              <w:t xml:space="preserve">Journées Soleil en Région Centre, 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00078325v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiel of ASAR/ENVISAT for the caracterisation of soil surface parameters over bare agricultural fields.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Holah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15421,103 +15421,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of bulk density as related to aggregate size distribution in clayey Ferralsols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Volland-Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luíz Carlos Balbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Inês Lopes de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Freiburg, Germany</w:t>
@@ -15540,277 +15540,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid characterisation of organic matter in Brazilian clayey Ferralsols by Rock-Eval pyrolysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+                <w:t xml:space="preserve">Effet des cyanobactéries sur les propriétés physiques d'un sol sub-tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Kéravis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria Inês Lopes de Oliveira</w:t>
+                <w:t xml:space="preserve">Marcus Annerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00079449v1</w:t>
+                <w:t xml:space="preserve">hal-00089103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des cyanobactéries sur les propriétés physiques d'un sol sub-tropical</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Gaillard</w:t>
+                <w:t xml:space="preserve">Rapid characterisation of organic matter in Brazilian clayey Ferralsols by Rock-Eval pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Volland-Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Renaux</w:t>
+                <w:t xml:space="preserve">Didier Kéravis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Inês Lopes de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089103v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace elements in soils developed on Lotharingian limestones (Burgondy).</w:t>
               </w:r>
@@ -16038,51 +16038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16336,51 +16336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Prague, Czech Republic. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16405,103 +16405,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of transformation of native Cerrado in pasture land on the porosity of a clayey-sand red latosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luíz Carlos Balbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. F. Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Quétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">inconnu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17167,64 +17167,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Nationales de l'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Bordeaux, France. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17691,51 +17691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18180,51 +18180,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="090B4100"/>
+    <w:nsid w:val="0861CB26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18411,51 +18411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ary-bruand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6914-297X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060812818" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6201-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04357763v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedsph.2023.12.011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647901v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reatto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116949" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04145733v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-023-01752-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04220866v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Julien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morlon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04181468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;der de Souza Martins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39654-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04092766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Majou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2023.105750" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03819381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21613-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03714343v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03654372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Isch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aldana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127875" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326818v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2021.1965674" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03335757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20127" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hassani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12424" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01402456v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joigneaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fl&#233;hoc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.11.042" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01365390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kaba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Almesber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01237105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dedewanou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-015-1130-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00942292v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t D&#8217;angelo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Qin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xihnua Peng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hartmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.029" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00749850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.09.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00684411v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bau Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cl&#233;ment" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.135502" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00531263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gu&#233;gout" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.10.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00574519v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pag&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terray" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-2459-2011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00665500v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Soto" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2011.0324" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00626361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darnige" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.138303" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00589822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Hao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongskul Apichart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siltacho Siwaporn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Promsakha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2011.03.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00587317v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenio Guimar&#227;es Santos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euzebio Medrado da Silva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob&#233;lio Leandro March&#227;o" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marques da Silveira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.02.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342665v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salim Joodi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0536-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00399744v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.04.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00331918v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reatto-Braga" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar Abilio de Carvalho Jr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2008.10.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413682v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vennink" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.07.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403877v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laveuf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Josi&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(09)60120-X" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00414419v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Silva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01189.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256412v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00326369v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.07.006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00310859v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.04.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860817v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00180.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Enoch Furquim Werneck Lima" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2007.0355N" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00258767v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesturgez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Ratana-Anupap" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hallaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2007.00138.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00344313v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084530v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2007.01.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00145626v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861221v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00109874v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euz&#233;bio M. Silva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00120328v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Malam Issa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-006-9153-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00162748v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.07.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00211293v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00020213v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Cresswell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Mackenzie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2006.00001.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022692v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Volland-Tuduri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;z Carlos Balbino" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#234;s Lopes de Oliveira" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2003.0344" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068789v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023345v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.02.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077118v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Holah" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2005.01.008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023493v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.10.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089032v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00067795v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sillon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023861v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeque" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004039" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023855v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Qu&#233;tin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2003.08.017" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023891v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00632.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022694v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Garreau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.03.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00071074v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roque" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023893v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramuanpong Sindhusen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Poss" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2004.1850" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069364v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez-Fernandez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/SUM2003196" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091054v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique King" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hollis" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681528v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072495v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01789-3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068212v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;rez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091139v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Liu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Gilkes" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Hart" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(01)00129-X" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076875v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR01051" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022502v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A.C. Varajao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick R. Ramanaidou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0001-37652002000100008" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077609v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Leprun" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072565v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grimaldi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajnos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2002.00446.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1VXKXF8W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077581v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Guimar&#227;es" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01593-2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089713v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cochrane" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fisher" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089815v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gu&#233;rif" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2001.00357.x" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V13BXX72-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860784v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaffi&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Courty" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01517-8" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03096444v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091216v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2000.00338.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860829v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Creuzot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)80066-X" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACCC402F3CCF5E7A0FC8F5214040C09AA798FE9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861777v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1999.03615995006300010023x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089054v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lavialle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572261v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077754v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089036v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Creusot" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darthout" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raison" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00863796v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleck Ould Mohammed" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertuzzi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruckler" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1997.03615995006100020006x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00862842v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1997.03615995006100050027x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860970v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamotte" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;dro" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(97)89458-X" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/18E601BC4AE3EAA58E80B792EC23C60298230FEB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861809v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;gon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1996.03615995006000030031x" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077739v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gaillard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jamagne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00118043v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonais" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00088955v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dabas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verb&#232;que" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056034v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122538v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Donfack" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germina Gabalda" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122537v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Braudeau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00862447v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Pagliai" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Begon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00862646v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zimmer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575840v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00120350v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Romero de Carvalho" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leprun" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077586v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142569v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861229v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fi&#232;s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7061(90)90029-9" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P7G0RLD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089186v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885178v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sorani" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00862570v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122518v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Humbel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885064v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Prost" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884929v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554112v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Golovleva" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Korkina" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Desyatkin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Verba" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081451v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081417v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081341v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081390v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Kaba" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Almesber" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081310v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936955v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B. Nguyen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00398908v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256598v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00145730v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311902v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311906v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00154244v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101648v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102305v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079678v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103770v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122581v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122578v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drouin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cacaly" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079685v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Martins" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079406v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079666v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160024v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101618v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djaoui" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101643v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beck" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzahim Al-Mukhtar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plan&#231;on" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079392v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078325v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151060v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. King" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079882v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079880v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079449v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier K&#233;ravis" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089103v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Annerman" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renaux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079424v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079412v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079716v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079689v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079663v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079734v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089690v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090054v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando B.R. Silva" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boulet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Araujo Filho J." TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01908513v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552844v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933427v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936983v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226579v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Huguet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01541541v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Tessier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01057152v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pires da Silva" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssio Ant&#244;nio Tormena" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06013-2_9" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023312v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023310v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-2481(04)30009-7" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00088832v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leenhardt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallach" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090203v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260435v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01341912v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ary-bruand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6914-297X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060812818" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6201-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04357763v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedsph.2023.12.011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647901v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reatto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116949" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04220866v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Julien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morlon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04145733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-023-01752-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04181468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;der de Souza Martins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39654-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04092766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Majou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2023.105750" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03819381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21613-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03714343v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03654372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Isch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aldana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127875" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326818v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2021.1965674" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03335757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20127" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hassani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12424" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01402456v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joigneaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fl&#233;hoc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.11.042" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01365390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kaba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Almesber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01237105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dedewanou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-015-1130-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00942292v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t D&#8217;angelo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Qin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xihnua Peng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hartmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.029" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00749850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.09.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00684411v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bau Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cl&#233;ment" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.135502" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00531263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gu&#233;gout" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.10.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00574519v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pag&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terray" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-2459-2011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00626361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darnige" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.138303" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00665500v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Soto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2011.0324" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00589822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Hao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongskul Apichart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siltacho Siwaporn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Promsakha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2011.03.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00587317v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenio Guimar&#227;es Santos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euzebio Medrado da Silva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob&#233;lio Leandro March&#227;o" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marques da Silveira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.02.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342665v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salim Joodi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0536-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413682v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vennink" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.07.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00399744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.04.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403877v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laveuf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Josi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(09)60120-X" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00331918v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reatto-Braga" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar Abilio de Carvalho Jr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2008.10.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00414419v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Silva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01189.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00326369v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.07.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256412v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860817v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00180.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00310859v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.04.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Enoch Furquim Werneck Lima" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2007.0355N" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00258767v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesturgez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Ratana-Anupap" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hallaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2007.00138.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00344313v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084530v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2007.01.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00145626v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861221v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00109874v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euz&#233;bio M. Silva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00120328v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Malam Issa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-006-9153-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00162748v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.07.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00211293v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00020213v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Cresswell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Mackenzie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2006.00001.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068789v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023345v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.02.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077118v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Holah" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2005.01.008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023493v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.10.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022692v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Volland-Tuduri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;z Carlos Balbino" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#234;s Lopes de Oliveira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2003.0344" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00067795v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089032v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023861v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeque" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004039" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023891v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00632.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023855v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Qu&#233;tin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2003.08.017" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022694v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Garreau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.03.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00071074v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roque" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023893v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramuanpong Sindhusen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Poss" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2004.1850" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681528v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069364v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez-Fernandez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/SUM2003196" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091054v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique King" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hollis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072495v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01789-3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068212v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;rez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076875v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Gilkes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR01051" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091139v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Liu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Hart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(01)00129-X" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022502v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A.C. Varajao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick R. Ramanaidou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0001-37652002000100008" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077609v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Leprun" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072565v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grimaldi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajnos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2002.00446.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1VXKXF8W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089815v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gu&#233;rif" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2001.00357.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V13BXX72-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089713v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cochrane" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fisher" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077581v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Guimar&#227;es" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01593-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860784v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaffi&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Courty" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01517-8" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03096444v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091216v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2000.00338.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860829v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Creuzot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)80066-X" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACCC402F3CCF5E7A0FC8F5214040C09AA798FE9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861777v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1999.03615995006300010023x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089054v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lavialle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572261v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077754v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00863796v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleck Ould Mohammed" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertuzzi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raison" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruckler" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1997.03615995006100020006x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00862842v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1997.03615995006100050027x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089036v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Creusot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darthout" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860970v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamotte" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;dro" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(97)89458-X" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/18E601BC4AE3EAA58E80B792EC23C60298230FEB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00118043v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonais" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861809v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;gon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1996.03615995006000030031x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077739v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gaillard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jamagne" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00088955v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dabas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verb&#232;que" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056034v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122538v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Donfack" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germina Gabalda" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122537v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Braudeau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00862447v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Pagliai" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Begon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00862646v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zimmer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575840v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00120350v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Romero de Carvalho" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leprun" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077586v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142569v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861229v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fi&#232;s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7061(90)90029-9" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P7G0RLD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089186v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885178v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sorani" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122518v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Humbel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00862570v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885064v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Prost" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884929v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554112v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Golovleva" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Korkina" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Desyatkin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Verba" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081451v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081417v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081341v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081390v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Kaba" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Almesber" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081310v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936955v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B. Nguyen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00398908v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256598v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00145730v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311906v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311902v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00154244v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102305v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079678v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103770v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101648v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122581v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122578v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drouin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cacaly" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079685v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Martins" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079406v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160024v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079666v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101618v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djaoui" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079392v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078325v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101643v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beck" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzahim Al-Mukhtar" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plan&#231;on" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151060v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. King" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079882v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079880v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089103v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Annerman" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renaux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079449v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier K&#233;ravis" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079424v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079412v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079716v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079689v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079663v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079734v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089690v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090054v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando B.R. Silva" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boulet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Araujo Filho J." TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01908513v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552844v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933427v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936983v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226579v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Huguet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01541541v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Tessier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01057152v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pires da Silva" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssio Ant&#244;nio Tormena" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06013-2_9" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023312v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023310v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-2481(04)30009-7" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00088832v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leenhardt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallach" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090203v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260435v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01341912v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>