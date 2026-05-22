--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -201,6572 +201,6542 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (103)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (104)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social insects behind the microgranular structure of Ferralsols: Consequences for their physical fertility when cultivated</w:t>
+                <w:t xml:space="preserve">Occurrence of 2:1 phyllosilicates in Ferralsols: A viewpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedsph.2023.12.011⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 470, pp.117832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2026.117832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04357763v1</w:t>
+                <w:t xml:space="preserve">insu-05619595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence of potassium-bearing 2:1 phyllosilicates in B horizons of Ferralsols : consequences for total and exchangeable potassium content</w:t>
+                <w:t xml:space="preserve">Social insects behind the microgranular structure of Ferralsols: Consequences for their physical fertility when cultivated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.116949⟩</w:t>
+              <w:t xml:space="preserve">Pedosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (1), pp.17-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pedsph.2023.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04647901v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04357763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire de trois concepts du sol mal maîtrisés : le pH du sol, les cations échangeables et la capacité d'échange cationique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Presence of potassium-bearing 2:1 phyllosilicates in B horizons of Ferralsols : consequences for total and exchangeable potassium content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Reatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Julien</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Morlon</w:t>
+                <w:t xml:space="preserve">Jérémie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 448, pp.116949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2024.116949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04220866v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04647901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioturbation as a means to circumvent sodium limitation by termites? Suspected processes and ecological consequences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Long-term activity of social insects responsible for the physical fertility of soils in the tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Reatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Jouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ary Bruand</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éder de Souza Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-023-01752-2⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.12337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-39654-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04145733v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04181468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term activity of social insects responsible for the physical fertility of soils in the tropics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioturbation as a means to circumvent sodium limitation by termites? Suspected processes and ecological consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Jouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Éder de Souza Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-39654-w⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (6), pp.567 - 570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-023-01752-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04181468v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04145733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of water retention properties of French soils using the in situ volumetric water content at field capacity as single input data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Histoire de trois concepts du sol mal maîtrisés : le pH du sol, les cations échangeables et la capacité d'échange cationique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Bourrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Al Majou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Morlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.365-381</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04092766v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04220866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allochthonous material originating from saprolite as a marker of termite activity in Ferralsols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prediction of water retention properties of French soils using the in situ volumetric water content at field capacity as single input data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Majou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éder de Souza Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-21613-6⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 232, pp.105750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2023.105750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03819381v1</w:t>
+                <w:t xml:space="preserve">insu-04092766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology, chemical composition and origin of 2:1 phyllosilicates in Bw horizons of latosols of the Brazilian Central Plateau: contribution to the discussion of the microgranular structure origin</w:t>
+                <w:t xml:space="preserve">Allochthonous material originating from saprolite as a marker of termite activity in Ferralsols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Reatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éder de Souza Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.17193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-21613-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03714343v1</w:t>
+                <w:t xml:space="preserve">insu-03819381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive experimental and numerical analysis of water flow and travel time in a highly heterogeneous vadose zone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphology, chemical composition and origin of 2:1 phyllosilicates in Bw horizons of latosols of the Brazilian Central Plateau: contribution to the discussion of the microgranular structure origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Reatto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.127875⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 354 (G2), pp.159-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03654372v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03714343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of water retention properties of Syrian clayey soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Al Majou</w:t>
+                <w:t xml:space="preserve">A comprehensive experimental and numerical analysis of water flow and travel time in a highly heterogeneous vadose zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Isch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouamama Abbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Aldana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Muller</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamad Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arid Land Research and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15324982.2021.1965674⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 610, pp.127875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.127875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326818v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03654372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between hydraulic properties and material features in a heterogeneous vadose zone of a vulnerable limestone aquifer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Isch</w:t>
+                <w:t xml:space="preserve">Prediction of water retention properties of Syrian clayey soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Majou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Penhoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (4), pp.e20127. </w:t>
+              <w:t xml:space="preserve">Arid Land Research and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/vzj2.20127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15324982.2021.1965674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03335757v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferability of continuous- and class-pedotransfer functions to predict water retention properties of semiarid Syrian soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Al Majou</w:t>
+                <w:t xml:space="preserve">Relationship between hydraulic properties and material features in a heterogeneous vadose zone of a vulnerable limestone aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Aldana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Isch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Hassani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ary Bruand</w:t>
+                <w:t xml:space="preserve">Mohamed Azaroual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34, pp.354-369. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (4), pp.e20127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sum.12424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/vzj2.20127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01857103v1</w:t>
+                <w:t xml:space="preserve">insu-03335757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water exchange, mixing and transient storage between a saturated karstic conduit and the surrounding aquifer: groundwater flow modeling and inputs from stable water isotopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transferability of continuous- and class-pedotransfer functions to predict water retention properties of semiarid Syrian soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Majou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Binet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B Hassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.11.042⟩</w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34, pp.354-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sum.12424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01402456v1</w:t>
+                <w:t xml:space="preserve">insu-01857103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validité de l’estimation des propriétés de rétention en eau de sols syriens à partir de fonctions et classes de pédotransfert développées pour des sols français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Al Majou</w:t>
+                <w:t xml:space="preserve">Water exchange, mixing and transient storage between a saturated karstic conduit and the surrounding aquifer: groundwater flow modeling and inputs from stable water isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Joigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Albéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Kaba</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Fléhoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 544, pp.278-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.11.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01365390v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01402456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater Vulnerability and Risk Mapping Based on Residence Time Distributions: Spatial Analysis for the Estimation of Lumped Parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validité de l’estimation des propriétés de rétention en eau de sols syriens à partir de fonctions et classes de pédotransfert développées pour des sols français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Majou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Dedewanou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Binet</w:t>
+                <w:t xml:space="preserve">R Kaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Rouet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Coquet</w:t>
+                <w:t xml:space="preserve">W Almesber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23, pp.112-123</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01237105v1</w:t>
+                <w:t xml:space="preserve">insu-01365390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the high sensitivity of Chinese red clay soils to drought: significance of the clay characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Groundwater Vulnerability and Risk Mapping Based on Residence Time Distributions: Spatial Analysis for the Estimation of Lumped Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Dedewanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît D’angelo</w:t>
+                <w:t xml:space="preserve">Jean-Louis Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.01.029⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (15), pp.5489-5504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11269-015-1130-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00942292v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01237105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil porosity resulting from the assemblage of silt grains with a clay phase: New perspectives related to utilization of X-ray synchrotron computed microtomography Porosité du sol résultant de l'assemblage de grains de la taille des limons avec une phase argileuse : nouvelles perspectives liées à l'utilisation de la microtomographie utilisant le rayonnement X d'un synchrotron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Origin of the high sensitivity of Chinese red clay soils to drought: significance of the clay characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît D’angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangtao Qin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xihnua Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.09.004⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 223-225, pp.46-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.01.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00749850v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00942292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot Spots in an Athermal System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil porosity resulting from the assemblage of silt grains with a clay phase: New perspectives related to utilization of X-ray synchrotron computed microtomography Porosité du sol résultant de l'assemblage de grains de la taille des limons avec une phase argileuse : nouvelles perspectives liées à l'utilisation de la microtomographie utilisant le rayonnement X d'un synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Amon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eric Clément</w:t>
+                <w:t xml:space="preserve">Emmanuel Le Trong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.135502⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 344 (10), pp.516-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00684411v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00749850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping soil water holding capacity over large areas to predict the potential production of forest stands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hot Spots in an Athermal System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Amon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Bau Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Piedallu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ingrid Seynave</w:t>
+                <w:t xml:space="preserve">Eric Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.10.004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 108, pp.135502-1 - 135502-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.108.135502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00531263v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00684411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate change on groundwater point discharge: backflooding of karstic springs (Loiret, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Pauwels</w:t>
+                <w:t xml:space="preserve">Stock de carbone organique dans des sols de la région aride de Coquimbo (Chili) : Conséquences de l'intensité du pâturage sur des parcours par des chèvres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Soto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pagé</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Audrey Gallaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-15-2459-2011⟩</w:t>
+              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (4), pp.233-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sec.2011.0324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00574519v2</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00665500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creep and fluidity of a real granular packing near jamming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Bau Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Darnige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 107, 5 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.138303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00626361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stock de carbone organique dans des sols de la région aride de Coquimbo (Chili) : Conséquences de l'intensité du pâturage sur des parcours par des chèvres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping soil water holding capacity over large areas to predict the potential production of forest stands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Piedallu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerardo Soto</w:t>
+                <w:t xml:space="preserve">Jean-Claude Guégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gallaud</w:t>
+                <w:t xml:space="preserve">Ingrid Seynave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/sec.2011.0324⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 160 (3-4), pp.355-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2010.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00665500v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00531263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slumping dynamics in tilled sandy soils under natural rainfall and experimental flooding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of climate change on groundwater point discharge: backflooding of karstic springs (Loiret, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Joigneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Albéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Pauwels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pagé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongtao Hao</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sukanya Promsakha</w:t>
+                <w:t xml:space="preserve">L. Terray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2011.03.004⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15, pp.2459-2470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-15-2459-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00589822v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00574519v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of physical quality of soil using the water retention curve: Validity of the S-index Analyse de la qualité physique du sol à partir de la courbe de rétention de l'eau : validité de l'indice S</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slumping dynamics in tilled sandy soils under natural rainfall and experimental flooding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongtao Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jongskul Apichart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siltacho Siwaporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glenio Guimarães Santos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ary Bruand</w:t>
+                <w:t xml:space="preserve">Sukanya Promsakha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2011.02.001⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 114 (1), pp.9-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2011.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00587317v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00589822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Darcy- Brinkman model to simulate water flow and tracer transport in a heterogeneous karstic aquifer (Val d'Orléans, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of physical quality of soil using the water retention curve: Validity of the S-index Analyse de la qualité physique du sol à partir de la courbe de rétention de l'eau : validité de l'indice S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenio Guimarães Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euzebio Medrado da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robélio Leandro Marchão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Salim Joodi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Binet</w:t>
+                <w:t xml:space="preserve">Pedro Marques da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Albéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10040-009-0536-x⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 343 (4), pp.295-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2011.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00342665v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00587317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A snapshot of soil water composition as an indicator of contrasted redox environments in a hedged farmland plot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a Darcy- Brinkman model to simulate water flow and tracer transport in a heterogeneous karstic aquifer (Val d'Orléans, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Salim Joodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Sizaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stéphane Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrick Albéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.07.005⟩</w:t>
+              <w:t xml:space="preserve">Hydrogeology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (2), pp.295-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10040-009-0536-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00413682v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00342665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D representation of soil distribution: An approach for understanding pedogenesis Représentation 3D des sols, apports à la compréhension de la pédogenèse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+                <w:t xml:space="preserve">Development and origin of the microgranular structure in Latosols of the Brazilian Central Plateau: significance of texture, mineralogy, and biological activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euzebio Medrado da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osmar Abilio de Carvalho Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.04.004⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76 (2), pp.122-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2008.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00399744v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00331918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc Redistribution in a Soil Developed from Limestone During Pedogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laveuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laveuf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cornu</w:t>
+                <w:t xml:space="preserve">Michel Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Josière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19 (3), pp.292-304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1002-0160(09)60120-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00403877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and origin of the microgranular structure in Latosols of the Brazilian Central Plateau: significance of texture, mineralogy, and biological activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D representation of soil distribution: An approach for understanding pedogenesis Représentation 3D des sols, apports à la compréhension de la pédogenèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Daroussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Euzebio Medrado da Silva</w:t>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osmar Abilio de Carvalho Jr</w:t>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 76 (2), pp.122-134. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 341 (6), pp.486-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2008.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2009.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00331918v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00399744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shrinkage of microaggregates in Brazilian Latosols during drying: significance of the clay content, mineralogy and hydric stress history</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
+                <w:t xml:space="preserve">A snapshot of soil water composition as an indicator of contrasted redox environments in a hedged farmland plot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Albéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Vennink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01189.x⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 407 (21), pp.5719-5725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2009.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00414419v1</w:t>
+                <w:t xml:space="preserve">insu-00413682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of the kaolinite and gibbsite content at regional and local scale in Latosols of the Brazilian Central Plateau Variabilité à l'échelle régionale et locale de la teneur en kaolinite et gibbsite des latosols du plateau central brésilien.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Shrinkage of microaggregates in Brazilian Latosols during drying: significance of the clay content, mineralogy and hydric stress history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Euzebio Medrado da Silva</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.07.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (6), pp.1106-1116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01189.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00326369v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00414419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of in situ volumetric water content at field capacity to improve prediction of soil water retention properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al Majou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 88 (4), pp.533-541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00256412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of soil water retention properties after stratification by combining texture, bulk density and the type of horizon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Al Majou</w:t>
+                <w:t xml:space="preserve">Variation of the kaolinite and gibbsite content at regional and local scale in Latosols of the Brazilian Central Plateau Variabilité à l'échelle régionale et locale de la teneur en kaolinite et gibbsite des latosols du plateau central brésilien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éder de Souza Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euzebio Medrado da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1475-2743.2008.00180.x⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 340 (11), pp.741-748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2008.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00860817v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00326369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance of a combined approach for replacement stones in the heritage buildings' conservation frame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Barbanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 340 (6), pp.340-355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crte.2008.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00310859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of the centrifuge method for determining the water retention properties of tropical soils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Euzebio Medrado da Silva</w:t>
+                <w:t xml:space="preserve">Prediction of soil water retention properties after stratification by combining texture, bulk density and the type of horizon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Majou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éder de Souza Martins</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Enoch Furquim Werneck Lima</w:t>
+                <w:t xml:space="preserve">A. Vautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 72 (6), pp.1547-1553. </w:t>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (4), pp.383-391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/sssaj2007.0355N⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-2743.2008.00180.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00311740v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00860817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of slotting on the pore characteristics of a sandy soil in northeast Thailand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Hartmann</w:t>
+                <w:t xml:space="preserve">Validity of the centrifuge method for determining the water retention properties of tropical soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euzebio Medrado da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éder de Souza Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lesturgez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jorge Enoch Furquim Werneck Lima</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1475-2743.2007.00138.x⟩</w:t>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 72 (6), pp.1547-1553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/sssaj2007.0355N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00258767v1</w:t>
+                <w:t xml:space="preserve">insu-00311740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple methodology to segment X-ray tomographic images of a multiphasic building stone.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consequences of slotting on the pore characteristics of a sandy soil in northeast Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Rouet</w:t>
+                <w:t xml:space="preserve">Christian Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lesturgez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santi Ratana-Anupap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hallaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (1), pp.100-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-2743.2007.00138.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00344313v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00258767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D-Image analysis: A complementary tool for characterizing quarry and weathered building limestones.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">A simple methodology to segment X-ray tomographic images of a multiphasic building stone.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Trong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Image Analysis &amp; Stereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 27, pp.175-182</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084530v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00344313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de fonctions de pédotransfert nationales et européennes pour prédire les propriétés de rétention en eau des sols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Al Majou</w:t>
+                <w:t xml:space="preserve">Hydraulic properties of the diagnostic horizon of Latosols of a regional toposequence across the Brazilian Central Plateau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euzébio M. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éder de Souza Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 14 (2), pp.103-116</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 139, pp.51-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00145626v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'évolution des sols liée à des processus hydrologiques et géochimiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cornu</w:t>
+                <w:t xml:space="preserve">2D-Image analysis: A complementary tool for characterizing quarry and weathered building limestones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Trong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (8), pp.151-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2007.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00861221v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic properties of the diagnostic horizon of Latosols of a regional toposequence across the Brazilian Central Plateau.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
+                <w:t xml:space="preserve">Comparaison de fonctions de pédotransfert nationales et européennes pour prédire les propriétés de rétention en eau des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Majou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Brossard</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 139, pp.51-59</w:t>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (2), pp.103-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00109874v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00145626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the inoculation of cyanobacteria on the microstructure and the structural stability of a tropical soil.</w:t>
+                <w:t xml:space="preserve">Modélisation de l'évolution des sols liée à des processus hydrologiques et géochimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumarou Malam Issa</w:t>
+                <w:t xml:space="preserve">Anatja Samouëlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Défarge</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (3), pp.195-204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00120328v1</w:t>
+                <w:t xml:space="preserve">insu-00861221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of the water retention properties of soils: Validity of class-pedotransfer functions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Effects of the inoculation of cyanobacteria on the microstructure and the structural stability of a tropical soil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumarou Malam Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2007.07.005⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 290 (1-2), pp.1-2, 209-219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-006-9153-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00162748v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00120328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La matière organique des sols (MOS) : un héritage difficile mais fructueux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+                <w:t xml:space="preserve">Variation of the water retention properties of soils: Validity of class-pedotransfer functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Majou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 339 (9), pp.632-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2007.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00211293v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00162748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transferability of Australian pedotransfer functions for predicting water retention characteristics of French soils.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Coquet</w:t>
+                <w:t xml:space="preserve">La matière organique des sols (MOS) : un héritage difficile mais fructueux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N.J. Mackenzie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Use and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104, pp.20-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00020213v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00211293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers Résultats de Validation des Classes de Pédotransfert établies à partir de la Base de Données SOLHYDRO 1.0 : Application à des sols de la Région Centre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Al Majou</w:t>
+                <w:t xml:space="preserve">The transferability of Australian pedotransfer functions for predicting water retention characteristics of French soils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.P. Cresswell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Dupont</w:t>
+                <w:t xml:space="preserve">N.J. Mackenzie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Use and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (1), pp.62-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-2743.2006.00001.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068789v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00020213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward conditions favourable to mobility of trace elements in soils.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mass Proportion of Microaggregates and Bulk Density in a Brazilian Clayey Oxisol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Volland-Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luíz Carlos Balbino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Inês Lopes de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.02.004⟩</w:t>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 69, pp.1559-1564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/sssaj2003.0344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00023345v1</w:t>
+                <w:t xml:space="preserve">hal-00022692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of ASAR/ENVISAT for the characterization of soil surface parameters over bare agricultural fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noha Holah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine King</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 96 (1), pp.(1) 78-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rse.2005.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00077118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical resistivity survey in soil science: a review .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatja Samouëlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 83 (2), pp.2, 173-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.still.2004.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass Proportion of Microaggregates and Bulk Density in a Brazilian Clayey Oxisol.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Volland-Tuduri</w:t>
+                <w:t xml:space="preserve">Premiers Résultats de Validation des Classes de Pédotransfert établies à partir de la Base de Données SOLHYDRO 1.0 : Application à des sols de la Région Centre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Majou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12, pp.3, 221-228</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022692v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail du sol, structure et fonctionnement hydrique du sol en régime d'évaporation.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward conditions favourable to mobility of trace elements in soils.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 337, pp.549-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2005.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00067795v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des propriétés de rétention en eau des sols à partir de la base de données SOLHYDRO : Une première proposition combianant le type d'horizon, sa texture et sa densité apparente.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 11 (3), pp.3, 323-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The STICS model to predict nitrate leaching following agricultural pratices.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+                <w:t xml:space="preserve">Travail du sol, structure et fonctionnement hydrique du sol en régime d'évaporation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Couturier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.F. Sillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11, pp.59-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023861v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00067795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional crack monitoring by electrical resistivity measurement.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+                <w:t xml:space="preserve">The STICS model to predict nitrate leaching following agricultural pratices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schnebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Guerin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ary Bruand</w:t>
+                <w:t xml:space="preserve">Bernard Verbeque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 55 (4), pp.4, 751-762. </w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24, pp.6-7, 423-435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00632.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/agro:2004039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023891v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in the hydraulic properties of a Brazilian clay Ferralsol on clearing for pasture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luíz Carlos Balbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Quétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6811,4123 +6781,4149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct analysis of microaggregates shrinkage for drying: Application to microaggregates from a Brasilian clayey Ferralsol.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Brossard</w:t>
+                <w:t xml:space="preserve">Three-dimensional crack monitoring by electrical resistivity measurement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatja Samouëlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 336, pp.N°11, 1017-1024. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55 (4), pp.4, 751-762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2004.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2004.00632.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022694v1</w:t>
+                <w:t xml:space="preserve">hal-00023891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des propriétés de rétention en eau des sols d'un bassin versant à l'aide de fonctions de pédotransfert : influence de la densité apparente et de la teneur en éléments grossiers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct analysis of microaggregates shrinkage for drying: Application to microaggregates from a Brasilian clayey Ferralsol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Volland-Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Morvan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henri Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 336, pp.N°11, 1017-1024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2004.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00071074v1</w:t>
+                <w:t xml:space="preserve">hal-00022694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition, fabric, and porosity of an Arenic Haplustalf of Northeast Thailand: relation to penetration resistance.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prédiction des propriétés de rétention en eau des sols d'un bassin versant à l'aide de fonctions de pédotransfert : influence de la densité apparente et de la teneur en éléments grossiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Santi Ratana-Anupap</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pramuanpong Sindhusen</w:t>
+                <w:t xml:space="preserve">Jacques Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Poss</w:t>
+                <w:t xml:space="preserve">Nicole Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11, pp.117-135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023893v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00071074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical resistivity imaging for detecting soil cracking at the centimetric scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anatja Samouëlian</w:t>
+                <w:t xml:space="preserve">Composition, fabric, and porosity of an Arenic Haplustalf of Northeast Thailand: relation to penetration resistance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santi Ratana-Anupap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pramuanpong Sindhusen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roland Poss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 67 (5), pp.1319-1326</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 68, pp.185-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/sssaj2004.1850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681528v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of class pedotransfer functions based on texture and bulk density of clods to generate water retention curves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Perez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Use and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 19, pp.232-242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1079/SUM2003196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des propriétés physiques des sols et de leur variabilité sur les flux d'eau.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hollis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 10, pp.287-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00091054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration and mobility of lithogenic trace metals in soils : significance of anthropogenic lateral redistributions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical resistivity imaging for detecting soil cracking at the centimetric scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatja Samouëlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67 (5), pp.1319-1326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1631-0713(02)01789-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00072495v1</w:t>
+                <w:t xml:space="preserve">hal-02681528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des propriétés de rétention en eau des sols : Utilisation de classes de pédotransfert après stratifications texturale et texturo-structurale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differences in potassium forms between cutans and adjacent soil matrix in a Grey Clay Soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Gilkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. D. Hart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 106, pp.289-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7061(01)00129-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068212v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subsoil bulk density and organic carbon stock in relation to land use for a Western Australian Sodosol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. Gilkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Soil Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 40, pp.(6) 999-1010. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/SR01051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00076875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in potassium forms between cutans and adjacent soil matrix in a Grey Clay Soil</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concentration and mobility of lithogenic trace metals in soils : significance of anthropogenic lateral redistributions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 334, pp.581-582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0713(02)01789-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-7061(01)00129-X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00091139v1</w:t>
+                <w:t xml:space="preserve">hal-00072495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microporosity of BIF hosted massive hematite ore, Iron Quadrangle, Brazil.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation des propriétés de rétention en eau des sols : Utilisation de classes de pédotransfert après stratifications texturale et texturo-structurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erick R. Ramanaidou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Pérez Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Quétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anais da Academia Brasileira de Ciências</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9, pp.2, 105-126</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022502v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en valeur des Ferralsols de la région du Cerrado (Brésil) et évolution de leurs propriétés physiques : une étude bibliographique.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Brossard</w:t>
+                <w:t xml:space="preserve">Microporosity of BIF hosted massive hematite ore, Iron Quadrangle, Brazil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César A.C. Varajao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Leprun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ary Bruand</w:t>
+                <w:t xml:space="preserve">Erick R. Ramanaidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Gilkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anais da Academia Brasileira de Ciências</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 74, pp.113-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S0001-37652002000100008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077609v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in porosity and microagregation in clayey Ferralsols of the Brazilian Cerrado on clearing for pasture.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Mise en valeur des Ferralsols de la région du Cerrado (Brésil) et évolution de leurs propriétés physiques : une étude bibliographique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luíz Carlos Balbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Leprun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9, pp.83-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00072565v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of compaction on the porosity of a silty soil: influence on unsaturated hydraulic properties.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.F. Sillon</w:t>
+                <w:t xml:space="preserve">Changes in porosity and microagregation in clayey Ferralsols of the Brazilian Cerrado on clearing for pasture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luíz Carlos Balbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hajnos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 52, pp.49-58. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 53, pp.219-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2389.2002.00446.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2389.2001.00357.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089815v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00072565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in the bulk density of a Grey Clay subsoil by infilling of cracks by topsoil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement de la phase argileuse lors de la dessiccation dans des Ferralsols microagrégés du Brésil : rôle de la microstructure et de la matière organique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luíz Carlos Balbino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Robert J. Gilkes</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F. Guimarães</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 332, pp.673-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1251-8050(01)01593-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089713v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement de la phase argileuse lors de la dessiccation dans des Ferralsols microagrégés du Brésil : rôle de la microstructure et de la matière organique.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increase in the bulk density of a Grey Clay subsoil by infilling of cracks by topsoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Brossard</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Cochrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. F. Guimarães</w:t>
+                <w:t xml:space="preserve">P. Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Gilkes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 52, pp.37-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077581v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la microstructure d'un horizon de surface enterré sous des matériaux archéologiques du Bronze ancien en Syrie (2200 BC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gaffié</w:t>
+                <w:t xml:space="preserve">Effect of compaction on the porosity of a silty soil: influence on unsaturated hydraulic properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Sillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Courty</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Guérif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1251-8050(01)01517-8⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 52, pp.49-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2389.2001.00357.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00860784v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la microstructure d'un horizon de surface enterré sous des matériaux archéologiques du Bronze ancien en Syrie (2200 BC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Analyse de la microstructure d'un horizon de surface enterré sous des matériaux archéologiques du Bronze ancien en Syrie (2200 BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gaffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 332, pp.153-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1251-8050(01)01517-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1251-8050(01)01517-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03096444v1</w:t>
+                <w:t xml:space="preserve">insu-00860784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water retention properties of the clay in soils developed on clayey sediments: significance of parent material and soil history</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de la microstructure d'un horizon de surface enterré sous des matériaux archéologiques du Bronze ancien en Syrie (2200 BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gaffié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Tessier</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Courty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIA - Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 332 (3), pp.153-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1251-8050(01)01517-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2389.2000.00338.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00091216v1</w:t>
+                <w:t xml:space="preserve">hal-03096444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratification hydrogéochimique et écoulements verticaux dans l'aquifère des calcaires de Beauce (France): Un système anthropisé à forte variabilité spatiale et temporelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Schnebelen</w:t>
+                <w:t xml:space="preserve">Water retention properties of the clay in soils developed on clayey sediments: significance of parent material and soil history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Ledoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Creuzot</w:t>
+                <w:t xml:space="preserve">D. Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1251-8050(00)80066-X⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 51, pp.679-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2389.2000.00338.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00860829v1</w:t>
+                <w:t xml:space="preserve">hal-00091216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcified Fungal Filaments in the Petrocalcic Horizon of Eutrochrepts in Beauce, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratification hydrogéochimique et écoulements verticaux dans l'aquifère des calcaires de Beauce (France): Un système anthropisé à forte variabilité spatiale et temporelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schnebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Duval</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Creuzot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 63 (1), pp.164-169. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 329, pp.421-428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/sssaj1999.03615995006300010023x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1251-8050(00)80066-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00861777v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00860829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité verticale de la composition granulométrique des limons de Petite Beauce (France).</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calcified Fungal Filaments in the Petrocalcic Horizon of Eutrochrepts in Beauce, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 63 (1), pp.164-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/sssaj1999.03615995006300010023x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089054v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00861777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of ponding depth on infiltration in a crusted surface depression</w:t>
+                <w:t xml:space="preserve">Variabilité verticale de la composition granulométrique des limons de Petite Beauce (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dennis Fox</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+                <w:t xml:space="preserve">P. Chéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lavialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 32, pp.87 - 100</w:t>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 6, pp.4, 185-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572261v1</w:t>
+                <w:t xml:space="preserve">hal-00089054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des propriétés de rétention en eau des sols à l'aide de fonctions de pédotransfert (FPT) : une analyse bibliographique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Bastet</w:t>
+                <w:t xml:space="preserve">The effect of ponding depth on infiltration in a crusted surface depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Fox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 5, pp.1-24</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 32, pp.87 - 100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077754v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field Evaluation and Error Analysis of Soil Water Content Measurement using the Capacitance Probe Method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation des propriétés de rétention en eau des sols à l'aide de fonctions de pédotransfert (FPT) : une analyse bibliographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bertuzzi</w:t>
+                <w:t xml:space="preserve">G. Bastet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Bruckler</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Quétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 5, pp.1-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00863796v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Long-Term Drainage at a Regional Scale Using a Deterministic Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variabilité de la recharge de la nappe de Beauce : Rôle de l'irrigation et des caractéristiques du sol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bruckler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bernard Guillet</w:t>
+                <w:t xml:space="preserve">G. Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Quétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Darthout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Raison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 4, pp.4, 229-245</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00862842v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité de la recharge de la nappe de Beauce : Rôle de l'irrigation et des caractéristiques du sol.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field Evaluation and Error Analysis of Soil Water Content Measurement using the Capacitance Probe Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleck Ould Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Raison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Creusot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Bruckler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Science Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 61 (2), pp.399-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/sssaj1997.03615995006100020006x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089036v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00863796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendance à la lapidification de sols sableux (hardé du Nord-Cameroun) Une évolution naturelle sous climat semi-aride à fort pouvoir évaporant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating Long-Term Drainage at a Regional Scale Using a Deterministic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleck Ould Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bruckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bertuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lamotte</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bernard Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1251-8050(97)89458-X⟩</w:t>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 61 (5), pp.1473-1482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/sssaj1997.03615995006100050027x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00860970v1</w:t>
+                <w:t xml:space="preserve">insu-00862842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité chimique et physique des sols : spatiale et évolution.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Tessier</w:t>
+                <w:t xml:space="preserve">Tendance à la lapidification de sols sableux (hardé du Nord-Cameroun) Une évolution naturelle sous climat semi-aride à fort pouvoir évaporant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Dambrine</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Pédro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 325, pp.577-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1251-8050(97)89458-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00118043v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00860970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backscattered Electron Scanning Images of Soil Porosity for Analyzing Soil Compaction around Roots</w:t>
+                <w:t xml:space="preserve">Variabilité des propriétés de rétention en eau des sols : importance de la densité apparente.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Bégon</w:t>
+                <w:t xml:space="preserve">H. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Darthout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Jamagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 31 (1), pp.(1) 27-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00861809v1</w:t>
+                <w:t xml:space="preserve">hal-00077739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité des propriétés de rétention en eau des sols : importance de la densité apparente.</w:t>
+                <w:t xml:space="preserve">Backscattered Electron Scanning Images of Soil Porosity for Analyzing Soil Compaction around Roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Gaillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcel Jamagne</w:t>
+                <w:t xml:space="preserve">Jean-Claude Bégon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Science Society of America Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 60 (3), pp.895-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/sssaj1996.03615995006000030031x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077739v1</w:t>
+                <w:t xml:space="preserve">insu-00861809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie électrique en continu : Apport à la connaissance d'une couverture de sol développée sur matériaux deltaïques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité chimique et physique des sols : spatiale et évolution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dabas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ary Bruand</w:t>
+                <w:t xml:space="preserve">Yves Le Bissonais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Verbèque</w:t>
+                <w:t xml:space="preserve">E. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 2, pp.4, 257-268</w:t>
+              <w:t xml:space="preserve">, 1996, 3, pp.4, 229-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00088955v1</w:t>
+                <w:t xml:space="preserve">hal-00118043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie électrique en continu : Apport à la connaissance d'une couverture de sol développée sur matériaux deltaïques</w:t>
+                <w:t xml:space="preserve">Cartographie électrique en continu : Apport à la connaissance d'une couverture de sol développée sur matériaux deltaïques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Dabas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">M. Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Verbèque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 2 (4), pp.257 - 269</w:t>
+              <w:t xml:space="preserve">, 1995, 2, pp.4, 257-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056034v1</w:t>
+                <w:t xml:space="preserve">hal-00088955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution d'un horizon à forte cohésion au sein d'une couverture de sol aride du Nord-Cameroun : apport d'une prospection électrique (Distribution of hardpan in soil cover of arid zones. Data from a geoelectrical survey in northern Cameroon)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lamotte</w:t>
+                <w:t xml:space="preserve">Cartographie électrique en continu : Apport à la connaissance d'une couverture de sol développée sur matériaux deltaïques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Verbèque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 318, pp.961-968</w:t>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 2 (4), pp.257 - 269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00122538v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la courbe de retrait de la phase argileuse à partir de la courbe de retrait établie sur échantillon de sol non remanié. Application à une séquence de sols de Côte-d'Ivoire (Determination of the clay shrinkage curve using the shrinkage curve of the undisturbed soil sample. Application to a soil sequence in Ivory Coast)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution d'un horizon à forte cohésion au sein d'une couverture de sol aride du Nord-Cameroun : apport d'une prospection électrique (Distribution of hardpan in soil cover of arid zones. Data from a geoelectrical survey in northern Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Braudeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Donfack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germina Gabalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1993, 316, pp.685-692</w:t>
+              <w:t xml:space="preserve">, 1994, 318, pp.961-968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00122537v1</w:t>
+                <w:t xml:space="preserve">hal-00122538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifications structurales (assemblage élémentaire) liées à l'activité racinaire au sein de sols limono-argileux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détermination de la courbe de retrait de la phase argileuse à partir de la courbe de retrait établie sur échantillon de sol non remanié. Application à une séquence de sols de Côte-d'Ivoire (Determination of the clay shrinkage curve using the shrinkage curve of the undisturbed soil sample. Application to a soil sequence in Ivory Coast)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Braudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Begon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 315, pp.757-764</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences Serie II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 316, pp.685-692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00862447v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre la capacité d'échange cationique et le volume poral dans les sols argileux : incidences sur la morphologie de la phase argileuse à l'échelle des assemblages élémentaires</w:t>
               </w:r>
@@ -10989,1100 +10985,1208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00862646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre la capacité d'échange cationique et le volume poral dans les sols argileux : incidences sur la morphologie de la phase argileuse à l'échelle des assemblages élémentaires</w:t>
+                <w:t xml:space="preserve">Modifications structurales (assemblage élémentaire) liées à l'activité racinaire au sein de sols limono-argileux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Zimmer</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleck Ould Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Pagliai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Begon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de L'Académie des Sciences, Paris, Série B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, t. 315, série II, pp.223-229</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 315, pp.757-764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02575840v1</w:t>
+                <w:t xml:space="preserve">insu-00862447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tassement des sols ferrallitiques podzolico vermelho amarelo sous culture de canne à sucre (Etat de Rio de Janeiro, Brésil) : apport d'une analyse de la porosité associée à une connaissance détaillée de la phase minérale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relation entre la capacité d'échange cationique et le volume poral dans les sols argileux : incidences sur la morphologie de la phase argileuse à l'échelle des assemblages élémentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marcel Jamagne</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers ORSTOM. Pédologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 26, pp.3, 195-212</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de L'Académie des Sciences, Paris, Série B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, t. 315, série II, pp.223-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00120350v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02575840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tassement des sols ferrallitiques podzoZico vermelho amarelo sous culture de canne à sucre.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Tassement des sols ferrallitiques podzolico vermelho amarelo sous culture de canne à sucre (Etat de Rio de Janeiro, Brésil) : apport d'une analyse de la porosité associée à une connaissance détaillée de la phase minérale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvio Romero de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Leprun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Jamagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers ORSTOM. Pédologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 26 (3), pp.(3) 195-212</w:t>
+              <w:t xml:space="preserve">, 1991, 26, pp.3, 195-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00077586v1</w:t>
+                <w:t xml:space="preserve">hal-00120350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale sous pluie simulée de la formation des croûtes superficielles Apport h la notion d'érodibilité des sols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Bissonais</w:t>
+                <w:t xml:space="preserve">Tassement des sols ferrallitiques podzoZico vermelho amarelo sous culture de canne à sucre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvio Romero de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Jamagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier de l'Orstom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 25 (1-2), pp.31-40</w:t>
+              <w:t xml:space="preserve">Cahiers ORSTOM. Pédologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 26 (3), pp.(3) 195-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142569v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textural porosity analysis of a silty clay soil using pore volume balance estimation, mercury porosimetry and quantified backscattered electron scanning image (BESI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Fiès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 47 (3-4), pp.209-219. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0016-7061(90)90029-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00861229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la géométrie de l'espace poral des sols lors du passage du domaine ferrallitique au domaine ferrugineux et hydromorphe : exemple du bassin de Booro Borotou (Côte d'Ivoire)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale sous pluie simulée de la formation des croûtes superficielles Apport h la notion d'érodibilité des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Jamagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORSTOM, Equipe HYPERBAV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, -, pp.137-145</w:t>
+              <w:t xml:space="preserve">Cahier de l'Orstom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 25 (1-2), pp.31-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089186v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la masse volumique du solide pour un échantillon de sol argileux : validité de la méthode utilisant les propriétés de retrait de l'échantillon remanié sous dessication pneumatique</w:t>
+                <w:t xml:space="preserve">Evolution de la géométrie de l'espace poral des sols lors du passage du domaine ferrallitique au domaine ferrugineux et hydromorphe : exemple du bassin de Booro Borotou (Côte d'Ivoire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Sorani</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Braudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hardy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Gaillard</w:t>
+                <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 9 (1), pp.109-112</w:t>
+              <w:t xml:space="preserve">ORSTOM, Equipe HYPERBAV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, -, pp.137-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00885178v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système planosol-sol hydromorphe en forêt d'Orléans (A planosol-hydromorphic soil system in the Forest of Orleans (France)).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détermination de la masse volumique du solide pour un échantillon de sol argileux : validité de la méthode utilisant les propriétés de retrait de l'échantillon remanié sous dessication pneumatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.X. Humbel</w:t>
+                <w:t xml:space="preserve">V. Sorani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 26, pp.3, 139-155</w:t>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 9 (1), pp.109-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00122518v1</w:t>
+                <w:t xml:space="preserve">hal-00885178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude des propriétés de rétention en eau des sols argileux : importance de la prise en compte de l'organisation de la phase argileuse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series III - Sciences de la Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 307, pp.1937-1941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00862570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse minéralogique quantitative d'un échantillon de sol : utilisation des données concernant la composition chimique de l'échantillon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un système planosol-sol hydromorphe en forêt d'Orléans (A planosol-hydromorphic soil system in the Forest of Orleans (France)).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Prost</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.X. Humbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 8 (1), pp.15-22</w:t>
+              <w:t xml:space="preserve">Science du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 26, pp.3, 139-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00885064v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des méthodes d'enrichissement sélectives et des spectrométries à l'identification des constituants minéraux d'un échantillon de sol</w:t>
+                <w:t xml:space="preserve">Analyse minéralogique quantitative d'un échantillon de sol : utilisation des données concernant la composition chimique de l'échantillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 8 (1), pp.15-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00885064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apport des méthodes d'enrichissement sélectives et des spectrométries à l'identification des constituants minéraux d'un échantillon de sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1986, 6 (8), pp.717-726</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00884929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12092,2045 +12196,2045 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of structure in the clay soil of taiga zone in Siberia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliia Golovleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Korkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Desyatkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Verba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03554112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés de rétention en eau d’horizons argileux en relation avec les caractéristiques de l’argile (Cas des sols de Syrie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al Majou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux Strasbourg 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02081451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la congélation sur la microstructure de tourbes. Apport de la micro- tomographie X à révéler tels effets de congélation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al Majou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Trong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes Journées d’Étude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rouen- Normandie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02081417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTRIBUTION A L'ÉTUDE DES PROPRIETES DE RETENTION EN EAU DES MATERIAUX TOURBEUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al Majou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 41èmes Journées scientifiques du GFHN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, St Michel l'Observatoire, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02081341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validité de l’estimation des propriétés de rétention en eau de sols syriens à partir de fonctions et classes de pédotransfert développées pour des sols français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al Majou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rami Kaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Almesber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées d’Etude des Sols : Sol et Changement Global</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02081390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water retention property of peat materials, analysis of peat properties and water retention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al Majou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 13èmes Journées d'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Louvain-La-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02081310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creep, fluidity and rupture in a granular material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. B. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Materials Deformation: Fluctuations, Scaling, Predictability"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slumping dynamics of tilled sandy soils in North-East Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongtao Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jongskul Apichart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Soil Tillage Research Organisation 18th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Izmir, Turkey. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00398908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des propriétés de rétention en eau des sols argileux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al Majou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Josière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle 2008, SSP/AFES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Neuchâtel, Suisse. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00256598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance de fonctions de pédotransfert nationales et européennes pour prédire les propriétés de rétention en eau des sols.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al Majou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance de fonctions de pédotransfert nationales et européennes pour prédire les propriétés de rétention en eau des sols.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Angers, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00145730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation Energy of Kaolinite Dehydroxylation of Brazilian Central Plateau Latosols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Kaolinite cristalinity index of Latosols as environment indicator of the Brazilian Central Plateau geomorphologic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éder de Souza Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Penhoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Clay Meetings, 22 to 27 july</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Aveiro, Portugal. pp.116</w:t>
+              <w:t xml:space="preserve">European Clay Meetings, 22 to 27 july,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Aveiro, Portugal. pp.253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00311906v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00311902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaolinite cristalinity index of Latosols as environment indicator of the Brazilian Central Plateau geomorphologic surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Activation Energy of Kaolinite Dehydroxylation of Brazilian Central Plateau Latosols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éder de Souza Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euzebio Medrado da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Osmar Abilio de Carvalho Jr</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Clay Meetings, 22 to 27 july,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Aveiro, Portugal. pp.253</w:t>
+              <w:t xml:space="preserve">European Clay Meetings, 22 to 27 july</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Aveiro, Portugal. pp.116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00311902v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00311906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of X-ray tomographic images : contribution to weathering analysis of building limestones originating from historical buildinds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Trong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème International Symposium on the Conservation of Monuments in the Mediterranean Basin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00154244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy of Latosols along a regional toposequence across the Central Plateau (Brazil): First results.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
+                <w:t xml:space="preserve">Segmentation and mathematical morphology applied to X-ray microtomographic images of building limestones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Trong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Mid-European Clay Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Opatija, Croatia. 3p</w:t>
+              <w:t xml:space="preserve">GEOX - 2nd International Workshop on X-RAY CT for GEOMATERIALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Auusois - Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00102305v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Bulk Density According to Structure Development: Toward an Indicator of Microstructure Development in Ferralsols.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luíz Carlos Balbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Volland-Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Latosol development on geomorphic surfaces of the Brazilian Central Plateau: First results.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euzébio M. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osmar Abilio de Carvalho Jr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on modelling of pedogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Orléans, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00103770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation and mathematical morphology applied to X-ray microtomographic images of building limestones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Rouet</w:t>
+                <w:t xml:space="preserve">Mineralogy of Latosols along a regional toposequence across the Central Plateau (Brazil): First results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éder de Souza Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euzébio M. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOX - 2nd International Workshop on X-RAY CT for GEOMATERIALS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Auusois - Grenoble, France</w:t>
+              <w:t xml:space="preserve">3rd Mid-European Clay Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Opatija, Croatia. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101648v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00102305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling subsoil bulk density increase of Australian low activity clay soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14146,2520 +14250,2520 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Modelling of Pedogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00122581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass balance of zinc redistribution during the pedogenesis of a soil developed on a natural geochemical anomaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laveuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cacaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Modelling of Pedogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00122578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle size distribution and mineralogy of Brazilian Ferralsols: Significance for the structure and hydraulic properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Reatto-Braga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.S. Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of class pedotransfer functions to predict water retention properties of soils: Are they still of some interest?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Al Majou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des argiles à la rétention de l'eau dans les sols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Physical properties of tropical sandy soils: A large range of behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Duval</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lesturgez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque du Groupe Français des Argiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. 2 p</w:t>
+              <w:t xml:space="preserve">Management of Tropical Sandy Soils for Sustainable Agriculture. A holistic approach for sustainable development of problem soils in the tropics.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Khon Kaen, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00160024v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical properties of tropical sandy soils: A large range of behaviours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution des argiles à la rétention de l'eau dans les sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Majou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Lesturgez</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management of Tropical Sandy Soils for Sustainable Agriculture. A holistic approach for sustainable development of problem soils in the tropics.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Khon Kaen, Thailand</w:t>
+              <w:t xml:space="preserve">3ème Colloque du Groupe Français des Argiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079666v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00160024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'images micro-tomographiques pour la conservation du patrimoine bâti.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahima Djaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7 èmes Journées des Milieux Poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Bordeaux, France. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures et prédiction des propriétés de rétention en eau des sols de la Région Centre : Utilisation de la base SOLHYDRO</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Al Majou</w:t>
+                <w:t xml:space="preserve">Potentiel of ASAR/ENVISAT for the caracterisation of soil surface parameters over bare agricultural fields.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noha Holah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrez Zribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Odile Duval</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. King</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Bordeaux, France. pp.263-264</w:t>
+              <w:t xml:space="preserve">EUSAR 2004, May 25-27 2004.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, ULM, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079392v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the change in aggregate stability and water infiltration in tropical soil following inoculation with indigenous cyanobacteria strains.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'apport de la microtomographie X dans la conservation du patrimoine bâti : application aux pierres en œuvre.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muzahim Al-Mukhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Plançon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Int. Symp. ISMOM ("Interactions of Soils Minerals with Organic Components and Microorganisms", International Union of Soil Sciences)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Wuhan, China</w:t>
+              <w:t xml:space="preserve">Journées Soleil en Région Centre, 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00078325v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport de la microtomographie X dans la conservation du patrimoine bâti : application aux pierres en œuvre.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
+                <w:t xml:space="preserve">Mesures et prédiction des propriétés de rétention en eau des sols de la Région Centre : Utilisation de la base SOLHYDRO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Al Majou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Plançon</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Nicoullaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Soleil en Région Centre, 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Bordeaux, France. pp.263-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101643v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel of ASAR/ENVISAT for the caracterisation of soil surface parameters over bare agricultural fields.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monitoring the change in aggregate stability and water infiltration in tropical soil following inoculation with indigenous cyanobacteria strains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumarou Malam Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSAR 2004, May 25-27 2004.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, ULM, Germany</w:t>
+              <w:t xml:space="preserve">4th Int. Symp. ISMOM ("Interactions of Soils Minerals with Organic Components and Microorganisms", International Union of Soil Sciences)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00151060v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishement of crack indexes by electrical apparent resistivity data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatja Samouëlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of bulk density as related to aggregate size distribution in clayey Ferralsols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Volland-Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luíz Carlos Balbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Inês Lopes de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des cyanobactéries sur les propriétés physiques d'un sol sub-tropical</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Renaux</w:t>
+                <w:t xml:space="preserve">Rapid characterisation of organic matter in Brazilian clayey Ferralsols by Rock-Eval pyrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Volland-Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Kéravis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Inês Lopes de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00089103v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid characterisation of organic matter in Brazilian clayey Ferralsols by Rock-Eval pyrolysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Inês Lopes de Oliveira</w:t>
+                <w:t xml:space="preserve">Effet des cyanobactéries sur les propriétés physiques d'un sol sub-tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Annerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Renaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079449v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00089103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace elements in soils developed on Lotharingian limestones (Burgondy).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Drouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Sciences de la Terre Joint Earth Sciences Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction des propriétés de rétention en eau des sols : outils disponibles et perspectives.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La tomographie X : une méthode d'avenir pour les Géosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Rencontres de la Fertilisation Raisonnée et de l'Analyse de Terre - GEMAS-COMIFER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Blois, France. pp.87-96</w:t>
+              <w:t xml:space="preserve">Journées SOLEIL Région Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079412v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can electrical resistivity tomography describe soil structure evolution?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Prédiction des propriétés de rétention en eau des sols : outils disponibles et perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ary Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Triennial Conference of the ISTRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">6èmes Rencontres de la Fertilisation Raisonnée et de l'Analyse de Terre - GEMAS-COMIFER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Blois, France. pp.87-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079716v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tomographie X : une méthode d'avenir pour les Géosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
+                <w:t xml:space="preserve">Can electrical resistivity tomography describe soil structure evolution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatja Samouëlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées SOLEIL Région Centre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Orléans, France</w:t>
+              <w:t xml:space="preserve">16th Triennial Conference of the ISTRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079689v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration et utilisation de fonctions de pédotransfert pour la prédiction des propriétés hydrauliques des sols.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inventaire, Gestion et Conservation des Sols - INH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil cracks detection by 3D electrical resistivity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatja Samouëlian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Meeting of Environmental and Engineering Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Prague, Czech Republic. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of transformation of native Cerrado in pasture land on the porosity of a clayey-sand red latosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luíz Carlos Balbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. F. Guimarães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Quétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">inconnu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00089690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induration of ferrallitic microaggregated soils (Northeastern Brazil).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando B.R. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coelho Araujo Filho J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Montpellier, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16669,595 +16773,595 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of hydraulic properties of soils and rocks using an unconventional triaxial system coupled to the multistep outflow method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Aldana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Aldana</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Isch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Géosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01908513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of hydraulic properties of soils and rocks using an unconventional triaxial system coupled to the multistep outflow method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Aldana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Aldana</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arnaud Isch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Vienne, Austria. pp.1869, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creep, fluidity and rupture in a granular material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. B. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on Granular &amp; Granular-Fluid Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Davidson (NC), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluage et rupture dans un matériau granulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Amon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Bau Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Rencontre du Non-linéaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Paris, France. pp.19-24, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la représentativité de la base de données Solhydro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Nationales de l'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Bordeaux, France. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17267,607 +17371,607 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sol habitat : environnement physicochimique et conditions de développement des différents organismes présents dans le sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.F. Briat et D. Job. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Le sol et la vie souterraine. Des enjeux majeurs en agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUAE, pp.17-28, 2017, 978-2-7592-2651-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01541541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicators of Soil Physical Quality: From Simplicity to Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvaro Pires da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cássio Antônio Tormena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euzebio Medrado da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenio Guimarães Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wenceslau Geraldes Teixeira, Marcos Bacis Ceddia, Marta Vasconcelos Ottoni, Guilheme Kangussu Donnagema. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Application of Soil Physics in Environmental Analyses Progress in Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.201-221, 2014, 978-3-319-06012-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-06013-2_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01057152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 10 : Preliminary grouping of soils</w:t>
+                <w:t xml:space="preserve">Chapter 9 : Utilizing mineralogical and chemical information in PTFs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.159-174, 2006</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Elsevier, pp.153-159, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0166-2481(04)30009-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023312v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 9 : Utilizing mineralogical and chemical information in PTFs.</w:t>
+                <w:t xml:space="preserve">Chapitre 10 : Preliminary grouping of soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.153-159, 2006, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Elsevier, pp.159-174, 2006</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023310v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using crop models for multiple fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Leenhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working with Dynamic Crop Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.209-248, 2006, 0-444-52135-6 978-0-444-52135-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sols et le cycle de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science du Sol et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.345-363, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00090203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17877,130 +17981,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A METHODOLOGY TO SEGMENT X-RAY TOMOGRAPHIC IMAGES OF MULTIPHASE POROUS MEDIA: APPLICATION TO BUILDING STONES.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Trong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00260435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18010,109 +18114,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol Ferrallitique sableux (Guyane)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Bruand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Photography. French Guiana. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01341912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId441"/>
+      <w:footerReference w:type="default" r:id="rId444"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18180,51 +18284,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0861CB26"/>
+    <w:nsid w:val="BE113314"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18411,51 +18515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ary-bruand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6914-297X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060812818" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6201-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04357763v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedsph.2023.12.011" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647901v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reatto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116949" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04220866v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Julien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morlon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04145733v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-023-01752-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04181468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;der de Souza Martins" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39654-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04092766v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Majou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2023.105750" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03819381v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21613-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03714343v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.123" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03654372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Isch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aldana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127875" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326818v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2021.1965674" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03335757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20127" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hassani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12424" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01402456v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joigneaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fl&#233;hoc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.11.042" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01365390v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kaba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Almesber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01237105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dedewanou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-015-1130-8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00942292v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t D&#8217;angelo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Qin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xihnua Peng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hartmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.029" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00749850v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.09.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00684411v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bau Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cl&#233;ment" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.135502" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00531263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gu&#233;gout" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.10.004" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00574519v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pag&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terray" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-2459-2011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00626361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darnige" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.138303" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00665500v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Soto" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallaud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2011.0324" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00589822v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Hao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongskul Apichart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siltacho Siwaporn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Promsakha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2011.03.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00587317v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenio Guimar&#227;es Santos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euzebio Medrado da Silva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob&#233;lio Leandro March&#227;o" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marques da Silveira" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.02.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342665v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salim Joodi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0536-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413682v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vennink" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.07.005" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00399744v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.04.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403877v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laveuf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Josi&#232;re" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(09)60120-X" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00331918v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reatto-Braga" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar Abilio de Carvalho Jr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2008.10.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00414419v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Silva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01189.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00326369v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.07.006" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256412v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860817v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00180.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00310859v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.04.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311740v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Enoch Furquim Werneck Lima" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2007.0355N" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00258767v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesturgez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Ratana-Anupap" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hallaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2007.00138.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00344313v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084530v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2007.01.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00145626v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861221v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00109874v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euz&#233;bio M. Silva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00120328v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Malam Issa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-006-9153-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00162748v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.07.005" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00211293v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00020213v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Cresswell" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Mackenzie" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2006.00001.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068789v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023345v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.02.004" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077118v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Holah" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2005.01.008" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023493v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.10.004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022692v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Volland-Tuduri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;z Carlos Balbino" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#234;s Lopes de Oliveira" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2003.0344" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00067795v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sillon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089032v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023861v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeque" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004039" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023891v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00632.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023855v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Qu&#233;tin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2003.08.017" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022694v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Garreau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.03.003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00071074v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roque" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023893v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramuanpong Sindhusen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Poss" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2004.1850" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681528v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069364v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez-Fernandez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/SUM2003196" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091054v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique King" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hollis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072495v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01789-3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068212v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;rez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076875v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Gilkes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR01051" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091139v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Liu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Hart" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(01)00129-X" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022502v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A.C. Varajao" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick R. Ramanaidou" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0001-37652002000100008" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077609v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Leprun" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072565v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grimaldi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajnos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2002.00446.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1VXKXF8W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089815v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gu&#233;rif" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2001.00357.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V13BXX72-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089713v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cochrane" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fisher" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077581v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Guimar&#227;es" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01593-2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860784v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaffi&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Courty" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01517-8" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03096444v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091216v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2000.00338.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860829v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Creuzot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)80066-X" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACCC402F3CCF5E7A0FC8F5214040C09AA798FE9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861777v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1999.03615995006300010023x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089054v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lavialle" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572261v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077754v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00863796v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleck Ould Mohammed" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertuzzi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raison" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruckler" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1997.03615995006100020006x" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00862842v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1997.03615995006100050027x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089036v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Creusot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darthout" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860970v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamotte" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;dro" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(97)89458-X" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/18E601BC4AE3EAA58E80B792EC23C60298230FEB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00118043v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonais" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861809v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;gon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1996.03615995006000030031x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077739v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gaillard" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jamagne" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00088955v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dabas" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verb&#232;que" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056034v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122538v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Donfack" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germina Gabalda" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122537v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Braudeau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00862447v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Pagliai" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Begon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00862646v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zimmer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575840v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00120350v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Romero de Carvalho" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leprun" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077586v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142569v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861229v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fi&#232;s" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7061(90)90029-9" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P7G0RLD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089186v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885178v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sorani" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122518v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Humbel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00862570v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885064v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Prost" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884929v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554112v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Golovleva" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Korkina" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Desyatkin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Verba" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081451v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081417v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081341v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081390v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Kaba" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Almesber" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081310v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936955v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B. Nguyen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00398908v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256598v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00145730v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311906v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311902v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00154244v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102305v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079678v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103770v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101648v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122581v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122578v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drouin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cacaly" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079685v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Martins" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079406v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160024v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079666v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101618v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djaoui" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079392v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078325v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101643v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beck" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzahim Al-Mukhtar" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plan&#231;on" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151060v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. King" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079882v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079880v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089103v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Annerman" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renaux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079449v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier K&#233;ravis" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079424v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079412v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079716v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079689v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079663v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079734v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089690v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090054v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando B.R. Silva" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boulet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Araujo Filho J." TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01908513v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552844v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933427v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936983v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226579v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Huguet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01541541v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Tessier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01057152v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pires da Silva" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssio Ant&#244;nio Tormena" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06013-2_9" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023312v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023310v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-2481(04)30009-7" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00088832v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leenhardt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallach" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090203v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260435v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01341912v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ary-bruand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6914-297X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060812818" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-6201-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05619595v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brossard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2026.117832" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04357763v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedsph.2023.12.011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04647901v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reatto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2024.116949" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04181468v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;der de Souza Martins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39654-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04145733v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-023-01752-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04220866v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Julien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourri&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morlon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04092766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Al Majou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2023.105750" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03819381v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21613-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03714343v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.123" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03654372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Isch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Aldana" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Abbas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.127875" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326818v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Penhoud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2021.1965674" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03335757v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azaroual" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20127" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01857103v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hassani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12424" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01402456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joigneaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fl&#233;hoc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.11.042" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01365390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Kaba" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Almesber" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01237105v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dedewanou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-015-1130-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00942292v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t D&#8217;angelo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangtao Qin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xihnua Peng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hartmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.029" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00749850v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Trong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.09.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00684411v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Amon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bau Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Crassous" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cl&#233;ment" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.108.135502" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00665500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Soto" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gallaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2011.0324" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00626361v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darnige" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.138303" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00531263v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piedallu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gu&#233;gout" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Seynave" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2010.10.004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00574519v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pag&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Terray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-2459-2011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00589822v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Hao" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongskul Apichart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siltacho Siwaporn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Promsakha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2011.03.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00587317v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenio Guimar&#227;es Santos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euzebio Medrado da Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob&#233;lio Leandro March&#227;o" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Marques da Silveira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2011.02.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342665v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salim Joodi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0536-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00331918v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Reatto-Braga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar Abilio de Carvalho Jr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2008.10.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00403877v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laveuf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Josi&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(09)60120-X" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00399744v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.04.004" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413682v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vennink" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2009.07.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00414419v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01189.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256412v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Duval" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00326369v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.07.006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00310859v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Barbanson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2008.04.005" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860817v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2008.00180.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311740v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Enoch Furquim Werneck Lima" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2007.0355N" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00258767v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lesturgez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Ratana-Anupap" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hallaire" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2007.00138.x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00344313v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00109874v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euz&#233;bio M. Silva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00084530v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2007.01.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00145626v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861221v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Richard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00120328v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumarou Malam Issa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-006-9153-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00162748v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2007.07.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00211293v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00020213v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Cresswell" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.J. Mackenzie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-2743.2006.00001.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022692v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Volland-Tuduri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;z Carlos Balbino" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria In&#234;s Lopes de Oliveira" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2003.0344" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077118v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Holah" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2005.01.008" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023493v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.10.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068789v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Nicoullaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dupont" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023345v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.02.004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089032v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00067795v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sillon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023861v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schnebelen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verbeque" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004039" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023855v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Qu&#233;tin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2003.08.017" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023891v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guerin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2004.00632.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022694v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Garreau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2004.03.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00071074v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roque" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023893v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pramuanpong Sindhusen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Poss" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj2004.1850" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00069364v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez-Fernandez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/SUM2003196" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091054v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique King" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hollis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681528v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091139v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Liu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Gilkes" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. D. Hart" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7061(01)00129-X" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00076875v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR01051" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072495v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0713(02)01789-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00068212v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P&#233;rez Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00022502v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A.C. Varajao" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick R. Ramanaidou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0001-37652002000100008" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077609v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Leprun" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00072565v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grimaldi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajnos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2002.00446.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1VXKXF8W-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077581v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Guimar&#227;es" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01593-2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089713v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cochrane" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fisher" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089815v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gu&#233;rif" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2001.00357.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V13BXX72-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860784v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gaffi&#233;" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Courty" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(01)01517-8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03096444v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00091216v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2389.2000.00338.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860829v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ledoux" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Creuzot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)80066-X" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/ACCC402F3CCF5E7A0FC8F5214040C09AA798FE9D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861777v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1999.03615995006300010023x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089054v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lavialle" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572261v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077754v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bastet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089036v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Creusot" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darthout" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raison" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00863796v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleck Ould Mohammed" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bertuzzi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bruckler" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1997.03615995006100020006x" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00862842v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1997.03615995006100050027x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00860970v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamotte" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges P&#233;dro" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(97)89458-X" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/18E601BC4AE3EAA58E80B792EC23C60298230FEB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077739v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gaillard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jamagne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861809v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;gon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/sssaj1996.03615995006000030031x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00118043v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonais" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00088955v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dabas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Verb&#232;que" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056034v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122538v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Donfack" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germina Gabalda" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122537v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Braudeau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00862646v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zimmer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00862447v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Pagliai" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Begon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575840v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00120350v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvio Romero de Carvalho" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leprun" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00077586v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00861229v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Fi&#232;s" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0016-7061(90)90029-9" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1P7G0RLD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00142569v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089186v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885178v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sorani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00862570v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tessier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122518v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Humbel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885064v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Prost" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884929v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554112v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Golovleva" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Korkina" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Desyatkin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Verba" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081451v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081417v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081341v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081390v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Kaba" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Almesber" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02081310v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936955v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. B. Nguyen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00398908v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00256598v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00145730v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311902v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00311906v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00154244v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101648v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079678v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00103770v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00102305v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122581v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00122578v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drouin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cacaly" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079685v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Martins" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079406v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079666v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00160024v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101618v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Djaoui" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151060v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. King" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00101643v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Beck" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzahim Al-Mukhtar" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plan&#231;on" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079392v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00078325v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079882v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079880v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079449v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier K&#233;ravis" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089103v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Annerman" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Renaux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079424v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Robert" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079689v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079412v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079716v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079663v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00079734v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00089690v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090054v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando B.R. Silva" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boulet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coelho Araujo Filho J." TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01908513v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552844v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933427v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936983v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226579v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Huguet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01541541v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Tessier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01057152v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Pires da Silva" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssio Ant&#244;nio Tormena" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06013-2_9" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023310v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-2481(04)30009-7" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023312v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00088832v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leenhardt" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wallach" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Moigne" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00090203v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00260435v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01341912v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>