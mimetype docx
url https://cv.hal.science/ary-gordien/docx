--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -195,443 +195,443 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler nationalisme anticolonial et féminisme en Guadeloupe</w:t>
+                <w:t xml:space="preserve">« Même les blacks ont de beaux yeux ». Beauté et colorisme en milieu gay noir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Gordien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, N° HS 20 (1), pp.200-212. </w:t>
+              <w:t xml:space="preserve">Raison présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 233 (1), pp.87-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/parl2.hs20.0201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rpre.233.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408518v1</w:t>
+                <w:t xml:space="preserve">hal-05451022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’animosité réactive face au racisme</w:t>
+                <w:t xml:space="preserve">Articuler nationalisme anticolonial et féminisme en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Gordien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitudes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4, pp.97-103. </w:t>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° HS 20 (1), pp.200-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mult.101.0097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/parl2.hs20.0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538646v1</w:t>
+                <w:t xml:space="preserve">hal-05408518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nationalisme, race et panafricanisme en Guadeloupe</w:t>
+                <w:t xml:space="preserve">L’animosité réactive face au racisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Gordien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esclavages &amp; post-esclavages / Slaveries &amp; Post-Slaveries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12, </w:t>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.97-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15eu1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mult.101.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451011v1</w:t>
+                <w:t xml:space="preserve">hal-05538646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Le pas de deux de la race et de l’ethnicité. Débats théoriques et variabilité des usages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nationalisme, race et panafricanisme en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Gordien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appartenances &amp; Altérités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/156m0⟩</w:t>
+              <w:t xml:space="preserve">Esclavages &amp; post-esclavages / Slaveries &amp; Post-Slaveries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15eu1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405096v1</w:t>
+                <w:t xml:space="preserve">hal-05451011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Même les blacks ont de beaux yeux ». Beauté et colorisme en milieu gay noir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : Le pas de deux de la race et de l’ethnicité. Débats théoriques et variabilité des usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bonniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Gordien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raison présente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 233 (1), pp.87-96. </w:t>
+              <w:t xml:space="preserve">Appartenances &amp; Altérités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rpre.233.0087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/156m0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05451022v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociographie d’un Guadeloupéen d’ascendance syrienne et libanaise : une expérience diasporique méconnue</w:t>
               </w:r>
@@ -806,278 +806,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04873460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts et limites académiques ou militants de la notion de race</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Posséder ou partager des cultures. Discours et pratiques en contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bonniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Gordien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appartenances &amp; Altérités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alterites.1043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237005v1</w:t>
+                <w:t xml:space="preserve">halshs-04450855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre une minorité dominante et une majorité historiquement racisée ? Ethnographier des réseaux guadeloupéens noirs et blancs en outsider within.</w:t>
+                <w:t xml:space="preserve">Intérêts et limites académiques ou militants de la notion de race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Gordien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marronnages: Les Questions Raciales Au Crible Des Sciences Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10252736⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04343666v1</w:t>
+                <w:t xml:space="preserve">hal-04237005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posséder ou partager des cultures. Discours et pratiques en contexte</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre une minorité dominante et une majorité historiquement racisée ? Ethnographier des réseaux guadeloupéens noirs et blancs en outsider within.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Gordien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appartenances &amp; Altérités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4, pp.en ligne. </w:t>
+              <w:t xml:space="preserve">Marronnages: Les Questions Raciales Au Crible Des Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (1), pp.73-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/alterites.1043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10252736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04450855v1</w:t>
+                <w:t xml:space="preserve">hal-04343666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dénonciation du « racisme anti-blancs » en Guadeloupe : les origines post-esclavagistes d’une polémique contemporaine</w:t>
               </w:r>
@@ -1135,286 +1135,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)Lire Contacts de civilisations en Martinique et en Guadeloupe, de Michel Leiris. Extraits de texte présentés par Jean-Luc Bonniol et Ary Gordien</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“White” Guadeloupeans of “Mixed” Ancestry/ Complicating Analyses of Whiteness and White Supremacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Gordien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appartenances &amp; Altérités</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04011970v1</w:t>
+                <w:t xml:space="preserve">hal-03351359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)Reading Contacts of civilizations in Martinique and Guadeloupe, by Michel Leiris. Text excerpts presented by Jean-Luc Bonniol and Ary Gord</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">(Re)Lire Contacts de civilisations en Martinique et en Guadeloupe, de Michel Leiris. Extraits de texte présentés par Jean-Luc Bonniol et Ary Gordien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bonniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Gordien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appartenances &amp; Altérités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1, n.p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/alterites.388⟩</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alterites.386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04012081v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“White” Guadeloupeans of “Mixed” Ancestry/ Complicating Analyses of Whiteness and White Supremacy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Re)Reading Contacts of civilizations in Martinique and Guadeloupe, by Michel Leiris. Text excerpts presented by Jean-Luc Bonniol and Ary Gord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bonniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Gordien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appartenances &amp; Altérités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, n.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alterites.388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03351359v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique, danse et « traditions » en Guadeloupe, Nationalisme et revalorisation raciale</w:t>
               </w:r>
@@ -2459,51 +2459,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Gordien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs20.0201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538646v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.101.0097" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451011v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15eu1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonniol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Streiff-F&#233;nart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156m0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.233.0087" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408508v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.198.0049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873460v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cottias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Flory" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Almeida Mendes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o9n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237005v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10252736" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.1043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929150v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.hs02.0154" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.386" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.388" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351359v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097470v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097449v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859513v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bessone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451047v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094023v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429316807" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02384760v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Galonnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Naudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Gordien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.233.0087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408518v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs20.0201" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538646v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.101.0097" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451011v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15eu1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonniol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Streiff-F&#233;nart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156m0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408508v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.198.0049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873460v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cottias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Flory" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Almeida Mendes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o9n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.1043" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237005v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343666v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10252736" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929150v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.hs02.0154" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351359v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011970v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.386" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.388" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097470v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097449v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859513v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bessone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451047v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094023v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429316807" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02384760v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Galonnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Naudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>