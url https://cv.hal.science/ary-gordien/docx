--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -195,889 +195,889 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Même les blacks ont de beaux yeux ». Beauté et colorisme en milieu gay noir</w:t>
+                <w:t xml:space="preserve">Articuler nationalisme anticolonial et féminisme en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Gordien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Raison présente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 233 (1), pp.87-96. </w:t>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° HS 20 (1), pp.200-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rpre.233.0087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/parl2.hs20.0201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451022v1</w:t>
+                <w:t xml:space="preserve">hal-05408518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articuler nationalisme anticolonial et féminisme en Guadeloupe</w:t>
+                <w:t xml:space="preserve">L’animosité réactive face au racisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Gordien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, N° HS 20 (1), pp.200-212. </w:t>
+              <w:t xml:space="preserve">Multitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.97-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/parl2.hs20.0201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mult.101.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408518v1</w:t>
+                <w:t xml:space="preserve">hal-05538646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’animosité réactive face au racisme</w:t>
+                <w:t xml:space="preserve">Nationalisme, race et panafricanisme en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Gordien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multitudes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4, pp.97-103. </w:t>
+              <w:t xml:space="preserve">Esclavages &amp; post-esclavages / Slaveries &amp; Post-Slaveries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mult.101.0097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15eu1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538646v1</w:t>
+                <w:t xml:space="preserve">hal-05451011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nationalisme, race et panafricanisme en Guadeloupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : Le pas de deux de la race et de l’ethnicité. Débats théoriques et variabilité des usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bonniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Gordien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esclavages &amp; post-esclavages / Slaveries &amp; Post-Slaveries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/15eu1⟩</w:t>
+              <w:t xml:space="preserve">Appartenances &amp; Altérités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/156m0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451011v1</w:t>
+                <w:t xml:space="preserve">hal-05405096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Le pas de deux de la race et de l’ethnicité. Débats théoriques et variabilité des usages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Même les blacks ont de beaux yeux ». Beauté et colorisme en milieu gay noir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Gordien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appartenances &amp; Altérités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7, </w:t>
+              <w:t xml:space="preserve">Raison présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 233 (1), pp.87-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/156m0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rpre.233.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405096v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociographie d’un Guadeloupéen d’ascendance syrienne et libanaise : une expérience diasporique méconnue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Cottias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Flory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Gordien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio de Almeida Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Migrations Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/migra.198.0049⟩</w:t>
+              <w:t xml:space="preserve">Esclavages &amp; post-esclavages / Slaveries &amp; Post-Slaveries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11o9n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408508v1</w:t>
+                <w:t xml:space="preserve">hal-04873460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sociographie d’un Guadeloupéen d’ascendance syrienne et libanaise : une expérience diasporique méconnue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Gordien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio de Almeida Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Esclavages &amp; post-esclavages / Slaveries &amp; Post-Slaveries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9, </w:t>
+              <w:t xml:space="preserve">Migrations Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 198 (4), pp.49-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11o9n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/migra.198.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04873460v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posséder ou partager des cultures. Discours et pratiques en contexte</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intérêts et limites académiques ou militants de la notion de race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Gordien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appartenances &amp; Altérités</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04450855v1</w:t>
+                <w:t xml:space="preserve">hal-04237005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêts et limites académiques ou militants de la notion de race</w:t>
+                <w:t xml:space="preserve">Entre une minorité dominante et une majorité historiquement racisée ? Ethnographier des réseaux guadeloupéens noirs et blancs en outsider within.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Gordien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marronnages: Les Questions Raciales Au Crible Des Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (1), pp.73-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10252736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237005v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre une minorité dominante et une majorité historiquement racisée ? Ethnographier des réseaux guadeloupéens noirs et blancs en outsider within.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Posséder ou partager des cultures. Discours et pratiques en contexte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bonniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Gordien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Streiff-Fénart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marronnages: Les Questions Raciales Au Crible Des Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2 (1), pp.73-93. </w:t>
+              <w:t xml:space="preserve">Appartenances &amp; Altérités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.en ligne. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10252736⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/alterites.1043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343666v1</w:t>
+                <w:t xml:space="preserve">halshs-04450855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dénonciation du « racisme anti-blancs » en Guadeloupe : les origines post-esclavagistes d’une polémique contemporaine</w:t>
               </w:r>
@@ -1135,286 +1135,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03929150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“White” Guadeloupeans of “Mixed” Ancestry/ Complicating Analyses of Whiteness and White Supremacy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">(Re)Lire Contacts de civilisations en Martinique et en Guadeloupe, de Michel Leiris. Extraits de texte présentés par Jean-Luc Bonniol et Ary Gordien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bonniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Gordien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appartenances &amp; Altérités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, n.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alterites.386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351359v1</w:t>
+                <w:t xml:space="preserve">hal-04011970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)Lire Contacts de civilisations en Martinique et en Guadeloupe, de Michel Leiris. Extraits de texte présentés par Jean-Luc Bonniol et Ary Gordien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">(Re)Reading Contacts of civilizations in Martinique and Guadeloupe, by Michel Leiris. Text excerpts presented by Jean-Luc Bonniol and Ary Gord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bonniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Gordien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appartenances &amp; Altérités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1, n.p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/alterites.388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/alterites.386⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04011970v1</w:t>
+                <w:t xml:space="preserve">hal-04012081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)Reading Contacts of civilizations in Martinique and Guadeloupe, by Michel Leiris. Text excerpts presented by Jean-Luc Bonniol and Ary Gord</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“White” Guadeloupeans of “Mixed” Ancestry/ Complicating Analyses of Whiteness and White Supremacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ary Gordien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appartenances &amp; Altérités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/alterites.388⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04012081v1</w:t>
+                <w:t xml:space="preserve">hal-03351359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique, danse et « traditions » en Guadeloupe, Nationalisme et revalorisation raciale</w:t>
               </w:r>
@@ -2459,51 +2459,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451022v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Gordien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.233.0087" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408518v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs20.0201" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538646v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.101.0097" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451011v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15eu1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonniol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Streiff-F&#233;nart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156m0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408508v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.198.0049" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873460v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cottias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Flory" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Almeida Mendes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o9n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450855v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.1043" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237005v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343666v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10252736" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929150v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.hs02.0154" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351359v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011970v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.386" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.388" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097470v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097449v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859513v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bessone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451047v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094023v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429316807" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02384760v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Galonnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Naudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Gordien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.hs20.0201" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538646v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.101.0097" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451011v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15eu1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405096v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bonniol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Streiff-F&#233;nart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/156m0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpre.233.0087" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873460v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cottias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Flory" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio de Almeida Mendes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o9n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408508v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.198.0049" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237005v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343666v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10252736" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04450855v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.1043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929150v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.hs02.0154" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.386" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012081v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/alterites.388" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351359v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097470v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094310v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094234v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097449v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859513v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bessone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451047v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094023v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429316807" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094073v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02384760v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Galonnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Naudet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>