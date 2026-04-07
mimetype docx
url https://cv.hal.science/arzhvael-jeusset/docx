--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1164,381 +1164,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la rencontre des Arachnides (2025)</w:t>
+                <w:t xml:space="preserve">À la rencontre des Poissons (2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Robin-Havret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Canard</w:t>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Figuet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
+                <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Montagne</w:t>
+                <w:t xml:space="preserve">Amaëlle Bisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). pp.16, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-05015282v1</w:t>
+                <w:t xml:space="preserve">mnhn-05015241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la rencontre des Poissons (2025)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liste rouge des bourdons d'Auvergne-Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Givord-Coupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vyghen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Brugerolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Issertes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arthropologia. pp.20, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Acou</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">mnhn-05015241v1</w:t>
+                <w:t xml:space="preserve">hal-04929424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liste rouge des bourdons d'Auvergne-Rhône-Alpes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">À la rencontre des Arachnides (2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Robin-Havret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Canard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Figuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD). pp.16, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Givord-Coupeau</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-04929424v1</w:t>
+                <w:t xml:space="preserve">mnhn-05015282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COHNECS-IT : que sait-on du rôle d’habitat et de corridor des dépendances d’infrastructures de transport ? Retour sur trois revues systématiques</w:t>
               </w:r>
@@ -1664,64 +1664,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la rencontre des Oiseaux (2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Robin-Havret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Wroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1786,64 +1786,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la rencontre des Mollusques (2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Robin-Havret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1908,64 +1908,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la rencontre des Mammifères (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Robin-Havret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2026,64 +2026,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la rencontre des Amphibiens (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Robin-Havret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2144,64 +2144,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la rencontre des Reptiles (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Robin-Havret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2294,51 +2294,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Araignées de France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bounias-Delacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Courtial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2698,51 +2698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Berquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muséum national d'Histoire naturelle. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -3956,51 +3956,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BF6F224"/>
+    <w:nsid w:val="1EE95EF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4104,51 +4104,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="40F30044"/>
+    <w:nsid w:val="3C89DCD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4338,51 +4338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arzhvael-jeusset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2293-0551" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04507240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Fack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Percevault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-024-00328-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04163167v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Azambourg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00196-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709675v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vargac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-018-0117-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Deniaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-016-0056-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933476v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Schroth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea da Silva Gomes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Tavares Florence" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;bia Aparecida Pinto Coelho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11027-014-9570-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015282v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015241v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Givord-Coupeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vyghen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Brugerolles" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Issertes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04507256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/253/9782759238132/infrastructures-de-transport-creatives" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Wroza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225071v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Laville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143568v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serre-Collet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143571v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04059715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bounias-Delacour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtial" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danflous" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;jean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04942511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gourvil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929482v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Legras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Amiard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dusoulier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Berquier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moncorps" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poncet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe de Massary" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256506v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787003v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04275096v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Siblet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dufay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kirchner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790488v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04275079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01592725v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arzhvael-jeusset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2293-0551" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04507240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Fack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Percevault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-024-00328-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04163167v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Azambourg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00196-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709675v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vargac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-018-0117-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Deniaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-016-0056-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933476v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Schroth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea da Silva Gomes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Tavares Florence" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;bia Aparecida Pinto Coelho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11027-014-9570-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929424v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Givord-Coupeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vyghen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Brugerolles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Issertes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015282v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04507256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/253/9782759238132/infrastructures-de-transport-creatives" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Wroza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225071v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Laville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143568v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serre-Collet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143571v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04059715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bounias-Delacour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtial" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danflous" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;jean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04942511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gourvil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929482v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Legras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Amiard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dusoulier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Berquier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moncorps" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poncet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe de Massary" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256506v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787003v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04275096v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Siblet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dufay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kirchner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790488v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04275079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01592725v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>