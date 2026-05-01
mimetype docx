--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -1645,271 +1645,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04507256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la rencontre des Oiseaux (2023)</w:t>
+                <w:t xml:space="preserve">À la rencontre des Mollusques (2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Robin-Havret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Wroza</w:t>
+                <w:t xml:space="preserve">Olivier Gargominy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Comolet-Tirman</w:t>
+                <w:t xml:space="preserve">Lilian Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD), Paris. pp.16, 2023, La biodiversité en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04225021v1</w:t>
+                <w:t xml:space="preserve">mnhn-04225071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la rencontre des Mollusques (2023)</w:t>
+                <w:t xml:space="preserve">À la rencontre des Oiseaux (2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Robin-Havret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Figuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gargominy</w:t>
+                <w:t xml:space="preserve">Stanislas Wroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Léonard</w:t>
+                <w:t xml:space="preserve">Jacques Comolet-Tirman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PatriNat (OFB-MNHN-CNRS-IRD), Paris. pp.16, 2023, La biodiversité en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (manuel)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04225071v1</w:t>
+                <w:t xml:space="preserve">mnhn-04225021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la rencontre des Mammifères (2022)</w:t>
               </w:r>
@@ -2505,51 +2505,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04942511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (12)</w:t>
+        <w:t xml:space="preserve">Rapport (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2640,673 +2640,656 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929482v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Planète Revisitée en Corse. Expéditions terrestres 2021 - Côte orientale et &amp;lt;i&amp;gt;Capicorsu&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Pertinence de l’indicateur « Papillons de prairies » et principaux leviers d’actions pour atteindre une tendance à la hausse de la biodiversité agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Ichter</w:t>
+                <w:t xml:space="preserve">Aurélien Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Dusoulier</w:t>
+                <w:t xml:space="preserve">Antoine Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Barbut</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Muséum national d'Histoire naturelle. 2022</w:t>
+                <w:t xml:space="preserve">Paul Rouveyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrinat (OFB-MNHN-CNRS-IRD). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04143025v1</w:t>
+                <w:t xml:space="preserve">hal-05593896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liste rouge des espèces menacées en France. Faune vertébrée de Guyane - Poissons d'eau douce (2017)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Planète Revisitée en Corse. Expéditions terrestres 2021 - Côte orientale et &amp;lt;i&amp;gt;Capicorsu&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ichter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Moncorps</w:t>
+                <w:t xml:space="preserve">François Dusoulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Touroult</w:t>
+                <w:t xml:space="preserve">Jérôme Barbut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Poncet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+                <w:t xml:space="preserve">Cyril Berquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Canard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] PatriNat (OFB-CNRS-MNHN). 2020</w:t>
+              <w:t xml:space="preserve">Muséum national d'Histoire naturelle. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02790293v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04143025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Liste rouge des espèces menacées en France – Chapitre Poissons d'eau douce de Guyane</w:t>
+                <w:t xml:space="preserve">La liste rouge des espèces menacées en France. Faune vertébrée de Guyane - Poissons d'eau douce (2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sébastien Moncorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.115</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] PatriNat (OFB-CNRS-MNHN). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04251590v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Liste rouge des espèces menacées en France – Chapitre Oiseaux nicheurs de France métropolitaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">La Liste rouge des espèces menacées en France – Chapitre Poissons d'eau douce de Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.367</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04251564v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04251590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Liste rouge des espèces menacées en France – Chapitres Faune de Martinique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">La Liste rouge des espèces menacées en France – Chapitre Oiseaux nicheurs de France métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.32</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Comolet-Tirman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04251663v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04251564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les protocoles expérimentaux en écologie. Principaux points clefs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Coulon</w:t>
+                <w:t xml:space="preserve">La Liste rouge des espèces menacées en France – Chapitres Faune de Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN), CESCO, Irstea. 2019, 32 p</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Touroult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe de Massary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (OFB-CNRS-MNHN). 2020, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04256506v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04251663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l'appel de France stratégie. Les revues systématiques comme élément de réponse à la crise de défiance envers l’expertise</w:t>
+                <w:t xml:space="preserve">Les protocoles expérimentaux en écologie. Principaux points clefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sordello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bertheau</w:t>
@@ -3320,575 +3303,693 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Guinard</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dakis-Yaoba Ouédraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] 2018, pp.4</w:t>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN), CESCO, Irstea. 2019, 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787003v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04256506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Liste rouge des espèces menacées en France - Chapitre Oiseaux de Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Moncorps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Siblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dufay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2018, 201 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04275096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La liste rouge des espèces menacées en France. Faune vertébrée de Guyane</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+                <w:t xml:space="preserve">Contribution à l'appel de France stratégie. Les revues systématiques comme élément de réponse à la crise de défiance envers l’expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] PatriNat (AFB-CNRS-MNHN). 2017</w:t>
+              <w:t xml:space="preserve">[0] 2018, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02790488v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Liste rouge des espèces menacées en France - Chapitre Oiseaux de Guyane</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+                <w:t xml:space="preserve">Conseils méthodologiques pour la réalisation d'une revue systématique à travers l'expérience de COHNECS-IT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Villemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Vargac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 205 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] 2016 - 83, MNHN; Irstea; UPMC; Cerema; INRA. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04275079v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conseils méthodologiques pour la réalisation d'une revue systématique à travers l'expérience de COHNECS-IT</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Villemey</w:t>
+                <w:t xml:space="preserve">La liste rouge des espèces menacées en France. Faune vertébrée de Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Moncorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Siblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport Technique] 2016 - 83, MNHN; Irstea; UPMC; Cerema; INRA. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] PatriNat (AFB-CNRS-MNHN). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592725v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Liste rouge des espèces menacées en France - Chapitre Oiseaux de Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Moncorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Siblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arzhvaël Jeusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2017, 205 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04275079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3956,51 +4057,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EE95EF4"/>
+    <w:nsid w:val="78E7CEA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4104,51 +4205,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3C89DCD6"/>
+    <w:nsid w:val="CE876F56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4338,51 +4439,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arzhvael-jeusset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2293-0551" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04507240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Fack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Percevault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-024-00328-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04163167v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Azambourg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00196-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709675v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vargac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-018-0117-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Deniaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-016-0056-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933476v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Schroth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea da Silva Gomes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Tavares Florence" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;bia Aparecida Pinto Coelho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11027-014-9570-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929424v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Givord-Coupeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vyghen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Brugerolles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Issertes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015282v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04507256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/253/9782759238132/infrastructures-de-transport-creatives" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225021v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Wroza" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225071v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Laville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143568v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serre-Collet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143571v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04059715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bounias-Delacour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtial" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danflous" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;jean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04942511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gourvil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929482v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Legras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Amiard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dusoulier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Berquier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moncorps" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poncet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251590v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251564v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251663v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe de Massary" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256506v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787003v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04275096v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Siblet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dufay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kirchner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790488v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04275079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01592725v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/arzhvael-jeusset" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2293-0551" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04507240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Fack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Percevault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vanpeene" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-024-00328-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04163167v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arzhva&#235;l Jeusset" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dakis-Yaoba Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vital Azambourg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-020-00196-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709675v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Vargac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-018-0117-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01289132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Deniaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13750-016-0056-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933476v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Schroth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea da Silva Gomes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Tavares Florence" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;bia Aparecida Pinto Coelho" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11027-014-9570-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607272v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015241v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Robin-Havret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Barnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;lle Bisch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Causse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929424v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Givord-Coupeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vyghen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Brugerolles" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Issertes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-05015282v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Canard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Figuet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04507256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/253/9782759238132/infrastructures-de-transport-creatives" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225071v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gargominy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian L&#233;onard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04225021v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Wroza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Laville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143568v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Serre-Collet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143571v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04059715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bounias-Delacour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtial" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Danflous" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain D&#233;jean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04942511v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gourvil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929482v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Legras" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aubry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Amiard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouveyrol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04143025v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ichter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dusoulier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barbut" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Berquier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moncorps" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Touroult" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poncet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Colas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gigot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251590v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251564v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04251663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe de Massary" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04256506v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04275096v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Siblet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dufay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kirchner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787003v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01592725v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790488v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04275079v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>