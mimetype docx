--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -4057,51 +4057,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78E7CEA8"/>
+    <w:nsid w:val="3E33973A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4205,51 +4205,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CE876F56"/>
+    <w:nsid w:val="94D4F42C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>