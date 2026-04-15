--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -100,321 +100,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNase III, Ribosome Biogenesis and Beyond</w:t>
+                <w:t xml:space="preserve">Identification of a small molecule splicing inhibitor targeting UHM domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Lejars</w:t>
+                <w:t xml:space="preserve">Asaki Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asaki Kobayashi</w:t>
+                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Hajnsdorf</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierrick Craveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystel El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Matha Salone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9122608⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 289 (3), pp.682-698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.16199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594688v1</w:t>
+                <w:t xml:space="preserve">hal-03354012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a small molecule splicing inhibitor targeting UHM domains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">RNase III, Ribosome Biogenesis and Beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lejars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asaki Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Matha Salone</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eliane Hajnsdorf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 289 (3), pp.682-698. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (12), pp.2608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/febs.16199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9122608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354012v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological roles of antisense RNAs in prokaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lejars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Lejars</w:t>
+                <w:t xml:space="preserve">Asaki Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Hajnsdorf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 164, pp.3-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -474,64 +474,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Tari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Manceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Matha Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asaki Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -614,51 +614,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization and modulations by small molecules of UHM-ULM interactions in spliceosomal complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asaki Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée BioRMN Idf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, GIF SUR YVETTE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -709,165 +709,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure integration function and reactivity of RNA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">UHM splicing factors functions and perturbations by small molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asaki Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th SifrARN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, NANCY (54), France</w:t>
+              <w:t xml:space="preserve">Integrative Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484320v1</w:t>
+                <w:t xml:space="preserve">hal-04424874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UHM splicing factors functions and perturbations by small molecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Structure integration function and reactivity of RNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asaki Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Structural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, PARIS, France</w:t>
+              <w:t xml:space="preserve">11th SifrARN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, NANCY (54), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424874v1</w:t>
+                <w:t xml:space="preserve">hal-04484320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -885,51 +885,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UHM-ULM interactions in spliceosomal complexes: Structural characterization and targeting with small molecules.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asaki Kobayashi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université Paris Saclay, 2020. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1125,51 +1125,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594688v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lejars" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaki Kobayashi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Hajnsdorf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122608" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354012v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Craveur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel El Hage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matha Salone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16199" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026252v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.04.015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02178664v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Tari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Manceau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201847604" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426120v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484320v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04426731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354012v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaki Kobayashi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Craveur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel El Hage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matha Salone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16199" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594688v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lejars" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Hajnsdorf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9122608" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026252v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2019.04.015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02178664v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Tari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Manceau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pastre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201847604" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426120v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424874v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484320v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04426731v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>