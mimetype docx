--- v0 (2026-03-20)
+++ v1 (2026-05-07)
@@ -563,295 +563,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum control of a cat qubit with bit-flip times exceeding ten seconds</w:t>
+                <w:t xml:space="preserve">High-Sensitivity ac-Charge Detection with a MHz-Frequency Fluxonium Qubit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulysse Reglade</w:t>
+                <w:t xml:space="preserve">Baldo-Luis Najera-Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bocquet</w:t>
+                <w:t xml:space="preserve">Rémi Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Gautier</w:t>
+                <w:t xml:space="preserve">Kyrylo Gerashchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Cohen</w:t>
+                <w:t xml:space="preserve">Himanshu Patange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Marquet</w:t>
+                <w:t xml:space="preserve">Angela Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 629 (8013), pp.778-783. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.011007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07294-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevx.14.011007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590249v1</w:t>
+                <w:t xml:space="preserve">hal-04777888v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Sensitivity ac-Charge Detection with a MHz-Frequency Fluxonium Qubit</w:t>
+                <w:t xml:space="preserve">Quantum control of a cat qubit with bit-flip times exceeding ten seconds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baldo-Luis Najera-Santos</w:t>
+                <w:t xml:space="preserve">Ulysse Réglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Rousseau</w:t>
+                <w:t xml:space="preserve">Adrien Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyrylo Gerashchenko</w:t>
+                <w:t xml:space="preserve">Ronan Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Himanshu Patange</w:t>
+                <w:t xml:space="preserve">Joachim Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Riva</w:t>
+                <w:t xml:space="preserve">Antoine Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.011007. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 629 (8013), pp.778-783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevx.14.011007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07294-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777888v2</w:t>
+                <w:t xml:space="preserve">hal-04590249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust sparse IQP sampling in constant depth</w:t>
               </w:r>
@@ -967,51 +967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing High-Fidelity Zeno Gates for Dissipative Cat Qubits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazyar Mirrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1201,57 +1201,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Berdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Murani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ulysse Reglade</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Réglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William C. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1309,51 +1309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Dissipative and Hamiltonian Confinement of Cat Qubits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2199,404 +2199,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a comprehensive impossibility result for string stability</w:t>
+                <w:t xml:space="preserve">Modified Integral Control Globally Counters Symmetry-Breaking Biases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arash Farnam</w:t>
+                <w:t xml:space="preserve">Zhifei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihao Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2929967⟩</w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym11050639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394703v1</w:t>
+                <w:t xml:space="preserve">hal-02394405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Fast-Forwarding: Markov chains and graph property testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Apers</w:t>
+                <w:t xml:space="preserve">About string stability of a vehicle chain with unidirectional controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Farnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Information &amp; Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2019.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26421/qic19.3-4-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02394399v1</w:t>
+                <w:t xml:space="preserve">hal-02394705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Integral Control Globally Counters Symmetry-Breaking Biases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zhihao Ling</w:t>
+                <w:t xml:space="preserve">Quantum Fast-Forwarding: Markov chains and graph property testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Apers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Quantum Information &amp; Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (3-4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/sym11050639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26421/qic19.3-4-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394405v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About string stability of a vehicle chain with unidirectional controller</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Towards a comprehensive impossibility result for string stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Farnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65 (4), pp.1652-1659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2019.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2929967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394705v1</w:t>
+                <w:t xml:space="preserve">hal-02394703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of quantum walks and fast mixing with classical processes</w:t>
               </w:r>
@@ -3061,300 +3061,300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395590v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding a single state memory optimally accelerates symmetric linear maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accelerating consensus by spectral clustering and polynomial filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Apers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 61 (11), pp.3533. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2516247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2016.2520885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093907v2</w:t>
+                <w:t xml:space="preserve">hal-01093939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incompatibility boundaries for properties of community partitions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adding a single state memory optimally accelerates symmetric linear maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSE.2017.2671905⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (11), pp.3533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2516247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618724v2</w:t>
+                <w:t xml:space="preserve">hal-01093907v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating consensus by spectral clustering and polynomial filters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Apers</w:t>
+                <w:t xml:space="preserve">Incompatibility boundaries for properties of community partitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Browet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hendrickx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (1), pp.32-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2016.2520885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNSE.2017.2671905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01093939v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618724v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-posedness and convergence of the Lindblad master equation for a quantum harmonic oscillator with multi-photon drive and damping</w:t>
               </w:r>
@@ -3950,77 +3950,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integral Control on Lie Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhihao Ling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 80, pp.9-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4286,248 +4286,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiabatic passage and ensemble control of quantum systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stabilization of Nonclassical States of the Radiation Field in a Cavity by Reservoir Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (15), pp.154017. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (1), pp.010402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/44/15/154017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.010402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638429v1</w:t>
+                <w:t xml:space="preserve">hal-00638446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of Nonclassical States of the Radiation Field in a Cavity by Reservoir Engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adiabatic passage and ensemble control of quantum systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaki Leghtas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Brune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 107 (1), pp.010402. </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (15), pp.154017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.010402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/44/15/154017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638446v1</w:t>
+                <w:t xml:space="preserve">hal-00638429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4545,51 +4545,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit formulas for adiabatic elimination with fast unitary dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5229,51 +5229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About strong string stability of a vehicle chain with time-headway control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Farnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5846,247 +5846,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Does Memory Speed-up Mixing?</w:t>
+                <w:t xml:space="preserve">Bounding the convergence time of local probabilistic evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Apers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ticozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Ticozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Geometric Science of Information, Second International Conference, GSI 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634630v1</w:t>
+                <w:t xml:space="preserve">hal-01634611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounding the convergence time of local probabilistic evolution</w:t>
+                <w:t xml:space="preserve">When Does Memory Speed-up Mixing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Apers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarlette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ticozzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometric Science of Information, Second International Conference, GSI 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01634611v1</w:t>
+                <w:t xml:space="preserve">hal-01634630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">String Stability towards Leader thanks to Asymmetric Bidirectional Controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Farnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6427,64 +6427,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integral control on nonlinear spaces: two extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhihao Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6516,182 +6516,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling quantum jumps by watching the fluorescence of a qubit</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Common Symmetrization Framework for Iterative (Linear) Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarlette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March meeting 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geometric Science of Information, Second International Conference, GSI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Palaiseau, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126993v1</w:t>
+                <w:t xml:space="preserve">hal-01248787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence and adiabatic elimination for a driven dissipative quantum harmonic oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Azouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6706,135 +6659,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Common Symmetrization Framework for Iterative (Linear) Maps</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unravelling quantum jumps by watching the fluorescence of a qubit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Campagne-Ibarcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jezouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Bretheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometric Science of Information, Second International Conference, GSI 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APS March meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, San Antonio, Texas, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_73⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01248787v1</w:t>
+                <w:t xml:space="preserve">hal-01126993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leader-follower cooperative control paradigm with applications to urban traffic coordination control</w:t>
               </w:r>
@@ -8662,51 +8662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev-Arcady Sellem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarlette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Leghtas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazyar Mirrahimi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouchon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.011011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Elourard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gdt7-2md2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ad52d7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774096v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Villiers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C Smith" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Petrescu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvise Borgognoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delbecq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxquantum.5.020306" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590249v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Reglade" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bocquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Cohen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07294-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777888v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldo-Luis Najera-Santos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rousseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrylo Gerashchenko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Patange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Riva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.14.011007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04696925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Paletta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Leverrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vuillot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2024-05-06-1337" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04378911v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.4.040316" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03918322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Burgelman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Forni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2022.08.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berdou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Murani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Smith" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.4.020350" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03507993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.3.020339" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03918288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.064044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibo Miao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zigui Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Pan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cth2.12363" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03220212v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03443020v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Essig" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ficheux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;au Peronnin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Cottet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lescanne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.031045" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03097637v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Apers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ticozzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2021.03.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394692v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cardona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108719" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526631v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-0824-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Farnam" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2929967" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394399v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26421/qic19.3-4-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394405v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Zhang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Ling" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11050639" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394705v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2019.03.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946763v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/aa7ce8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Azouit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca C Chittaro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/aa7f3f" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01635290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984587" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395590v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.032329" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093907v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2516247" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02618724v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Browet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hendrickx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2017.2671905" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093939v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2016.2520885" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395585v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2016050" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395584v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Six" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Campagne-Ibarcq" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Dotsenko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.012109" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01264326v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bretheau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.6.011002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395591v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jezouin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Bretheau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.060502" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093934v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mazzarella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130945090" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093913v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733347v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brune" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Raimond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.012114" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00718233v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Dai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Phulpin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ernst" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2011.0312" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00638429v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/44/15/154017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00638446v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.010402" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04530303v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04312163v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04379080v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Tokieda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Elouard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1779" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627196v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992722" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084824v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084837v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.131" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394701v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2018.8619854" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394694v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.778" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393960v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Launay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9028922" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393976v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9029583" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946780v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Capelle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flurin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Del&#233;glise" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634630v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634611v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634578v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1673" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394422v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chittaro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2000" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634629v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398460v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395593v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126993v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01245092v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Azouit" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248787v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_73" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Marinica" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248806v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248801v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971495v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760928" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00755235v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656628v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576899v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5716962" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576914v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sepulchre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717072" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395592v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04935426v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joliclerc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decarpigny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364698v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipei Zhang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lewalle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathagata Karmakar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Birgitta Whaley" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04887025v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Aissaoui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03918303v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Clarke Smith" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868312v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538033v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03160258v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev-Arcady Sellem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarlette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Leghtas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazyar Mirrahimi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouchon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.011011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Elourard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gdt7-2md2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ad52d7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774096v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Villiers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C Smith" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Petrescu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvise Borgognoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delbecq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxquantum.5.020306" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777888v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldo-Luis Najera-Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrylo Gerashchenko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Patange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Riva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.14.011007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590249v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse R&#233;glade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bocquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gautier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Cohen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07294-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04696925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Paletta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Leverrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vuillot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2024-05-06-1337" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04378911v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.4.040316" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03918322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Burgelman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Forni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2022.08.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berdou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Murani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Smith" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.4.020350" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03507993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.3.020339" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03918288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.064044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibo Miao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zigui Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Pan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cth2.12363" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03220212v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03443020v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Essig" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ficheux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;au Peronnin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Cottet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lescanne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.031045" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03097637v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Apers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ticozzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2021.03.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394692v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cardona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108719" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526631v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-0824-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394405v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Ling" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11050639" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394705v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Farnam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2019.03.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26421/qic19.3-4-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2929967" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946763v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/aa7ce8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Azouit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca C Chittaro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/aa7f3f" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01635290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984587" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395590v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.032329" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093939v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2016.2520885" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093907v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2516247" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02618724v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Browet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hendrickx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2017.2671905" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395585v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2016050" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395584v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Six" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Campagne-Ibarcq" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Dotsenko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.012109" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01264326v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bretheau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.6.011002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395591v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jezouin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Bretheau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.060502" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093934v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mazzarella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130945090" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093913v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733347v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brune" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Raimond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.012114" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00718233v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Dai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Phulpin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ernst" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2011.0312" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00638446v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.010402" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00638429v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/44/15/154017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04530303v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04312163v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04379080v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Tokieda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Elouard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1779" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627196v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992722" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084824v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084837v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.131" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394701v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2018.8619854" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394694v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.778" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393960v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Launay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9028922" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393976v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9029583" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946780v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Capelle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flurin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Del&#233;glise" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634611v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634630v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634578v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1673" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394422v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chittaro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2000" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634629v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398460v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395593v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248787v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_73" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01245092v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Azouit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126993v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Marinica" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248806v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248801v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971495v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760928" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00755235v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656628v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576899v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5716962" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576914v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sepulchre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717072" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395592v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04935426v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joliclerc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decarpigny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364698v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipei Zhang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lewalle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathagata Karmakar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Birgitta Whaley" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04887025v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Aissaoui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03918303v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Clarke Smith" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868312v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538033v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03160258v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>