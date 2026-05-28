--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -100,1286 +100,1286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissipative Protection of a GKP Qubit in a High-Impedance Superconducting Circuit Driven by a Microwave Frequency Comb</w:t>
+                <w:t xml:space="preserve">Confinement to deterministic manifolds and low-dimensional solution formulas for continuously measured quantum systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lev-Arcady Sellem</w:t>
+                <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Sarlette</w:t>
+                <w:t xml:space="preserve">Cyril Elourard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaki Leghtas</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.15.011011⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112 (4), pp.042221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/gdt7-2md2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988382v1</w:t>
+                <w:t xml:space="preserve">hal-04994024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement to deterministic manifolds and low-dimensional solution formulas for continuously measured quantum systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Dissipative Protection of a GKP Qubit in a High-Impedance Superconducting Circuit Driven by a Microwave Frequency Comb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lev-Arcady Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaki Leghtas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Elourard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mazyar Mirrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112 (4), pp.042221. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.011011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/gdt7-2md2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.15.011011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994024v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of approximate GHZ state with quasi-local couplings</w:t>
+                <w:t xml:space="preserve">Robust sparse IQP sampling in constant depth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Martin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Louis Paletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazyar Mirrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vuillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/ad52d7⟩</w:t>
+              <w:t xml:space="preserve">Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.1337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22331/q-2024-05-06-1337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137276v1</w:t>
+                <w:t xml:space="preserve">hal-04696925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamically Enhancing Qubit-Photon Interactions with Antisqueezing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stabilization of approximate GHZ state with quasi-local couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Petrescu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarlette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRX Quantum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/prxquantum.5.020306⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (27), pp.275303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ad52d7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04774096v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Sensitivity ac-Charge Detection with a MHz-Frequency Fluxonium Qubit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamically Enhancing Qubit-Photon Interactions with Antisqueezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Villiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William C Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baldo-Luis Najera-Santos</w:t>
+                <w:t xml:space="preserve">Alexandru Petrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Rousseau</w:t>
+                <w:t xml:space="preserve">Alvise Borgognoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyrylo Gerashchenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Angela Riva</w:t>
+                <w:t xml:space="preserve">Matthieu Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevx.14.011007⟩</w:t>
+              <w:t xml:space="preserve">PRX Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (2), pp.020306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/prxquantum.5.020306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04777888v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04774096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum control of a cat qubit with bit-flip times exceeding ten seconds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Sensitivity ac-Charge Detection with a MHz-Frequency Fluxonium Qubit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baldo-Luis Najera-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulysse Réglade</w:t>
+                <w:t xml:space="preserve">Kyrylo Gerashchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Bocquet</w:t>
+                <w:t xml:space="preserve">Himanshu Patange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Gautier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Antoine Marquet</w:t>
+                <w:t xml:space="preserve">Angela Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-024-07294-3⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.011007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevx.14.011007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590249v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777888v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust sparse IQP sampling in constant depth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum control of a cat qubit with bit-flip times exceeding ten seconds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Réglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Paletta</w:t>
+                <w:t xml:space="preserve">Ronan Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Leverrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mazyar Mirrahimi</w:t>
+                <w:t xml:space="preserve">Joachim Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vuillot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8, pp.1337. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 629 (8013), pp.778-783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22331/q-2024-05-06-1337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-024-07294-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696925v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing High-Fidelity Zeno Gates for Dissipative Cat Qubits</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">One hundred second bit-flip time in a two-photon dissipative oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Murani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Réglade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William C. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Villiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRX Quantum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 4 (4), pp.040316. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.4.040316⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 4 (2), pp.020350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.4.020350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04378911v1</w:t>
+                <w:t xml:space="preserve">hal-03662636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum dynamical decoupling by shaking the close environment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Designing High-Fidelity Zeno Gates for Dissipative Cat Qubits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazyar Mirrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PRX Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (4), pp.040316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.4.040316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2022.08.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03918322v1</w:t>
+                <w:t xml:space="preserve">hal-04378911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One hundred second bit-flip time in a two-photon dissipative oscillator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum dynamical decoupling by shaking the close environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anil Murani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ulysse Réglade</w:t>
+                <w:t xml:space="preserve">Michiel Burgelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William C. Smith</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paolo Forni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarlette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRX Quantum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (2), pp.020350. </w:t>
+              <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 360 (17), pp.14022-14074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.4.020350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jfranklin.2022.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662636v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Dissipative and Hamiltonian Confinement of Cat Qubits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazyar Mirrahimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRX Quantum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (2), pp.020339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1413,90 +1413,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structurally stable subharmonic regime of a driven quantum Josephson circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel Burgelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazyar Mirrahimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (6), pp.064044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1582,51 +1582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17, pp.92 - 97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1654,572 +1654,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire une machine quantique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Characterizing limits and opportunities in speeding up Markov chain mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Apers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ticozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interstices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 136, pp.Pages 145-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spa.2021.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03220212v1</w:t>
+                <w:t xml:space="preserve">hal-03097637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiplexed Photon Number Measurement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construire une machine quantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarlette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Interstices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443020v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing limits and opportunities in speeding up Markov chain mixing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiplexed Photon Number Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Essig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ficheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théau Peronnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Apers</w:t>
+                <w:t xml:space="preserve">Nathanaël Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Ticozzi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaël Lescanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stochastic Processes and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 136, pp.Pages 145-191. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spa.2021.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.11.031045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097637v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential stabilization of quantum systems under continuous non-demolition measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Exponential suppression of bit-flips in a qubit encoded in an oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lescanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Villiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théau Peronnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Delbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.108719⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (5), pp.509-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-020-0824-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394692v2</w:t>
+                <w:t xml:space="preserve">hal-02526631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exponential suppression of bit-flips in a qubit encoded in an oscillator</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Exponential stabilization of quantum systems under continuous non-demolition measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (5), pp.509-513. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.108719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41567-020-0824-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.108719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526631v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394692v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modified Integral Control Globally Counters Symmetry-Breaking Biases</w:t>
               </w:r>
@@ -2231,51 +2231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhihao Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2303,356 +2303,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02394405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About string stability of a vehicle chain with unidirectional controller</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quantum Fast-Forwarding: Markov chains and graph property testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Apers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2019.03.002⟩</w:t>
+              <w:t xml:space="preserve">Quantum Information &amp; Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (3-4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26421/qic19.3-4-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394705v1</w:t>
+                <w:t xml:space="preserve">hal-02394399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Fast-Forwarding: Markov chains and graph property testing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Towards a comprehensive impossibility result for string stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Farnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Information &amp; Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (3-4), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65 (4), pp.1652-1659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26421/qic19.3-4-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2929967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02394399v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a comprehensive impossibility result for string stability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">About string stability of a vehicle chain with unidirectional controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Farnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 65 (4), pp.1652-1659. </w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2929967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2019.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394703v1</w:t>
+                <w:t xml:space="preserve">hal-02394705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of quantum walks and fast mixing with classical processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Apers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ticozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (3), pp.032115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2690,51 +2690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete-time reservoir engineering with entangled bath and stabilising squeezed states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zibo Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (3), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2794,64 +2794,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Azouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca C Chittaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (4), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2885,64 +2885,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic submanifolds and analytic solution of the quantum stochastic differential master equation describing a monitored qubit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 58 (6), pp.1-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2976,64 +2976,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss-tolerant parity measurement for distant quantum bits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazyar Mirrahimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3061,356 +3061,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395590v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating consensus by spectral clustering and polynomial filters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Incompatibility boundaries for properties of community partitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Browet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hendrickx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2016.2520885⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (1), pp.32-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSE.2017.2671905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093939v1</w:t>
+                <w:t xml:space="preserve">hal-02618724v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding a single state memory optimally accelerates symmetric linear maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 61 (11), pp.3533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAC.2016.2516247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093907v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incompatibility boundaries for properties of community partitions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Accelerating consensus by spectral clustering and polynomial filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Apers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Network Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5 (1), pp.32-41. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSE.2017.2671905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2016.2520885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618724v2</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-posedness and convergence of the Lindblad master equation for a quantum harmonic oscillator with multi-photon drive and damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Azouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Special Issue in honor of Jean-Michel Coron for his 60th birthday, 22 (4), pp.1353-1369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3483,51 +3483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Campagne-Ibarcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Dotsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3617,64 +3617,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bretheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazyar Mirrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.011002. </w:t>
@@ -3738,51 +3738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Campagne-Ibarcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jezouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3859,64 +3859,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending robustness and randomization from consensus to symmetrization algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Mazzarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ticozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (4), pp.2076-2099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3963,51 +3963,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integral Control on Lie Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhihao Ling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4039,495 +4039,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093913v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of nonclassical states of one- and two-mode radiation fields by reservoir engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Coordinated primary frequency control among non-synchronous systems connected by a multi-terminal high-voltage direct current grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Phulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouchon</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.86.012114⟩</w:t>
+              <w:t xml:space="preserve">IET Generation, Transmission and Distribution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (2), pp.99 - 108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-gtd.2011.0312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733347v1</w:t>
+                <w:t xml:space="preserve">hal-00718233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated primary frequency control among non-synchronous systems connected by a multi-terminal high-voltage direct current grid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jing Dai</w:t>
+                <w:t xml:space="preserve">Stabilization of nonclassical states of one- and two-mode radiation fields by reservoir engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarlette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaki Leghtas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Phulpin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Sarlette</w:t>
+                <w:t xml:space="preserve">Michel Brune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Ernst</w:t>
+                <w:t xml:space="preserve">Jean-Michel Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Generation, Transmission and Distribution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (2), pp.99 - 108. </w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86 (1), 18 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-gtd.2011.0312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.86.012114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00718233v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of Nonclassical States of the Radiation Field in a Cavity by Reservoir Engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Adiabatic passage and ensemble control of quantum systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaki Leghtas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 107 (1), pp.010402. </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (15), pp.154017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.010402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/44/15/154017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638446v1</w:t>
+                <w:t xml:space="preserve">hal-00638429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiabatic passage and ensemble control of quantum systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilization of Nonclassical States of the Radiation Field in a Cavity by Reservoir Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarlette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Raimond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 44 (15), pp.154017. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (1), pp.010402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/44/15/154017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.010402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00638429v1</w:t>
+                <w:t xml:space="preserve">hal-00638446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4539,252 +4539,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit formulas for adiabatic elimination with fast unitary dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Robust sparse IQP sampling in constant depth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Paletta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Leverrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouchon</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazyar Mirrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vuillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2024 - IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QIP2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Taipei, Taiwan. pp.1337, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22331/q-2024-05-06-1337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530303v1</w:t>
+                <w:t xml:space="preserve">hal-04312163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust sparse IQP sampling in constant depth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Explicit formulas for adiabatic elimination with fast unitary dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Riva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Vuillot</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QIP2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CDC 2024 - IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE-CSS, Dec 2024, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312163v1</w:t>
+                <w:t xml:space="preserve">hal-04530303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Positivity Violation in Higher-order Quantum Adiabatic Elimination</w:t>
               </w:r>
@@ -4796,64 +4796,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masaaki Tokieda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Elouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2023 - 22nd World Congress of the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.1333-1338, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4887,103 +4887,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exponential convergence of a dissipative quantum system towards finite-energy grid states of an oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lev-Arcady Sellem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Campagne-Ibarcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazyar Mirrahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lev-Arcady Sellem</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE 61st Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.5149-5154, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5017,64 +5017,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling up reservoir engineering for error-correcting codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Symposium on Mathematical Theory of Networks and Systems (MTNS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5099,90 +5099,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum adiabatic elimination at arbitrary order for photon number measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Essig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ficheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Huard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5223,486 +5223,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About strong string stability of a vehicle chain with time-headway control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Minimizing decoherence on target in bipartite open quantum systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Forni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2018 - IEEE Conference on Decision and Control 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Miami, United States. </w:t>
+              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc.2018.8619854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cdc40024.2019.9029583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394701v1</w:t>
+                <w:t xml:space="preserve">hal-02393976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous-time Quantum Error Correction with Noise-assisted Quantum Feedback</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">About strong string stability of a vehicle chain with time-headway control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arash Farnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOLCOS 2019 - IFAC Symposium on Nonlinear Control Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria. </w:t>
+              <w:t xml:space="preserve">CDC 2018 - IEEE Conference on Decision and Control 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Miami, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2018.8619854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394694v1</w:t>
+                <w:t xml:space="preserve">hal-02394701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A palette of approaches for adiabatic elimination in bipartite open quantum systems with Hamiltonian dynamics on target</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Continuous-time Quantum Error Correction with Noise-assisted Quantum Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerardo Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Decision and Control 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cdc40024.2019.9028922⟩</w:t>
+              <w:t xml:space="preserve">NOLCOS 2019 - IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393960v1</w:t>
+                <w:t xml:space="preserve">hal-02394694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing decoherence on target in bipartite open quantum systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">A palette of approaches for adiabatic elimination in bipartite open quantum systems with Hamiltonian dynamics on target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Forni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Decision and Control 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc40024.2019.9029583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cdc40024.2019.9028922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393976v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exponential stochastic stabilization of a two-level quantum system via strict Lyapunov control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5727,64 +5727,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiabatic elimination for multi-partite open quantum systems with non-trivial zero-order dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Forni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5852,77 +5852,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounding the convergence time of local probabilistic evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Apers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ticozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric Science of Information, Second International Conference, GSI 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5947,77 +5947,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When Does Memory Speed-up Mixing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Apers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ticozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6042,64 +6042,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">String Stability towards Leader thanks to Asymmetric Bidirectional Controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arash Farnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> IFAC World congres 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6159,64 +6159,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Azouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Chittaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6250,64 +6250,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault tolerant remote parity detection and entanglement stabilization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazyar Mirrahimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OMA-Quantum Information and Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6345,64 +6345,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adiabatic elimination for open quantum systems with effective Lindblad master equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Azouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Conference on Decision and Control (CDC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6453,51 +6453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhihao Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC conference on Nonlinear Control Systems (NOLCOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Federation of Automatic Control (IFAC), Aug 2016, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6516,627 +6516,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Common Symmetrization Framework for Iterative (Linear) Maps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Exact solution for the evolution of a qubit under continuous measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometric Science of Information, Second International Conference, GSI 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Industrial and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Beijing, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248787v1</w:t>
+                <w:t xml:space="preserve">hal-01248801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence and adiabatic elimination for a driven dissipative quantum harmonic oscillator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Common Symmetrization Framework for Iterative (Linear) Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geometric Science of Information, Second International Conference, GSI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Palaiseau, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01245092v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling quantum jumps by watching the fluorescence of a qubit</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convergence and adiabatic elimination for a driven dissipative quantum harmonic oscillator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Azouit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sarlette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APS March meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, San Antonio, Texas, United States</w:t>
+              <w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01126993v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader-follower cooperative control paradigm with applications to urban traffic coordination control</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unravelling quantum jumps by watching the fluorescence of a qubit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Campagne-Ibarcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jezouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landry Bretheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Linz, Austria</w:t>
+              <w:t xml:space="preserve">APS March meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, San Antonio, Texas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248796v1</w:t>
+                <w:t xml:space="preserve">hal-01126993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations between quantum walks, open quantum walks, and lifted walks: the cycle graph</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Leader-follower cooperative control paradigm with applications to urban traffic coordination control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Boel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae Marinica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">YQIS/IQFA workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248806v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact solution for the evolution of a qubit under continuous measurement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Relations between quantum walks, open quantum walks, and lifted walks: the cycle graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Apers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Beijing, China</w:t>
+              <w:t xml:space="preserve">YQIS/IQFA workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248801v1</w:t>
+                <w:t xml:space="preserve">hal-01248806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraction and stability analysis of steady-states for open quantum systems described by Lindblad differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision and Control (CDC), 2013 IEEE 52nd Annual Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Firenze, Italy. pp.6568 - 6573, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7170,64 +7170,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust open-loop stabilization of Fock states by time-varying quantum interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IFAC Workshop on Lagrangian and Hamiltonian Methods for Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bologna, Italy. pp.208-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7252,90 +7252,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voltage control in an HVDC system to share primary frequency reserves between non-synchronous areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSCC 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Stockholm, Sweden. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7360,77 +7360,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time synchronization feedbacks for single-atom frequency standards: V - and Λ-structure systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazyar Mirrahimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th IEEE Conference on Decision and Control - CDC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp.5031-5036, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7477,64 +7477,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus in non-commutative spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Sepulchre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Atlanta, United States. pp.6596-6601, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7600,77 +7600,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Mixing with Quantum Walks vs. Classical Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Apers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ticozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Information Processing (QIP) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7753,51 +7753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Joliclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Decarpigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7890,51 +7890,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal schedule of multi-channel quantum Zeno dragging with application to solving the k-SAT problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yipei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lewalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8004,77 +8004,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cat qubit stabilization scheme using a voltage biased Josephson junction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiziri Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anil Murani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lescanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8092,103 +8092,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamically enhancing qubit-oscillator interactions with anti-squeezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Villiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Clarke Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Petrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvise Borgognoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Delbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8236,64 +8236,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masaaki Tokieda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Elouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8311,77 +8311,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-classical state stabilization in a cavity by reservoir engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8431,51 +8431,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habilitationà Diriger des Recherches (HDR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sarlette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optimization and Control [math.OC]. Sorbonne Universites, UPMC University of Paris 6, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8662,51 +8662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988382v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev-Arcady Sellem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarlette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Leghtas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazyar Mirrahimi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouchon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.011011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Elourard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gdt7-2md2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137276v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ad52d7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774096v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Villiers" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C Smith" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Petrescu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvise Borgognoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delbecq" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxquantum.5.020306" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777888v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldo-Luis Najera-Santos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rousseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrylo Gerashchenko" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Patange" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Riva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.14.011007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590249v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse R&#233;glade" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bocquet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gautier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Cohen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marquet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07294-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04696925v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Paletta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Leverrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vuillot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2024-05-06-1337" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04378911v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.4.040316" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03918322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Burgelman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Forni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2022.08.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berdou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Murani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Smith" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.4.020350" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03507993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.3.020339" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03918288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.064044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibo Miao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zigui Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Pan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cth2.12363" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03220212v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03443020v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Essig" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ficheux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;au Peronnin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Cottet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lescanne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.031045" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03097637v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Apers" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ticozzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2021.03.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394692v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cardona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108719" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526631v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-0824-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394405v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Ling" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11050639" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394705v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Farnam" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2019.03.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394399v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26421/qic19.3-4-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394703v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2929967" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946763v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/aa7ce8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Azouit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca C Chittaro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/aa7f3f" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01635290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984587" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395590v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.032329" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093939v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2016.2520885" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093907v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2516247" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02618724v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Browet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hendrickx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2017.2671905" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395585v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2016050" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395584v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Six" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Campagne-Ibarcq" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Dotsenko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.012109" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01264326v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bretheau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.6.011002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395591v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jezouin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Bretheau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.060502" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093934v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mazzarella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130945090" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093913v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733347v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brune" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Raimond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.012114" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00718233v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Dai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Phulpin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ernst" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2011.0312" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00638446v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.010402" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00638429v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/44/15/154017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04530303v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04312163v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04379080v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Tokieda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Elouard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1779" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627196v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992722" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084824v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084837v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.131" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394701v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2018.8619854" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394694v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.778" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393960v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Launay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9028922" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393976v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9029583" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946780v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Capelle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flurin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Del&#233;glise" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634611v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634630v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634578v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1673" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394422v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chittaro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2000" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634629v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398460v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395593v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248787v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_73" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01245092v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Azouit" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126993v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boel" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Marinica" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248806v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248801v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971495v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760928" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00755235v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656628v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576899v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5716962" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576914v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sepulchre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717072" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395592v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04935426v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joliclerc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decarpigny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364698v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipei Zhang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lewalle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathagata Karmakar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Birgitta Whaley" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04887025v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Aissaoui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03918303v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Clarke Smith" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868312v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538033v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03160258v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994024v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sarlette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Elourard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouchon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gdt7-2md2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988382v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev-Arcady Sellem" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Leghtas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazyar Mirrahimi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.15.011011" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04696925v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Paletta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Leverrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vuillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22331/q-2024-05-06-1337" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137276v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ad52d7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774096v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Villiers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C Smith" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Petrescu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvise Borgognoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delbecq" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/prxquantum.5.020306" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777888v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baldo-Luis Najera-Santos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Rousseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrylo Gerashchenko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Patange" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Riva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.14.011007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse R&#233;glade" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bocquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gautier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Cohen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Marquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-024-07294-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662636v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berdou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Murani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William C. Smith" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.4.020350" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04378911v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.4.040316" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03918322v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Burgelman" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Forni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2022.08.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03507993v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.3.020339" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03918288v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.18.064044" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zibo Miao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zigui Zhang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Pan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cth2.12363" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03097637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Apers" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ticozzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2021.03.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03220212v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03443020v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Essig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ficheux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;au Peronnin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Cottet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lescanne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.11.031045" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526631v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-020-0824-x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394692v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Cardona" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108719" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394405v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifei Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Ling" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11050639" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394399v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26421/qic19.3-4-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394703v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Farnam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2929967" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394705v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2019.03.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946763v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634586v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/aa7ce8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634588v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Azouit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca C Chittaro" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-9565/aa7f3f" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01635290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4984587" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395590v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.032329" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02618724v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Browet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hendrickx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSE.2017.2671905" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093907v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2516247" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093939v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2016.2520885" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395585v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2016050" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395584v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Six" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Campagne-Ibarcq" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Dotsenko" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.93.012109" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01264326v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bretheau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.6.011002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395591v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jezouin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landry Bretheau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.060502" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093934v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mazzarella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130945090" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093913v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00718233v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Dai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Phulpin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ernst" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-gtd.2011.0312" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00733347v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brune" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Raimond" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.86.012114" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00638429v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/44/15/154017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00638446v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.010402" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04312163v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04530303v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04379080v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaaki Tokieda" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Elouard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1779" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627196v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992722" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084824v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03084837v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.131" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393976v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9029583" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394701v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2018.8619854" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394694v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.778" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02393960v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Launay" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc40024.2019.9028922" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946780v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Capelle" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flurin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Del&#233;glise" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634611v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634630v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634578v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1673" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394422v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Chittaro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2000" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01634629v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398460v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395593v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248801v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248787v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_73" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01245092v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Azouit" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126993v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248796v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Boel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae Marinica" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01248806v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00971495v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760928" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00755235v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656628v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576899v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5716962" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00576914v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sepulchre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717072" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01395592v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04935426v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Joliclerc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Decarpigny" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leininger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364698v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipei Zhang" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lewalle" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathagata Karmakar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Birgitta Whaley" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04887025v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiziri Aissaoui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03918303v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Clarke Smith" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868312v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538033v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-03160258v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>