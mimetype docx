--- v0 (2026-04-01)
+++ v1 (2026-05-11)
@@ -66,943 +66,943 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theoretical approaches to Fröhlich excitonic polarons in polar semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aseem Rajan Kshirsagar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeli Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flipping of electronic spins in BiFeO3 via chiral d-d excitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aseem Rajan Kshirsagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Reichardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 112 (12), pp.L121111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/ht4g-7vb5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconfigurable Multifunctional van der Waals Ferroelectric Devices and Logic Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankita Ram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krishna Maity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aseem Rajan Kshirsagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (21), pp.21865-21877. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.3c07952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strongly Bound Excitons in Metal–Organic Framework MOF-5: A Many-Body Perturbation Theory Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aseem Rajan Kshirsagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Poloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (16), pp.4045-4051. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c00543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bethe–Salpeter Study of the Optical Absorption of trans and cis Azobenzene-Functionalized Metal–Organic Frameworks Using Molecular and Periodic Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aseem Rajan Kshirsagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Poloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125 (13), pp.7401-7412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c00367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate Prediction of the S 1 Excitation Energy in Solvated Azobenzene Derivatives via Embedded Orbital-Tuned Bethe-Salpeter Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aseem Rajan Kshirsagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele D’avino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Poloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (4), pp.2021-2027. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jctc.9b01257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02503936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning Gas Adsorption by Metal Node Blocking in Photoresponsive Metal-Organic Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi-Ta Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aseem Rajan Kshirsagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzam Charaf Eddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Chiang Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Poloni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (57), pp.15167-15172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201804014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946776v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-05344812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1020,64 +1020,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of molecular photoswitches and metal-organic frameworks: a GW/BSE perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Poloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aseem Rajan Kshirsagar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETSF webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Web Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1102,90 +1102,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoswitching metal-organic frameworks for efficient gas capture-and-release applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Poloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aseem Rajan Kshirsagar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Attaccalite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing Pi-Conjugated Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1242,51 +1242,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio study of the excited state properties of azobenzene-functionalized photoresponsive MOFs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aseem Rajan Kshirsagar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Material chemistry. Université Grenoble Alpes [2020-..], 2021. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021GRALI039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1482,51 +1482,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294471v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Rajan Kshirsagar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Reichardt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ht4g-7vb5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300296v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Ram" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Maity" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marchand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mahmoudi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c07952" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359643v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Attaccalite" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Poloni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00543" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359630v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00367" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503936v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele D&#8217;avino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01257" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946776v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Ta Yang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Charaf Eddin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Chiang Lin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344812v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thebaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeli Xu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924343v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03411103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALI039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thebaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aseem Rajan Kshirsagar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeli Xu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Reichardt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/ht4g-7vb5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300296v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Ram" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Maity" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Marchand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mahmoudi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c07952" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Attaccalite" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Poloni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00543" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359630v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00367" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503936v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele D&#8217;avino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.9b01257" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946776v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi-Ta Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzam Charaf Eddin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Chiang Lin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924343v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924335v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03411103v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALI039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>