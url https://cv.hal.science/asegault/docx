--- v0 (2026-03-10)
+++ v1 (2026-04-30)
@@ -2835,515 +2835,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#geiger : Radiation Monitoring Bots on Twitter for Nuclear Post-Accident Situations</w:t>
+                <w:t xml:space="preserve">A SKOS Radiation Safety Thesaurus for People Living in Contaminated Territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2015, 12th International Conference on Information Systems for Crisis Response and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Kristiansand, Norway</w:t>
+              <w:t xml:space="preserve">Information Systems for Crisis Response and Management in Mediterranean Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434307v1</w:t>
+                <w:t xml:space="preserve">hal-02434304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SKOS Radiation Safety Thesaurus for People Living in Contaminated Territories</w:t>
+                <w:t xml:space="preserve">#geiger : Radiation Monitoring Bots on Twitter for Nuclear Post-Accident Situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems for Crisis Response and Management in Mediterranean Countries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">ISCRAM 2015, 12th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Kristiansand, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434304v1</w:t>
+                <w:t xml:space="preserve">hal-02434307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twitter, robots et radiamètres : des objets connectés pour la diffusion de l’information après un accident radiologique</w:t>
+                <w:t xml:space="preserve">A semantic system for knowledge sharing in post-nuclear-accident situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu-Adrian Cotfas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.100-112</w:t>
+              <w:t xml:space="preserve">Workshop on Semantics and Analytics for Emergency Response (SAFE2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Kristiansand, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434296v1</w:t>
+                <w:t xml:space="preserve">hal-02434309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Mobile Web Application for Radiation Safety in Contaminated Areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Twitter, robots et radiamètres : des objets connectés pour la diffusion de l’information après un accident radiologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Informatics in Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.100-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434313v1</w:t>
+                <w:t xml:space="preserve">hal-02434296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semantic system for knowledge sharing in post-nuclear-accident situations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Semantic Mobile Web Application for Radiation Safety in Contaminated Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu-Adrian Cotfas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Semantics and Analytics for Emergency Response (SAFE2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Kristiansand, Norway</w:t>
+              <w:t xml:space="preserve">14th International Conference on Informatics in Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434309v1</w:t>
+                <w:t xml:space="preserve">hal-02434313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3649,51 +3649,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49E34BA6"/>
+    <w:nsid w:val="5BCE8B7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3880,51 +3880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/asegault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6677-746X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226139239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210482v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Segault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1928" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310043v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2023.005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794787v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.1718" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242194v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.3185" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242102v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2020.008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.280" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242163v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1082" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364377v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ishigaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003276517-5/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003276517-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165531v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356754v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160236v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Adrian Cotfas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Delcea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49619-0_8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bouchereau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431580v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Cozma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332066v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310049v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240431.3240441" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167556v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332109v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364375v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514261v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segault Antonin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434307v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434304v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434296v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434313v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434309v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166404v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01777282v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017UBFCD019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/asegault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6677-746X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226139239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210482v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Segault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1928" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310043v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2023.005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794787v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.1718" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242194v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.3185" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242102v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2020.008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.280" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242163v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1082" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364377v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ishigaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003276517-5/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003276517-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165531v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356754v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160236v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Adrian Cotfas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Delcea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49619-0_8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bouchereau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431580v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Cozma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332066v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310049v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240431.3240441" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167556v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332109v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364375v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514261v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segault Antonin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434304v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434307v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434309v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166404v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01777282v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017UBFCD019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>