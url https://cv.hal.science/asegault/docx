--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -512,183 +512,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les encyclopédistes amateurs face à la pandémie de Covid-19. Éditorialisation citoyenne des données épidémiologiques sur Wikipédia</w:t>
+                <w:t xml:space="preserve">Documenter Twitter : défis et méthodes pour la constitution de corpus de tweets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16, </w:t>
+              <w:t xml:space="preserve">Balisages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/LCN.2020.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35562/balisages.280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03242102v1</w:t>
+                <w:t xml:space="preserve">hal-02540323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documenter Twitter : défis et méthodes pour la constitution de corpus de tweets</w:t>
+                <w:t xml:space="preserve">Les encyclopédistes amateurs face à la pandémie de Covid-19. Éditorialisation citoyenne des données épidémiologiques sur Wikipédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Balisages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1, </w:t>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35562/balisages.280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/LCN.2020.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540323v1</w:t>
+                <w:t xml:space="preserve">hal-03242102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication de crise sur les médias sociaux : outils pour l’étude des publics</w:t>
               </w:r>
@@ -1270,217 +1270,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tweets de Fukushima</w:t>
+                <w:t xml:space="preserve">Tweets from Fukushima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet des objets : Évolutions et innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTE Editions, pp.179‑198, 2017, 978-1-78405-271-3</w:t>
+              <w:t xml:space="preserve">Internet of Things : Evolutions and Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.169‑187, 2017, 978-1-786-30151-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165531v1</w:t>
+                <w:t xml:space="preserve">hal-02356754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tweets from Fukushima</w:t>
+                <w:t xml:space="preserve">Tweets de Fukushima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet of Things : Evolutions and Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley, pp.169‑187, 2017, 978-1-786-30151-2</w:t>
+              <w:t xml:space="preserve">Internet des objets : Évolutions et innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTE Editions, pp.179‑198, 2017, 978-1-78405-271-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02356754v1</w:t>
+                <w:t xml:space="preserve">hal-03165531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Web-Based Social Media Analysis</w:t>
               </w:r>
@@ -1842,191 +1842,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies du Web Sémantique au service de l’approche One Health en médecine humaine et animale</w:t>
+                <w:t xml:space="preserve">Historic Graphs : Cartographie dynamique des liens sur Wikipédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e Colloque Bilateral Franco-Roumain en Sciences de l’Information et de la Communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Cluj-Napoca, Roumanie</w:t>
+              <w:t xml:space="preserve">H2PTM’19 : De l’hypertexte aux humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montbéliard, France. pp.147-161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02431580v1</w:t>
+                <w:t xml:space="preserve">hal-02332066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historic Graphs : Cartographie dynamique des liens sur Wikipédia</w:t>
+                <w:t xml:space="preserve">Les technologies du Web Sémantique au service de l’approche One Health en médecine humaine et animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Cozma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM’19 : De l’hypertexte aux humanités numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montbéliard, France. pp.147-161</w:t>
+              <w:t xml:space="preserve">23e Colloque Bilateral Franco-Roumain en Sciences de l’Information et de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Cluj-Napoca, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332066v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossplatform References on Social Media: Methodological Challenges and Research Avenues</w:t>
               </w:r>
@@ -2084,165 +2084,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation sémantique des connaissances médicales pour le grand public</w:t>
+                <w:t xml:space="preserve">Communication de crise en phase post-accidentelle nucléaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral AUF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral IRIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167557v1</w:t>
+                <w:t xml:space="preserve">hal-03167556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication de crise en phase post-accidentelle nucléaire</w:t>
+                <w:t xml:space="preserve">Représentation sémantique des connaissances médicales pour le grand public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral IRIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral AUF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167556v1</w:t>
+                <w:t xml:space="preserve">hal-03167557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et diffusion de documents numériques via Twitter : le cas d’une fausse vidéo</w:t>
               </w:r>
@@ -2412,112 +2412,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03166252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils numériques pour la communication de crise post‐accident nucléaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Segault</w:t>
+                <w:t xml:space="preserve">Live tweeting et fabrication collective de l'autorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Domenget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segault Antonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro‐Japan Academic Networking for Humanities Project</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Besançon, France</w:t>
+              <w:t xml:space="preserve">Médiations informatisées de l’autorité : nouvelles écritures, nouvelles pratiques de la reconnaissance ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163852v1</w:t>
+                <w:t xml:space="preserve">hal-01514261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#geiger 2: Developing Guidelines for Radiation Measurements Sharing on Social Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2559,139 +2572,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCRAM 2016, 13th International Conference on Information Systems for Crisis Response and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live tweeting et fabrication collective de l'autorité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Segault Antonin</w:t>
+                <w:t xml:space="preserve">Outils numériques pour la communication de crise post‐accident nucléaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médiations informatisées de l’autorité : nouvelles écritures, nouvelles pratiques de la reconnaissance ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Euro‐Japan Academic Networking for Humanities Project</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514261v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robots-radiamètres, propositions pour la complétude des mesures de la radioactivité</w:t>
               </w:r>
@@ -2835,515 +2835,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SKOS Radiation Safety Thesaurus for People Living in Contaminated Territories</w:t>
+                <w:t xml:space="preserve">A semantic system for knowledge sharing in post-nuclear-accident situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu-Adrian Cotfas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems for Crisis Response and Management in Mediterranean Countries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">Workshop on Semantics and Analytics for Emergency Response (SAFE2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Kristiansand, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434304v1</w:t>
+                <w:t xml:space="preserve">hal-02434309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">#geiger : Radiation Monitoring Bots on Twitter for Nuclear Post-Accident Situations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Semantic Mobile Web Application for Radiation Safety in Contaminated Areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liviu-Adrian Cotfas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCRAM 2015, 12th International Conference on Information Systems for Crisis Response and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Kristiansand, Norway</w:t>
+              <w:t xml:space="preserve">14th International Conference on Informatics in Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434307v1</w:t>
+                <w:t xml:space="preserve">hal-02434313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semantic system for knowledge sharing in post-nuclear-accident situations</w:t>
+                <w:t xml:space="preserve">Twitter, robots et radiamètres : des objets connectés pour la diffusion de l’information après un accident radiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Semantics and Analytics for Emergency Response (SAFE2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Kristiansand, Norway</w:t>
+              <w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.100-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434309v1</w:t>
+                <w:t xml:space="preserve">hal-02434296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twitter, robots et radiamètres : des objets connectés pour la diffusion de l’information après un accident radiologique</w:t>
+                <w:t xml:space="preserve">#geiger : Radiation Monitoring Bots on Twitter for Nuclear Post-Accident Situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.100-112</w:t>
+              <w:t xml:space="preserve">ISCRAM 2015, 12th International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Kristiansand, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434296v1</w:t>
+                <w:t xml:space="preserve">hal-02434307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Mobile Web Application for Radiation Safety in Contaminated Areas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A SKOS Radiation Safety Thesaurus for People Living in Contaminated Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Segault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Tajariol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Roxin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Informatics in Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">Information Systems for Crisis Response and Management in Mediterranean Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02434313v1</w:t>
+                <w:t xml:space="preserve">hal-02434304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3649,51 +3649,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BCE8B7E"/>
+    <w:nsid w:val="63953A51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3880,51 +3880,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/asegault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6677-746X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226139239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210482v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Segault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1928" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310043v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2023.005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794787v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.1718" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242194v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.3185" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242102v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2020.008" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.280" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242163v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1082" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364377v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ishigaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003276517-5/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003276517-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165531v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356754v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160236v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Adrian Cotfas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Delcea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49619-0_8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bouchereau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431580v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Cozma" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332066v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310049v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240431.3240441" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167556v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332109v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163852v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364375v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514261v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segault Antonin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434304v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434307v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434309v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434296v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434313v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166404v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01777282v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017UBFCD019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/asegault" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6677-746X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/226139239" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210482v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Segault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1928" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310043v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2023.005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794787v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hybrid.1718" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242194v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reset.3185" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540323v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/balisages.280" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2020.008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356734v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tajariol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242163v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.1082" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364377v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Ishigaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434299v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794826v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003276517-5/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003276517-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356754v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165531v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160236v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu-Adrian Cotfas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Delcea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-49619-0_8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296175v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bouchereau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404800v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332066v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431580v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Cozma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310049v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3240431.3240441" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167557v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332109v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166252v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514261v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segault Antonin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364375v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163852v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364364v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163857v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434309v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434313v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434296v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434304v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166404v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01777282v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017UBFCD019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>