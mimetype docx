--- v0 (2026-03-16)
+++ v1 (2026-05-07)
@@ -1280,278 +1280,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siderophore-Mediated Iron Dissolution from Nontronites Is Controlled by Mineral Cristallochemistry</w:t>
+                <w:t xml:space="preserve">Use of Ferrihydrite-Coated Pozzolana and Biogenic Green Rust to Purify Waste Water Containing Phosphate and Nitrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Parrello</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Ruby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Naille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00423⟩</w:t>
+              <w:t xml:space="preserve">Current Inorganic Chemistry </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (2), pp.100 - 118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1877944106999160603125459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389256v1</w:t>
+                <w:t xml:space="preserve">hal-01898900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Ferrihydrite-Coated Pozzolana and Biogenic Green Rust to Purify Waste Water Containing Phosphate and Nitrate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Siderophore-Mediated Iron Dissolution from Nontronites Is Controlled by Mineral Cristallochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Morin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Damien Parrello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asfaw Zegeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Billard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Inorganic Chemistry </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (2), pp.100 - 118. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1877944106999160603125459⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898900v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process analysis of AuCl 4 - sorption leading to gold nanoparticle synthesis by Shewanella putrefaciens</w:t>
               </w:r>
@@ -1693,51 +1693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Etique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schaaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1840,51 +1840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62, pp.29-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2911,51 +2911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 96 (8-9), pp.1410-1413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3118,51 +3118,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic and Thermodynamic Analysis During Dissimilatory γ-FeOOH Reduction: Formation of Green Rust 1 and Magnetite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asfaw Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jorand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3602,51 +3602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of Hydroxysulphate Green Rust 2 as a Single Iron(II-III) Mineral in Microbial Culture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asfaw Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4519,51 +4519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asfaw Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ruby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV International Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rio de Janeiro, Brazil. pp.481 - 487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5050,256 +5050,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03214697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil particles alter the metabolic profile of Pseudomonas putida grown in the presence of phenanthrene: A vibrational Spectroscopy approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Fanesi</w:t>
+                <w:t xml:space="preserve">Effect of lanthanides on soil microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Wehrmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janosch Klebensberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicomic 2017, 1st International Conference on Microbial Ecotoxicology</w:t>
+              <w:t xml:space="preserve">EcotoxicoMic 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145397v1</w:t>
+                <w:t xml:space="preserve">hal-03214686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of lanthanides on soil microbial communities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Janosch Klebensberger</w:t>
+                <w:t xml:space="preserve">Soil particles alter the metabolic profile of Pseudomonas putida grown in the presence of phenanthrene: A vibrational Spectroscopy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Fanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zegeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Billard</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EcotoxicoMic 2017</w:t>
+              <w:t xml:space="preserve">Ecotoxicomic 2017, 1st International Conference on Microbial Ecotoxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03214686v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5317,51 +5317,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-way signal processing for multicolor fluorescent biosensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Parrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5861,51 +5861,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Akhdar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Geneste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pr&#233;lot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/micro6010009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Klopfert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mustin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107683" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03682767v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Meite" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12050610" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03697883v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120904" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.06.021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia A Gaber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Franken" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8040537" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yahaya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M Aisha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegeye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A.C. Manning" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I Fialips" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/bajopas.v11i1.16S" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317659v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fanesi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02999" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wehrmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin-Meriadec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janosch Klebensberger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00570-17" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Parrello" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00423" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898900v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Naille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944106999160603125459" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeet Chandrakant Varia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Velasquez-Orta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bull" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.12.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Etique" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500462r" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.05.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67DH32JT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210472v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeet Varia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Roy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sani Yahaya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2014.02.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076626v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic P.A. Jorand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es403358v" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210475v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fialips" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie White" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Gray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.08.041" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00915084v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P.A. Jorand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sergent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Ph. Remy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2012.746403" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Bonneville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Benning" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Sturm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fowle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32959.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.10.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC86BHSL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721559v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jorand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.03.030" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721546v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3794" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210483v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mustin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jorand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4669.2010.00238.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PGNW57S9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848681v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jorand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450601134325" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210484v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Landry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruby" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2007.02225.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522385v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huguet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mullet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jgca.2007.08.025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945917v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-006-9349-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q3PRZ5Q5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021559v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450500248960" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574632v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214661v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390826v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby S Chang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billet David" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214681v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214678v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613578v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613555v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moulin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01508477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Philippe R&#233;my" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215253v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214690v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214697v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145397v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214686v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01774845v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746986v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10233" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483981v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Akhdar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Geneste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfaw Zegeye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pr&#233;lot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Zajac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/micro6010009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Klopfert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mustin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2024.107683" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03682767v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Meite" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Billard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hauet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12050610" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03697883v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Fert&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2022.120904" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Billet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2021.06.021" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berthelot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia A Gaber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chalot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Franken" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8040537" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yahaya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M Aisha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zegeye" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A.C. Manning" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.I Fialips" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/bajopas.v11i1.16S" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317659v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Fanesi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cebron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02999" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Wehrmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Martin-Meriadec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janosch Klebensberger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.00570-17" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898900v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Naille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1877944106999160603125459" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389256v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Parrello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00423" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01780363v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeet Chandrakant Varia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Velasquez-Orta" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bull" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2015.12.001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077495v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Etique" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schaaf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp500462r" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Gregoire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2014.05.028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67DH32JT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210472v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeet Varia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Roy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sani Yahaya" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2014.02.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076626v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic P.A. Jorand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es403358v" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210475v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fialips" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggie White" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Gray" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2013.08.041" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00915084v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P.A. Jorand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sergent" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Ph. Remy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bihannic" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2012.746403" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Bonneville" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liane Benning" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Sturm" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fowle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32959.1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00878568v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Faure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2011.10.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HC86BHSL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721559v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jorand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Ghanbaja" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2011.03.030" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721546v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am.2011.3794" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210483v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mustin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jorand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-4669.2010.00238.x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PGNW57S9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01848681v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jorand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450601134325" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210484v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Landry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ruby" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1472-765X.2007.02225.x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522385v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Huguet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mullet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jgca.2007.08.025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01945917v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-006-9349-7" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q3PRZ5Q5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021559v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490450500248960" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574632v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214661v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Toussaint" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390826v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crosby S Chang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billet David" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214681v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214678v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613578v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613555v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moulin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01508477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Philippe R&#233;my" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lartiges" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03215253v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214690v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214697v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214686v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03145397v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01774845v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Miron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746986v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006NAN10233" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>