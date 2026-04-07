--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and Optical Properties of Phase-Pure Silver Iodobismuthate Nanocrystals</w:t>
+                <w:t xml:space="preserve">Ab Initio and Experimental Investigation of Thermoelectric Properties in a Silica-Based Superinsulating Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Matuhina</w:t>
+                <w:t xml:space="preserve">Shoeb Athar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Krishnamurthy Grandhi</w:t>
+                <w:t xml:space="preserve">Ashanti Bergonzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashanti Bergonzoni</w:t>
+                <w:t xml:space="preserve">Jérémy Guazzagaloppa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+                <w:t xml:space="preserve">Cédric Huillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Grisorio</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Jund</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (36), pp.14764-14773. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (21), pp.9973-9980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D3NR02742B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c00141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189718v1</w:t>
+                <w:t xml:space="preserve">hal-04123732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab Initio and Experimental Investigation of Thermoelectric Properties in a Silica-Based Superinsulating Material</w:t>
+                <w:t xml:space="preserve">Surface and Optical Properties of Phase-Pure Silver Iodobismuthate Nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoeb Athar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Anastasia Matuhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Krishnamurthy Grandhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashanti Bergonzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Huillet</w:t>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Jund</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roberto Grisorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 127 (21), pp.9973-9980. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (36), pp.14764-14773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.3c00141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D3NR02742B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123732v1</w:t>
+                <w:t xml:space="preserve">hal-04189718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expanding the Cage of 2D Bromide Perovskites by Large A-Site Cations</w:t>
               </w:r>
@@ -396,51 +396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaotong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shelby Cuthriell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashanti Bergonzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -536,90 +536,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of surface ligands on the electronic properties of AgBiI4 rudorffites nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashanti Bergonzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Matuhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Krishnamurthy Grandhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -661,51 +661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">White-light emitting Ruddlesden-Popper perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashanti Bergonzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -713,51 +713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Boukheddaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Yangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society Fall Meeting 2021 (MRS 2021 Fall Meeting)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Boston, United States</w:t>
@@ -786,51 +786,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT Analysis of Low Temperature Structural Distorsions in a Series of White-Light Emitting Ruddlesden-Popper Perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashanti Bergonzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -838,51 +838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Boukheddaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Yangui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">nanoGe Fall Meeting 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Online, France. </w:t>
@@ -952,51 +952,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of structural distortions on the optoelectronic properties of 2D multilayered perovskites : a DFT study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashanti Bergonzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaotong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1077,51 +1077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DFT study of the optoelectronic properties of 2D multilayered perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ashanti Bergonzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaotong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1371,51 +1371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189718v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Matuhina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Krishnamurthy Grandhi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashanti Bergonzoni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Grisorio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR02742B" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoeb Athar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guazzagaloppa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Huillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jund" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c00141" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538217v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Cuthriell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Dong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03605" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krishnamurthy Grandhi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500125v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukheddaden" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Yangui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500085v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukheddaben" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoeb Athar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashanti Bergonzoni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guazzagaloppa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Huillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jund" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c00141" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189718v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Matuhina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Krishnamurthy Grandhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Grisorio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR02742B" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538217v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelby Cuthriell" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Dong" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubacar Traore" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03605" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krishnamurthy Grandhi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500125v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukheddaden" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Yangui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500085v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29363/nanoge.nfm.2021.065" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boukheddaben" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>