--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -2642,417 +2642,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nodes placement in wireless mesh networks using optimization approaches: a survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylia Mekhmoukh Taleb</w:t>
+                <w:t xml:space="preserve">A novel hybrid Chaotic Aquila Optimization algorithm with Simulated Annealing for Unmanned Aerial Vehicles path planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amylia Ait-Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Meraihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Soukane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00521-022-06941-y⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 104, pp.108461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2022.108461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04376813v1</w:t>
+                <w:t xml:space="preserve">hal-04376796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning-Based Research for COVID-19 Detection, Diagnosis, and Prediction: A Survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nodes placement in wireless mesh networks using optimization approaches: a survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylia Mekhmoukh Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Meraihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyedali Mirjalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fawaz E. Alsaadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (4), </w:t>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (7), pp.5283-5319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42979-022-01184-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00521-022-06941-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775746v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel hybrid Chaotic Aquila Optimization algorithm with Simulated Annealing for Unmanned Aerial Vehicles path planning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine Learning-Based Research for COVID-19 Detection, Diagnosis, and Prediction: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Meraihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyedali Mirjalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amylia Ait-Saadi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t>
+                <w:t xml:space="preserve">Fawaz E. Alsaadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 104, pp.108461. </w:t>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2022.108461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42979-022-01184-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04376796v1</w:t>
+                <w:t xml:space="preserve">hal-03775746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the Mesh Router Nodes Placement in Wireless Mesh Networks Using Coyote Optimization Algorithm</w:t>
               </w:r>
@@ -3951,51 +3951,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="841A7DF6"/>
+    <w:nsid w:val="47BC2C85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4182,51 +4182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/asma-benmessaoud-gabis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3370-0030" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376780v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Acheli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylia Mekhmoukh Taleb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Meraihi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Yahia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34459-6_6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Soukane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amylia Ait Saadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Benmessaoud Gabis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34459-6_3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-1620-7_15" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376788v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19523-5_7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376771v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19523-5_4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376783v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-1620-7_9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376785v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedali Mirjalili" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-2948-9_29" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003205326-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122368v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gabis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18516-8_21" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Refas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IHSH57076.2022.10092132" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAASE56196.2022.9931590" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376773v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Sadeki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tellache" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IHSH57076.2022.10092136" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT54465.2022.9875901" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376786v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IHSH57076.2022.10092133" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376791v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IHSH51661.2021.9378711" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275935v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerqueus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665376v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bomel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Koudil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benatchba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.43" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedali Jamal Mirjalili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-022-02059-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059709v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3255793" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376813v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-022-06941-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775746v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz E. Alsaadi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01184-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376796v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amylia Ait-Saadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2022.108461" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376793v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Zaguia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3166866" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775758v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossien B. Eldeeb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.05.025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3067597" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376789v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Graini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Beddiaf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12596-021-00768-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-020-09911-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720279v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMSCS.2018.2810223" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376801v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2016.04.011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/asma-benmessaoud-gabis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3370-0030" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376780v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Acheli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylia Mekhmoukh Taleb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Meraihi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Yahia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34459-6_6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Soukane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amylia Ait Saadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Benmessaoud Gabis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34459-6_3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-1620-7_15" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376788v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19523-5_7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376771v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19523-5_4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376783v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-1620-7_9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376785v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedali Mirjalili" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-2948-9_29" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003205326-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122368v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gabis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18516-8_21" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Refas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IHSH57076.2022.10092132" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAASE56196.2022.9931590" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376773v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Sadeki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tellache" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IHSH57076.2022.10092136" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT54465.2022.9875901" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376786v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IHSH57076.2022.10092133" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376791v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IHSH51661.2021.9378711" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275935v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerqueus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665376v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bomel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Koudil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benatchba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.43" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedali Jamal Mirjalili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-022-02059-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059709v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3255793" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amylia Ait-Saadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2022.108461" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376813v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-022-06941-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz E. Alsaadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01184-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376793v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Zaguia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3166866" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775758v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossien B. Eldeeb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.05.025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3067597" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376789v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Graini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Beddiaf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12596-021-00768-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-020-09911-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720279v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMSCS.2018.2810223" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376801v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2016.04.011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>