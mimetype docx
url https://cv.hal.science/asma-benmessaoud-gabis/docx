--- v1 (2026-04-08)
+++ v2 (2026-05-20)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">253119154</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=VtuU2mQAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,1016 +194,1016 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Whale Optimization Algorithm with Simulated Annealing for the UAV Placement Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Acheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylia Mekhmoukh Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Meraihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Research Directions in Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.77-88, 2024, EAI/Springer Innovations in Communication and Computing, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-34459-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Enhanced White Shark Optimization Algorithm for Unmanned Aerial Vehicles Placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Soukane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amylia Ait Saadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Meraihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Research Directions in Computational Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.27-42, 2024, EAI/Springer Innovations in Communication and Computing, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-34459-6_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced White Shark Optimization Algorithm for the Mesh Routers Placement Problem with Service Priority in Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylia Mekhmoukh Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylia Mekhmoukh Taleb</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dalila Acheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Meraihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Intelligence and Data Science Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Singapore, pp.183-196, 2023, Algorithms for Intelligent Systems, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-99-1620-7_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Coyote Optimization Algorithm: Variants and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Meraihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Acheli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Computational Intelligence and Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.99-113, 2023, EAI/Springer Innovations in Communication and Computing, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-19523-5_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Performance of MIMO Vehicular Visible Light Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Yahia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yassine Meraihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Computational Intelligence and Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.51-61, 2023, EAI/Springer Innovations in Communication and Computing, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-19523-5_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unmanned Aerial Vehicles Path Planning Based on an Enhanced Whale Optimization Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amylia Ait Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amylia Ait Saadi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Assia Soukane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Meraihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Intelligence and Data Science Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Singapore, pp.103-117, 2023, Algorithms for Intelligent Systems, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-99-1620-7_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Firefly Algorithm and Particle Swarm Optimization Algorithm for Mesh Routers Placement Problem in Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylia Mekhmoukh Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Meraihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyedali Mirjalili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 7th International Conference on Harmony Search, Soft Computing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 140, Springer Nature Singapore, pp.301-310, 2022, Lecture Notes on Data Engineering and Communications Technologies, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-19-2948-9_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Binary Moth-Flame Optimization Algorithm with Cauchy Mutation for Solving the Graph Coloring Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Meraihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyedali Mirjalili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Moth-Flame Optimization Algorithm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.35-52, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003205326-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1192,1175 +1213,1175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Coronavirus Herd Immunity Optimizer for the UAV Base Stations Placement Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylia Mekhmoukh Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Meraihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Gabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Modeling and Implementation of Complex Systems, MISC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, unknow, France. pp.292-305, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-18516-8_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Harvesting Based on SLIPT in V2V-VLC System under Atmospheric Weather Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Refas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Acheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Yahia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yassine Meraihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 3rd International Conference on Human-Centric Smart Environments for Health and Well-being (IHSH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lévis, France. pp.13-17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IHSH57076.2022.10092132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Honey Badger Algorithm for mesh routers placement problem in wireless mesh networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylia Mekhmoukh Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Meraihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyedali Mirjalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylia Mekhmoukh Taleb</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dalila Acheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 International Conference on Advanced Aspects of Software Engineering (ICAASE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Constantine, France. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAASE56196.2022.9931590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manta Ray Foraging Optimization Algorithm for Solving the LEDs Placement Problem in Indoor VLC Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Yahia</w:t>
+                <w:t xml:space="preserve">Yassine Meraihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Sadeki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tellache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylia Mekhmoukh Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 3rd International Conference on Human-Centric Smart Environments for Health and Well-being (IHSH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lévis, France. pp.43-48, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IHSH57076.2022.10092136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of Multi-Hop V2V VLC System under Atmospheric Weather Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Refas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Acheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Yahia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yassine Meraihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 IEEE 9th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Hammamet, France. pp.414-419, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SETIT54465.2022.9875901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Whale Optimization Algorithm for mesh routers placement problem in wireless mesh networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylia Mekhmoukh Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Meraihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Acheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 3rd International Conference on Human-Centric Smart Environments for Health and Well-being (IHSH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lévis, France. pp.25-30, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IHSH57076.2022.10092133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Directional Vehicle-To-Vehicle Visible Light Communication With Angular Diversity Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Yahia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yassine Meraihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 2nd International Workshop on Human-Centric Smart Environments for Health and Well-being (IHSH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Boumerdes, France. pp.160-164, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IHSH51661.2021.9378711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique d’optimisation multi-objectifs à base de métaheuristiques pour résoudre le problème de routage dans les réseaux sur puces (NoCs).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cerqueus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heuristic based Routing Algorithm for Network on Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Koudil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Benatchba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 10th International Symposium on Embedded Multicore/Many-core Systems-on-Chip (MCSOC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.39-45, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MCSoC.2016.43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2370,1520 +2391,1520 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesh Router Nodes Placement for Wireless Mesh Networks Based on an Enhanced Moth–Flame Optimization Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylia Mekhmoukh Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Meraihi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyedali Jamal Mirjalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylia Mekhmoukh Taleb</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dalila Acheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobile Networks and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (2), pp.518-541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11036-022-02059-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hybrid Improved Manta Ray Foraging Optimization With Tabu Search Algorithm for Solving the UAV Placement Problem in Smart Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amylia Ait Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amylia Ait Saadi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Assia Soukane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Meraihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.24315-24342. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3255793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel hybrid Chaotic Aquila Optimization algorithm with Simulated Annealing for Unmanned Aerial Vehicles path planning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Machine Learning-Based Research for COVID-19 Detection, Diagnosis, and Prediction: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Meraihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyedali Mirjalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawaz E. Alsaadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2022.108461⟩</w:t>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42979-022-01184-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04376796v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nodes placement in wireless mesh networks using optimization approaches: a survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylia Mekhmoukh Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Meraihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyedali Mirjalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Computing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (7), pp.5283-5319. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00521-022-06941-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning-Based Research for COVID-19 Detection, Diagnosis, and Prediction: A Survey</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A novel hybrid Chaotic Aquila Optimization algorithm with Simulated Annealing for Unmanned Aerial Vehicles path planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amylia Ait-Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Meraihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Soukane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fawaz E. Alsaadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42979-022-01184-z⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 104, pp.108461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2022.108461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775746v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the Mesh Router Nodes Placement in Wireless Mesh Networks Using Coyote Optimization Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylia Mekhmoukh Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Meraihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyedali Mirjalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atef Zaguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.52744-52759. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3166866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of vehicular Visible Light Communication based on angle-oriented receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selma Yahia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yassine Meraihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossien B. Eldeeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 191, pp.500-509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.comcom.2022.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grasshopper Optimization Algorithm: Theory, Variants, and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Meraihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyedali Mirjalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9, pp.50001-50024. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3067597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance evaluation of a 60-GHz RoF-OFDM system for wireless applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Graini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Beddiaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Meraihi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 51 (1), pp.194-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12596-021-00768-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive survey of Crow Search Algorithm and its applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Meraihi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Ramdane-Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Acheli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 54 (4), pp.2669-2716. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10462-020-09911-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04377444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-Objective Cost Function for Adaptive Routing in Network-on-Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Multi-Scale Computing Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (2), pp.177-187. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMSCS.2018.2810223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NoC routing protocols – objective-based classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Benmessaoud Gabis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Koudil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 66-67, pp.14-32. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2016.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3951,51 +3972,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47BC2C85"/>
+    <w:nsid w:val="3C982C08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4182,51 +4203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/asma-benmessaoud-gabis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3370-0030" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376780v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Acheli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylia Mekhmoukh Taleb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Meraihi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Yahia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34459-6_6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376809v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Soukane" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amylia Ait Saadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Benmessaoud Gabis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34459-6_3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-1620-7_15" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376788v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19523-5_7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376771v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19523-5_4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376783v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-1620-7_9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376785v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedali Mirjalili" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-2948-9_29" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376770v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003205326-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122368v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gabis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18516-8_21" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376772v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Refas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IHSH57076.2022.10092132" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376769v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAASE56196.2022.9931590" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376773v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Sadeki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tellache" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IHSH57076.2022.10092136" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT54465.2022.9875901" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376786v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IHSH57076.2022.10092133" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376791v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IHSH51661.2021.9378711" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275935v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerqueus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665376v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bomel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Koudil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benatchba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.43" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334504v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedali Jamal Mirjalili" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-022-02059-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059709v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3255793" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amylia Ait-Saadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2022.108461" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376813v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-022-06941-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775746v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz E. Alsaadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01184-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376793v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Zaguia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3166866" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775758v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossien B. Eldeeb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.05.025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376814v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3067597" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376789v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Graini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Beddiaf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12596-021-00768-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-020-09911-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720279v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMSCS.2018.2810223" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376801v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2016.04.011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/asma-benmessaoud-gabis" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3370-0030" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253119154" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=VtuU2mQAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376780v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Acheli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylia Mekhmoukh Taleb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Meraihi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Yahia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34459-6_6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Soukane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amylia Ait Saadi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Benmessaoud Gabis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-34459-6_3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376782v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-1620-7_15" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376788v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19523-5_7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376771v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19523-5_4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376783v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-1620-7_9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376785v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedali Mirjalili" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-2948-9_29" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376770v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003205326-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122368v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Gabis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18516-8_21" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Refas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IHSH57076.2022.10092132" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAASE56196.2022.9931590" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Sadeki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tellache" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IHSH57076.2022.10092136" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376787v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SETIT54465.2022.9875901" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376786v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IHSH57076.2022.10092133" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376791v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IHSH51661.2021.9378711" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275935v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cerqueus" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bomel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Koudil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Benatchba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSoC.2016.43" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334504v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedali Jamal Mirjalili" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-022-02059-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059709v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3255793" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775746v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz E. Alsaadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-022-01184-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376813v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-022-06941-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376796v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amylia Ait-Saadi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2022.108461" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef Zaguia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3166866" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775758v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossien B. Eldeeb" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.05.025" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3067597" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376789v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Graini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Beddiaf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12596-021-00768-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10462-020-09911-9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720279v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMSCS.2018.2810223" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2016.04.011" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>