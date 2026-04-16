--- v0 (2026-03-25)
+++ v1 (2026-04-16)
@@ -66,1038 +66,1038 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the classification of 1H NMR plants spectra (at industrial scale) with a combined machine learning and metabolomic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Torralba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Bourafai-Aziez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée école doctorale chimie 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lyon (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligent modeling and classification of NMR spectroscopic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Torralba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Bourafai-Aziez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16 emes journées Scientifiques du Réseau Francophone de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint-Malo (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligent modeling and classification of NMR spectroscopic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Torralba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Bourafai-Aziez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres ThéMoSiA-RCTF 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rouen (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the classification of 1H NMR plants spectra (at an industrial scale) with a combined machine learning and metabolomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Torralba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Bourafai-Aziez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NMR metabolomics symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the classification of 1H NMR plants spectra (at an industrial scale) with a combined machine learning and metabolomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Torralba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Bourafai-Aziez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Machine Learning and Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the classification of 1H NMR plants spectra (at an industrial scale) with a combined machine learning and metabolomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Torralba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Bourafai-Aziez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning methods for Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR spectroscopy and learning-based classification of Acerola samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Combis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Bourafai-Aziez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Dafflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guériau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IFIP International Conference on Product Lifecycle Management (PLM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble-Alpes, Jul 2022, Grenoble, France. pp.327-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic profiling strategy for determination of the absorption peak of artichoke leaf extract in human enriched serum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Bourafai-Aziez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Wauquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glwadys Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03529874v1</w:t>
-              </w:r>
-[...401 lines deleted...]
-                <w:t xml:space="preserve">hal-05464868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1154,51 +1154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwladys Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rousselot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1243,295 +1243,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic and Anti-Inflammatory Protective Properties of Human Enriched Serum Following Artichoke Leaf Extract Absorption: Results from an Innovative Ex Vivo Clinical Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drug Repurposing: Deferasirox Inhibits the Anti-Apoptotic Activity of Mcl-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Bourafai-Aziez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Wauquier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Viret</w:t>
+                <w:t xml:space="preserve">Mohammed Benabderrahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Guilhaudis</w:t>
+                <w:t xml:space="preserve">Hippolyte Paysant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
+                <w:t xml:space="preserve">Louis-Bastien Weiswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13082653⟩</w:t>
+              <w:t xml:space="preserve">Drug Design, Development and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.5035-5059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/dddt.s323077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03326084v1</w:t>
+                <w:t xml:space="preserve">hal-03576776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug Repurposing: Deferasirox Inhibits the Anti-Apoptotic Activity of Mcl-1</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolic and Anti-Inflammatory Protective Properties of Human Enriched Serum Following Artichoke Leaf Extract Absorption: Results from an Innovative Ex Vivo Clinical Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippolyte Paysant</w:t>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Boutin-Wittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Bastien Weiswald</w:t>
+                <w:t xml:space="preserve">Laure Guilhaudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Poulain</w:t>
+                <w:t xml:space="preserve">Hassan Oulyadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Design, Development and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15, pp.5035-5059. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.2653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/dddt.s323077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13082653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576776v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1789,51 +1789,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464917v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Torralba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai-Aziez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoffmann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464906v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464919v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934409v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Combis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dafflon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529874v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Viret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Wauquier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boutin-Wittrant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glwadys Charpentier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cassin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464856v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bonnefoy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464868v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Charpentier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousselot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27175614" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03326084v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082653" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03576776v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benabderrahmane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Paysant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bastien Weiswald" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/dddt.s323077" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03045406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMR060" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464894v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Torralba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoffmann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bourafai-Aziez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cassin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morell" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464856v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bonnefoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464868v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464917v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464906v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464919v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934409v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Combis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Dafflon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gu&#233;riau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529874v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Viret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Wauquier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boutin-Wittrant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glwadys Charpentier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03767989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Charpentier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rousselot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27175614" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03576776v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benabderrahmane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Paysant" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Bastien Weiswald" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/dddt.s323077" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03326084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilhaudis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Oulyadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13082653" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03045406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018NORMR060" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>