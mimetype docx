--- v0 (2026-03-06)
+++ v1 (2026-05-04)
@@ -3054,230 +3054,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and coordination of partial Petri net controllers for a maximally permissive supervisory control</w:t>
+                <w:t xml:space="preserve">Algebraic and geometric characterization of Petri net controllers using the theory of regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ghaffari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fehmi Reben Njima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolan Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Systems Man and Cybernetics - SMC'02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisie, 6 p</w:t>
+              <w:t xml:space="preserve">The 6th International Workshop on Discrete Event Systems - WODES'02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Saragosse, Espagne, pp.219-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00100957v1</w:t>
+                <w:t xml:space="preserve">inria-00100956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic and geometric characterization of Petri net controllers using the theory of regions</w:t>
+                <w:t xml:space="preserve">Design and coordination of partial Petri net controllers for a maximally permissive supervisory control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ghaffari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fehmi Reben Njima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhal Rezg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolan Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Workshop on Discrete Event Systems - WODES'02</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Saragosse, Espagne, pp.219-224</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Systems Man and Cybernetics - SMC'02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Hammamet, Tunisie, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00100956v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00100957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Live and maximally permissive controller synthesis using the theory of regions</w:t>
               </w:r>
@@ -3850,51 +3850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ghaffari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moyon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vanhoolandt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;gin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113919ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791992v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Safra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Jebali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouchriha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dpy006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672384v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bouchery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarkan Tan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.12.018" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954465v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan C Fransoo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-016-9240-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2013.02.013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672395v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Elomri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672397v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1937-5956.2012.01333.x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4RLD6N20-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.05.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bertoluci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099640v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035975v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diya Moubdi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline V&#232;ne-Rautureau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790118v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Idjis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Attias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richet Sophie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223379v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223390v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223394v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672426v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672436v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672431v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672444v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel El Omri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100957v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Reben Njima" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100960v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00614656v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760617v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ghaffari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moyon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Vanhoolandt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;gin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113919ar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791992v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Jemai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Safra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Jebali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouchriha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imaman/dpy006" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672384v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Bouchery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarkan Tan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.12.018" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01954465v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan C Fransoo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10696-016-9240-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2013.02.013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672395v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Elomri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dallery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672397v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1937-5956.2012.01333.x" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4RLD6N20-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672398v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.05.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850654v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bertoluci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850651v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099640v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhal Rezg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolan Xie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099641v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035975v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diya Moubdi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline V&#232;ne-Rautureau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790118v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223406v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Idjis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Attias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bocquet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richet Sophie" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223399v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223379v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223390v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223394v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672426v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672436v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672431v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672444v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel El Omri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672448v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100957v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Reben Njima" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100952v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100960v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100672v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00614656v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>