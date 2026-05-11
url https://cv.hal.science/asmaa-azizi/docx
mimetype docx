--- v0 (2026-03-15)
+++ v1 (2026-05-11)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0008-9860-8896</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">18300194X</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -158,354 +179,354 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la complexité des figures de la diplomatie publique au temps du numérique. Le cas d’AJ+ français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelfettah Benchenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, La diplomatie publique à l’heure des réseaux, 44, pp.45-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.34138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagement politique des immigrés marocains sur le Web. L’exemple d’une vidéo politique pamphlétaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Azizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.7583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand des immigrés prennent la parole Appropriation des plateformes de blogging à des fins politiques par des immigrés marocains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Azizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tic&amp;société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ticetsociete.2168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presse des immigrés marocains : entre mobilisation politique et construction identitaire (1932-1985)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Azizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 187, pp.121-146. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/comla.187.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -515,615 +536,615 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre hier et aujourd’hui. Créativité médiatique et expressivité politique des immigrés marocains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Azizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fathallah Daghmi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts, médias et engagement. Métamorphose de la culture d’expression citoyenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rouen et du Havre, A paraître, Arts et mondialisation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La langue française dans l’espace médiatique tunisien : une langue de plus en plus étrangère ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Azizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Abdelfettah Benchenna; Dominique Marchetti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La culture et ses dépendances. Les productions culturelles et leurs circulations au Maghreb et au Moyen-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’Ifpo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.73-100, 2022, 9782351595589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ifpo.19129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04972782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologies de repérage des sites web d’immigrés. Quel apport des études linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Scopsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Azizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elaine Costa Fernandez, Claire Scopsi et Raymonde Ferrandi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies de l'information et de la communication (TIC), migrations et interculturalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.137-156, 2021, Espaces interculturels, 978-2-343-21649-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments d’épistémologie pour l’analyse des sites web de migrants en diaspora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Scopsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Azizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohammed ElHajji, Denise Cogo et Amparo Huertas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations transnationales, interculturalité, politiques et communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edition de l’Institut de la Comunicacio de la Universitat Autonoma de Barcelona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.57-80, 2020, 978-84-12-03448-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Centres sociaux dans la politique d’inclusion numérique : une réécriture des missions et des rôles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Bolka-Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Tardy; Marta Severo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dispositifs du visible et de l'invisible dans la fabrique des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.39-58, 2020, 978-2-343-19303-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diaspora Wissensnetzwerke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul de Guchteneire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Azizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Uwe Hunger; Kathrin Kissau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet und Migration : Theoretische Zugange und empirische Befunde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VS Verlag, pp.90-130, 2009, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-531-91902-7_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04972745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1133,392 +1154,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'injonction subie à l'injonction-prétexte : le numérique dans les centres sociaux en Hauts de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Kovacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Azizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Scientifique International Ludovia 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Ax-les-Thermes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinking Youth Popular University as a Participative Space: Focus on a Speakers’ Corner Experience, between Participatory Culture, Citizen Commitment and Political Empowerment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">L’ UPJ, une promesse émancipatrice : les stratégies rhétoriques d’un appel à projet polyphonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmaa Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Maury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asmaa Azizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Literacy in Everyday Life. 6th European Conference on Information Literacy, ECIL 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Oulu, Finland</w:t>
+              <w:t xml:space="preserve">Colloque international "Pratiquer, (se) former (aux), (re)penser et questionner les pédagogies émancipatrices", Inspé Paris, 8-9 juin.2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_03100656v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ UPJ, une promesse émancipatrice : les stratégies rhétoriques d’un appel à projet polyphonique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thinking Youth Popular University as a Participative Space: Focus on a Speakers’ Corner Experience, between Participatory Culture, Citizen Commitment and Political Empowerment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Azizi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yolande Maury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international "Pratiquer, (se) former (aux), (re)penser et questionner les pédagogies émancipatrices", Inspé Paris, 8-9 juin.2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Information Literacy in Everyday Life. 6th European Conference on Information Literacy, ECIL 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581867v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_03100656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques politiques médiatisées des migrants marocains : entre écriture de soi et écriture du pays d'origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Azizi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Paris 4, 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014PA040151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04972713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1586,51 +1607,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22B5F594"/>
+    <w:nsid w:val="7A370B1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1817,51 +1838,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/asmaa-azizi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-9860-8896" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972595v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Azizi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Benchenna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.34138" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723744v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.7583" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723947v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.2168" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972619v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.187.0121" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972755v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972782v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ifpo/19129" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.19129" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796390v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scopsi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796334v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ddd.uab.cat/pub/llibres/2020/236247/ebookInCom_20_V.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917619v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66395" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972745v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Turner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Meyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Guchteneire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-531-91902-7_6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759442v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03100656v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581867v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04972713v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA040151" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/asmaa-azizi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-9860-8896" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18300194X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972595v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Azizi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfettah Benchenna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.34138" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723744v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.7583" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01723947v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.2168" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972619v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla.187.0121" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972755v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04972782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/ifpo/19129" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.19129" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796390v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scopsi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ddd.uab.cat/pub/llibres/2020/236247/ebookInCom_20_V.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bolka-Tabary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Kovacs" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=66395" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Turner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Meyer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Guchteneire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-531-91902-7_6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03759442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581867v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Maury" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03100656v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04972713v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA040151" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>