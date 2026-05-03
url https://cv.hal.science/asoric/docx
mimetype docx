--- v0 (2026-04-10)
+++ v1 (2026-05-03)
@@ -732,763 +732,763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment technologies and degradation pathways of glyphosate: A critical review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dead-end and crossflow ultrafiltration process modelling: Application on chemical mechanical polishing wastewaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Ohanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Feng</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathias Monnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Barca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140559⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158, pp.164-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2020.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960128v1</w:t>
+                <w:t xml:space="preserve">hal-02892457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of glyphosate degradation in wet air oxidation conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Treatment technologies and degradation pathways of glyphosate: A critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Feng</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Malleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.125930⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 742, pp.140559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892476v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation capabilities of acclimated activated sludge towards glyphosate: Experimental study and kinetic modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Kinetic study of glyphosate degradation in wet air oxidation conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chiavassa</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boutin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2020.107643⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 247, pp.125930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.125930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960167v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dead-end and crossflow ultrafiltration process modelling: Application on chemical mechanical polishing wastewaters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathias Monnot</w:t>
+                <w:t xml:space="preserve">Biodegradation capabilities of acclimated activated sludge towards glyphosate: Experimental study and kinetic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Moulin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Soric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 158, pp.164-176. </w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 161, pp.107643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2020.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2020.107643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892457v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of chemical and biological processes to enhance the treatment of hardly biodegradable matter in industrial wastewater: Selection parameters and performances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Minière</w:t>
+                <w:t xml:space="preserve">Bubble characterization and gas–liquid interfacial area in two phase gas–liquid system in bubble column at low Reynolds number and high temperature and pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boutin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cjce.23414⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144, pp.95-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2019.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177025v1</w:t>
+                <w:t xml:space="preserve">hal-02177001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble characterization and gas–liquid interfacial area in two phase gas–liquid system in bubble column at low Reynolds number and high temperature and pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
+                <w:t xml:space="preserve">Combination of chemical and biological processes to enhance the treatment of hardly biodegradable matter in industrial wastewater: Selection parameters and performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Minière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 144, pp.95-106. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97 (S1), pp.1361-1370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2019.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cjce.23414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177001v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of degradation and kinetics parameters of acid orange 7 through wet air oxidation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Minière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1665,51 +1665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental coupling and modelling of wet air oxidation and packed-bed biofilm reactor as an enhanced phenol removal technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Minière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2156,303 +2156,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic biofilm reactors for dark fermentative hydrogen production from wastewater: A review</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling constructed wetlands: scopes and aims - a comparative review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chazarenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Claveau Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.02.063⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.205-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01446104v1</w:t>
+                <w:t xml:space="preserve">hal-01196617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling constructed wetlands: scopes and aims - a comparative review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaerobic biofilm reactors for dark fermentative hydrogen production from wastewater: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Barca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Soric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ranava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 185, pp.386 - 398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.02.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.10.031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01196617v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling partial nitrification and denitrification in a hybrid biofilm reactor: calibration by retention time distribution and respirometric tests</w:t>
               </w:r>
@@ -3087,51 +3087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 301, pp.67-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3325,51 +3325,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimation of aerobic activated sludge to degrade glyphosate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3420,51 +3420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubble size distribution and gas-liquid interfacial area in a bubble column reactor under high temperature and pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3662,51 +3662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement d’effluents industriels par couplage de procédés biologiques et d’oxydation avancée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Minière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3744,51 +3744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of industrial effluents by coupling biological and advanced oxidation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Minière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3928,1586 +3928,1586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wastewater treatment by coupling wet air oxidation and biofiltration processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Minière</w:t>
+                <w:t xml:space="preserve">Etude des relations interbactériennes au sein d’un consortium impliqué dans la dégradation anaérobie de la biomasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ranava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boutin</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Congress of Chemical and Process Engineering CHISA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Journées thématiques de l’AFEM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679119v1</w:t>
+                <w:t xml:space="preserve">hal-01679134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental strategy for hydrogen production from wastewater</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wastewater treatment by coupling wet air oxidation and biofiltration processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Minière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Soric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Hydrogenase conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">22nd International Congress of Chemical and Process Engineering CHISA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467200v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt et faisabilité du couplage d’un procédé d’oxydation en voie humide et d’un bioréacteur à lit fixe pour le traitement de composés organiques réfractaires</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental strategy for hydrogen production from wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wirginia Tomczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ranava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Barca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès du GRUTTEE </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">11th Hydrogenase conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679129v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des relations interbactériennes au sein d’un consortium impliqué dans la dégradation anaérobie de la biomasse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Ranava</w:t>
+                <w:t xml:space="preserve">Intérêt et faisabilité du couplage d’un procédé d’oxydation en voie humide et d’un bioréacteur à lit fixe pour le traitement de composés organiques réfractaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Minière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. T. Giudici-Orticoni</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques de l’AFEM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">11ème congrès du GRUTTEE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679134v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How sulfate respiration controls physical interactions in synthetic consortium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability and resilience of a biofilm reactor for hydrogen production under stressful operating condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Soric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ranava</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Research Frontiers in Chalcogen Cycle Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">7ème colloque du Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467469v1</w:t>
+                <w:t xml:space="preserve">hal-01467475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How sulfate respiration controls physical interactions in synthetic consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Ranava</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ranava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mt Giudici-Orticoni</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Research Frontiers in Chalcogen Cycle Science &amp; Technology, G16 Conference</w:t>
+              <w:t xml:space="preserve">4th International Conference on Research Frontiers in Chalcogen Cycle Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307799v1</w:t>
+                <w:t xml:space="preserve">hal-01467469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptional stability and resilience of a biofilm reactor for hydrogen production under stressful operating conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How sulfate respiration controls physical interactions in synthetic consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ranava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mt Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Congress of Applied Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Research Frontiers in Chalcogen Cycle Science &amp; Technology, G16 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467477v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling hydrodynamic behavior in fixed bed bioreactors under different hydraulic conditions via Retention Time Distribution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exceptional stability and resilience of a biofilm reactor for hydrogen production under stressful operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roche</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ranava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Machinery, Materials Engineering, Chemical Engineering and Biotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd European Congress of Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307790v1</w:t>
+                <w:t xml:space="preserve">hal-01467477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermentative hydrogen production using a co-culture of C. acetobutylicum and D. vulgaris: an interdisciplinary approach from batch to continuous flow biofilm reactors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
+                <w:t xml:space="preserve">Modeling hydrodynamic behavior in fixed bed bioreactors under different hydraulic conditions via Retention Time Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Junior Scientists Microbiology Meeting of Marseille (JSM3)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Machinery, Materials Engineering, Chemical Engineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France. pp.732-735, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/mmeceb-15.2016.144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467447v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of coupling wet air oxidation with trickling filter process as an enhanced water treatment of refractory compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boutin</w:t>
+                <w:t xml:space="preserve">Fermentative hydrogen production using a co-culture of C. acetobutylicum and D. vulgaris: an interdisciplinary approach from batch to continuous flow biofilm reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Barca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ranava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">Junior Scientists Microbiology Meeting of Marseille (JSM3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307802v1</w:t>
+                <w:t xml:space="preserve">hal-01467447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and resilience of a biofilm reactor for hydrogen production under stressful operating condition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interest of coupling wet air oxidation with trickling filter process as an enhanced water treatment of refractory compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Minière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mt Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque du Réseau National Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10th European Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307647v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of coupling wet air oxidation with trickling filter process as an enhanced water treatment of refractory compounds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability and resilience of a biofilm reactor for hydrogen production under stressful operating condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ranava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mt Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">7ème colloque du Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467466v1</w:t>
+                <w:t xml:space="preserve">hal-01307647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptional stability and resilience of a biofilm reactor for hydrogen production under stressful operating conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interest of coupling wet air oxidation with trickling filter process as an enhanced water treatment of refractory compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Minière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Congress of Applied Biotechnology</w:t>
+              <w:t xml:space="preserve">10th European Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307801v1</w:t>
+                <w:t xml:space="preserve">hal-01467466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark fermentative hydrogen production in an anaerobic packed bed biofilm reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Barca</w:t>
+                <w:t xml:space="preserve">Exceptional stability and resilience of a biofilm reactor for hydrogen production under stressful operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ranava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE10 + ECAB 3 + EPIC 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">3rd European Congress of Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467445v1</w:t>
+                <w:t xml:space="preserve">hal-01307801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and resilience of a biofilm reactor for hydrogen production under stressful operating condition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dark fermentative hydrogen production in an anaerobic packed bed biofilm reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Barca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ranava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque du Réseau National Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ECCE10 + ECAB 3 + EPIC 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467475v1</w:t>
+                <w:t xml:space="preserve">hal-01467445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waste water treatment by coupling wet air oxidation and biofilter processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Minière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5761,51 +5761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waste water treatment by coupling wet air oxidation and biofilter processes, 14th European Meeting on Supercritical Fluids, Marseille (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Minière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5856,51 +5856,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wastewater treatment by coupling wet air oxidation and biofiltration processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Minière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5945,135 +5945,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of hydrodynamic behavior and biofilm kinetics in biofilm reactor treating wastewater by GPS-X software</w:t>
+                <w:t xml:space="preserve">Calibration of hydrodynamic behavior and biokinetics for TOC modeling in biofilm reactors under different hydraulic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on biofilm reactor (IWA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">European Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307819v1</w:t>
+                <w:t xml:space="preserve">hal-01307817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Carbon and Nitrogen removal kinetics in a biofilter under different hydraulic conditions for wastewater treatment</w:t>
               </w:r>
@@ -6148,122 +6135,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of hydrodynamic behavior and biokinetics for TOC modeling in biofilm reactors under different hydraulic conditions</w:t>
+                <w:t xml:space="preserve">Calibration of hydrodynamic behavior and biofilm kinetics in biofilm reactor treating wastewater by GPS-X software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, La Haye, Netherlands</w:t>
+              <w:t xml:space="preserve">9th International Conference on biofilm reactor (IWA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307817v1</w:t>
+                <w:t xml:space="preserve">hal-01307819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calorimetric and EGA measurement of wastewater treatment by static biofilms</w:t>
               </w:r>
@@ -7443,51 +7443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of industrial effluents by coupling biological and advanced oxidation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Minière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7707,51 +7707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584464v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Briki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Kacanski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Irague" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soric" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-026-03325-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05042406v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heni Dallagi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2024.02.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Ohanessian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Barca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41660-023-00326-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Kyrpel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Saska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Poulpiquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2023.115106" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115469v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ranava" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Backes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesan Karthikeyan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ouari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02758-20" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960128v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Feng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140559" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.125930" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiavassa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2020.107643" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892457v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.04.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177025v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mini&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23414" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.02.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02114681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23195" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirginia Tomczak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.08.094" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629950v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8435-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468071v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida Tafoukt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Sigoillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-016-1728-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01665987v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Gamri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tomas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Molle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wrd.2015.037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415833v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bauzan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.09.072" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBP03DC1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446104v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.02.063" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z65SMV2S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claveau Mallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dittmer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.10.031" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086582v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zeng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3667-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992245v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-013-0414-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2013.781199" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978831v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.06.111" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q828H97-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889584v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cesaro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guiol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moulin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.830" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992892v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my C&#233;saro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2012.06.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PFSFCS7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197444v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-010-1252-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A49AF73D038C2E55CD21DFAFC65874602B8A811/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116870v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679104v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679114v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679095v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679119v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467200v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Backes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679129v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679134v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ranava" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467469v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307799v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467477v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307790v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/mmeceb-15.2016.144" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467447v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307802v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mini&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307647v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467466v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307801v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467445v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307811v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307809v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307806v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tafoukt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Sigoillot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307803v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307819v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeng" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307818v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307817v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307822v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307824v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307516v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307838v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307832v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307834v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307656v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307655v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307842v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679564v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679562v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584464v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Briki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Kacanski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Irague" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soric" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-026-03325-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05042406v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heni Dallagi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2024.02.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Ohanessian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Barca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41660-023-00326-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Kyrpel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Saska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Poulpiquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2023.115106" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115469v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ranava" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Backes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesan Karthikeyan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ouari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02758-20" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892457v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.04.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960128v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Feng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140559" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.125930" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiavassa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2020.107643" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.02.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177025v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mini&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23414" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02114681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23195" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirginia Tomczak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.08.094" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629950v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8435-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468071v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida Tafoukt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Sigoillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-016-1728-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01665987v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Gamri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tomas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Molle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wrd.2015.037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415833v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bauzan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.09.072" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBP03DC1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196617v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claveau Mallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dittmer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.10.031" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446104v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.02.063" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z65SMV2S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086582v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zeng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3667-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992245v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-013-0414-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2013.781199" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978831v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.06.111" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q828H97-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889584v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cesaro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guiol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moulin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.830" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992892v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my C&#233;saro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2012.06.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PFSFCS7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197444v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-010-1252-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A49AF73D038C2E55CD21DFAFC65874602B8A811/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116870v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679104v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679114v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679095v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679134v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Backes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ranava" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467200v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467469v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307799v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467477v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307790v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/mmeceb-15.2016.144" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467447v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307802v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mini&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307647v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467466v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307801v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467445v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307811v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307809v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307806v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tafoukt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Sigoillot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307803v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307817v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeng" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307818v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307819v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307822v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307824v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307516v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307838v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307832v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307834v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307656v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307655v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307842v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679564v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679562v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>