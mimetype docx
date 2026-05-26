--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -334,291 +334,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of Alternative Process Schemes for Hydrofluoric and Phosphoric Acid Stream Treatment and Nutrient Recovery</w:t>
+                <w:t xml:space="preserve">Hydrogenase-based electrode for hydrogen sensing in a fermentation bioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Ohanessian</w:t>
+                <w:t xml:space="preserve">Tetyana Kyrpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Barca</w:t>
+                <w:t xml:space="preserve">Vita Saska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Poulpiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Luglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Integration and Optimization for Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (4), pp.831-845. </w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 225, pp.115106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41660-023-00326-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2023.115106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504375v1</w:t>
+                <w:t xml:space="preserve">hal-03963086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenase-based electrode for hydrogen sensing in a fermentation bioreactor</w:t>
+                <w:t xml:space="preserve">Simulation of Alternative Process Schemes for Hydrofluoric and Phosphoric Acid Stream Treatment and Nutrient Recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetyana Kyrpel</w:t>
+                <w:t xml:space="preserve">Kelly Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vita Saska</w:t>
+                <w:t xml:space="preserve">Cristian Barca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne de Poulpiquet</w:t>
+                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Luglia</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 225, pp.115106. </w:t>
+              <w:t xml:space="preserve">Process Integration and Optimization for Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (4), pp.831-845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2023.115106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41660-023-00326-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03963086v1</w:t>
+                <w:t xml:space="preserve">hal-04504375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Exchange and Energetic Coupling between Nutritionally Stressed Bacterial Species: Role of Quorum-Sensing Molecules</w:t>
               </w:r>
@@ -732,776 +732,776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03115469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dead-end and crossflow ultrafiltration process modelling: Application on chemical mechanical polishing wastewaters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Treatment technologies and degradation pathways of glyphosate: A critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Monnot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dan Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Soric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2020.04.007⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 742, pp.140559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892457v1</w:t>
+                <w:t xml:space="preserve">hal-02960128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment technologies and degradation pathways of glyphosate: A critical review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Kinetic study of glyphosate degradation in wet air oxidation conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Malleret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.140559⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 247, pp.125930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.125930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960128v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic study of glyphosate degradation in wet air oxidation conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Biodegradation capabilities of acclimated activated sludge towards glyphosate: Experimental study and kinetic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Malleret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chiavassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.125930⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 161, pp.107643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2020.107643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892476v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradation capabilities of acclimated activated sludge towards glyphosate: Experimental study and kinetic modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Malleret</w:t>
+                <w:t xml:space="preserve">Dead-end and crossflow ultrafiltration process modelling: Application on chemical mechanical polishing wastewaters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Ohanessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chiavassa</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Barca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 161, pp.107643. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158, pp.164-176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2020.107643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2020.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960167v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble characterization and gas–liquid interfacial area in two phase gas–liquid system in bubble column at low Reynolds number and high temperature and pressure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
+                <w:t xml:space="preserve">Combination of chemical and biological processes to enhance the treatment of hardly biodegradable matter in industrial wastewater: Selection parameters and performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Minière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2019.02.001⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 97 (S1), pp.1361-1370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cjce.23414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177001v1</w:t>
+                <w:t xml:space="preserve">hal-02177025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of chemical and biological processes to enhance the treatment of hardly biodegradable matter in industrial wastewater: Selection parameters and performances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Bubble characterization and gas–liquid interfacial area in two phase gas–liquid system in bubble column at low Reynolds number and high temperature and pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Soric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boutin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 97 (S1), pp.1361-1370. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144, pp.95-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cjce.23414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2019.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177025v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of degradation and kinetics parameters of acid orange 7 through wet air oxidation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Minière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1561,51 +1561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of hydraulic retention time on a continuous biohydrogen production in a packed bed biofilm reactor with recirculation flow of the liquid phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wirginia Tomczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1665,64 +1665,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental coupling and modelling of wet air oxidation and packed-bed biofilm reactor as an enhanced phenol removal technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Minière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1808,51 +1808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Sigoillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40 (4), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2016,90 +2016,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentative hydrogen production in an up-flow anaerobic biofilm reactor inoculated with a co-culture of Clostridium acetobutylicum and Desulfovibrio vulgaris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Barca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ranava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Bauzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2156,593 +2156,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling constructed wetlands: scopes and aims - a comparative review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaerobic biofilm reactors for dark fermentative hydrogen production from wastewater: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Barca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Soric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ranava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.10.031⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 185, pp.386 - 398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.02.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196617v1</w:t>
+                <w:t xml:space="preserve">hal-01446104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobic biofilm reactors for dark fermentative hydrogen production from wastewater: A review</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling constructed wetlands: scopes and aims - a comparative review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Chazarenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Claveau Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dittmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2015.02.063⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80, pp.205-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.10.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01446104v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling partial nitrification and denitrification in a hybrid biofilm reactor: calibration by retention time distribution and respirometric tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ming Zeng</w:t>
+                <w:t xml:space="preserve">Biofilm development in micro-irrigation emitters for wastewater reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Gamri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-014-3667-0⟩</w:t>
+              <w:t xml:space="preserve">Irrigation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (1), pp.77-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00271-013-0414-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086582v1</w:t>
+                <w:t xml:space="preserve">hal-00992245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm development in micro-irrigation emitters for wastewater reuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souha Gamri</w:t>
+                <w:t xml:space="preserve">Modeling partial nitrification and denitrification in a hybrid biofilm reactor: calibration by retention time distribution and respirometric tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Irrigation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 32 (1), pp.77-85. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (17), pp.nicolas.roche. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00271-013-0414-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-014-3667-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992245v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting hydrodynamic behaviour by the model of stirred tanks in series with exchanged zones: preliminary study in lab-scale trickling filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2789,51 +2789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of hydrodynamic behavior and biokinetics for TOC removal modeling in biofilm reactors under different hydraulic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3087,51 +3087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desalination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 301, pp.67-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3190,51 +3190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcalorimetric qualitative analysis of biofilm development in porous media used in wastewater treatment by constructed wetland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3325,77 +3325,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimation of aerobic activated sludge to degrade glyphosate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECAB5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3420,90 +3420,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubble size distribution and gas-liquid interfacial area in a bubble column reactor under high temperature and pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Ciudad Real, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3528,90 +3528,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of Fluorinated and Phosphorus acids stream treatment from Microelectronic industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Ohanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Barca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3649,64 +3649,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement d’effluents industriels par couplage de procédés biologiques et d’oxydation avancée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Minière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3744,77 +3744,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of industrial effluents by coupling biological and advanced oxidation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Minière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th World Congress of Chemical Engineering WCCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3839,51 +3839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biocalorimetrie isotherme pour la mesure de chaleur et de vitesse de l’hydrolyse enzymatique de substrats solides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djida Tafoukt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3928,990 +3928,990 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des relations interbactériennes au sein d’un consortium impliqué dans la dégradation anaérobie de la biomasse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental strategy for hydrogen production from wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wirginia Tomczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ranava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Backes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Barca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques de l’AFEM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">11th Hydrogenase conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679134v1</w:t>
+                <w:t xml:space="preserve">hal-01467200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wastewater treatment by coupling wet air oxidation and biofiltration processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Minière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Congress of Chemical and Process Engineering CHISA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental strategy for hydrogen production from wastewater</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intérêt et faisabilité du couplage d’un procédé d’oxydation en voie humide et d’un bioréacteur à lit fixe pour le traitement de composés organiques réfractaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Minière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Soric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Hydrogenase conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">11ème congrès du GRUTTEE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467200v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt et faisabilité du couplage d’un procédé d’oxydation en voie humide et d’un bioréacteur à lit fixe pour le traitement de composés organiques réfractaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Minière</w:t>
+                <w:t xml:space="preserve">Etude des relations interbactériennes au sein d’un consortium impliqué dans la dégradation anaérobie de la biomasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Backes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ranava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boutin</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès du GRUTTEE </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques de l’AFEM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679129v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and resilience of a biofilm reactor for hydrogen production under stressful operating condition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interest of coupling wet air oxidation with trickling filter process as an enhanced water treatment of refractory compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Minière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque du Réseau National Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10th European Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467475v1</w:t>
+                <w:t xml:space="preserve">hal-01307802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How sulfate respiration controls physical interactions in synthetic consortium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability and resilience of a biofilm reactor for hydrogen production under stressful operating condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ranava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mt Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Research Frontiers in Chalcogen Cycle Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">7ème colloque du Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467469v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How sulfate respiration controls physical interactions in synthetic consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Ranava</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ranava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mt Giudici-Orticoni</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Research Frontiers in Chalcogen Cycle Science &amp; Technology, G16 Conference</w:t>
+              <w:t xml:space="preserve">4th International Conference on Research Frontiers in Chalcogen Cycle Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307799v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptional stability and resilience of a biofilm reactor for hydrogen production under stressful operating conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How sulfate respiration controls physical interactions in synthetic consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ranava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mt Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Congress of Applied Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Research Frontiers in Chalcogen Cycle Science &amp; Technology, G16 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467477v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling hydrodynamic behavior in fixed bed bioreactors under different hydraulic conditions via Retention Time Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ming Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Machinery, Materials Engineering, Chemical Engineering and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France. pp.732-735, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2991/mmeceb-15.2016.144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermentative hydrogen production using a co-culture of C. acetobutylicum and D. vulgaris: an interdisciplinary approach from batch to continuous flow biofilm reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Barca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ranava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4926,912 +4926,912 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Junior Scientists Microbiology Meeting of Marseille (JSM3)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of coupling wet air oxidation with trickling filter process as an enhanced water treatment of refractory compounds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exceptional stability and resilience of a biofilm reactor for hydrogen production under stressful operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ranava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">3rd European Congress of Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307802v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and resilience of a biofilm reactor for hydrogen production under stressful operating condition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interest of coupling wet air oxidation with trickling filter process as an enhanced water treatment of refractory compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Minière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mt Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème colloque du Réseau National Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10th European Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307647v1</w:t>
+                <w:t xml:space="preserve">hal-01467466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of coupling wet air oxidation with trickling filter process as an enhanced water treatment of refractory compounds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exceptional stability and resilience of a biofilm reactor for hydrogen production under stressful operating conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ranava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Congress of Chemical Engineering</w:t>
+              <w:t xml:space="preserve">3rd European Congress of Applied Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467466v1</w:t>
+                <w:t xml:space="preserve">hal-01307801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptional stability and resilience of a biofilm reactor for hydrogen production under stressful operating conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dark fermentative hydrogen production in an anaerobic packed bed biofilm reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Barca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ranava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd European Congress of Applied Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">ECCE10 + ECAB 3 + EPIC 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307801v1</w:t>
+                <w:t xml:space="preserve">hal-01467445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark fermentative hydrogen production in an anaerobic packed bed biofilm reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Barca</w:t>
+                <w:t xml:space="preserve">Stability and resilience of a biofilm reactor for hydrogen production under stressful operating condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ranava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Giudici-Orticoni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE10 + ECAB 3 + EPIC 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">7ème colloque du Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467445v1</w:t>
+                <w:t xml:space="preserve">hal-01467475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste water treatment by coupling wet air oxidation and biofilter processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Minière</w:t>
+                <w:t xml:space="preserve">Preliminary modeling of a continuous calorimetric set up for aerobic measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Congress of Chemical and Process Engineering CHISA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">XVIII ISBC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307811v1</w:t>
+                <w:t xml:space="preserve">hal-01307809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary modeling of a continuous calorimetric set up for aerobic measurement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Isothermal calorimetric flow of enzymatic hydrolysis to produce second-generation bioethanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tafoukt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Sigoillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII ISBC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">4th GPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Sevilla, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307809v1</w:t>
+                <w:t xml:space="preserve">hal-01307806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal calorimetric flow of enzymatic hydrolysis to produce second-generation bioethanol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
+                <w:t xml:space="preserve">Waste water treatment by coupling wet air oxidation and biofilter processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Minière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roche</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th GPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Sevilla, Spain</w:t>
+              <w:t xml:space="preserve">21st International Congress of Chemical and Process Engineering CHISA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307806v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waste water treatment by coupling wet air oxidation and biofilter processes, 14th European Meeting on Supercritical Fluids, Marseille (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Minière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5856,77 +5856,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wastewater treatment by coupling wet air oxidation and biofiltration processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Minière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRUTTEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5945,122 +5945,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of hydrodynamic behavior and biokinetics for TOC modeling in biofilm reactors under different hydraulic conditions</w:t>
+                <w:t xml:space="preserve">Calibration of hydrodynamic behavior and biofilm kinetics in biofilm reactor treating wastewater by GPS-X software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, La Haye, Netherlands</w:t>
+              <w:t xml:space="preserve">9th International Conference on biofilm reactor (IWA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307817v1</w:t>
+                <w:t xml:space="preserve">hal-01307819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Carbon and Nitrogen removal kinetics in a biofilter under different hydraulic conditions for wastewater treatment</w:t>
               </w:r>
@@ -6135,135 +6148,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of hydrodynamic behavior and biofilm kinetics in biofilm reactor treating wastewater by GPS-X software</w:t>
+                <w:t xml:space="preserve">Calibration of hydrodynamic behavior and biokinetics for TOC modeling in biofilm reactors under different hydraulic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on biofilm reactor (IWA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">European Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La Haye, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307819v1</w:t>
+                <w:t xml:space="preserve">hal-01307817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calorimetric and EGA measurement of wastewater treatment by static biofilms</w:t>
               </w:r>
@@ -6275,51 +6275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6688,165 +6688,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calorimetric determination of biofilm activity in constructed wetland for wastewater treatment</w:t>
+                <w:t xml:space="preserve">Biofilm growth in irrigation systems for water reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Gamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Molle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">IWA conference on Microbes in Wastewater &amp; Waste Treatment, Bioremediation and Energy Production (MWT 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Goa, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307838v1</w:t>
+                <w:t xml:space="preserve">hal-01307834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of biofilm activity in constructed wetlands by calorimetric analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6878,148 +6904,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm growth in irrigation systems for water reuse</w:t>
+                <w:t xml:space="preserve">Calorimetric determination of biofilm activity in constructed wetland for wastewater treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Molle</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA conference on Microbes in Wastewater &amp; Waste Treatment, Bioremediation and Energy Production (MWT 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Goa, India</w:t>
+              <w:t xml:space="preserve">European Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307834v1</w:t>
+                <w:t xml:space="preserve">hal-01307838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de l’influence du couple matrice poreuse - biofilm sur le rendement épuratoire d’un procédé de traitement des eaux par filtre planté</w:t>
               </w:r>
@@ -7031,51 +7031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7247,51 +7247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcalorimetric qualitative analysis of biofilm development in porous media used in wastewater treatment by constructed wetland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7355,204 +7355,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal calorimetry for enzymatic hydrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
+                <w:t xml:space="preserve">Treatment of industrial effluents by coupling biological and advanced oxidation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Minière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">10th World Congress of Chemical Engineering WCCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelona, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679564v1</w:t>
+                <w:t xml:space="preserve">hal-01679562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of industrial effluents by coupling biological and advanced oxidation processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Minière</w:t>
+                <w:t xml:space="preserve">Isothermal calorimetry for enzymatic hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Henry Ferrasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soric</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th World Congress of Chemical Engineering WCCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelona, France</w:t>
+              <w:t xml:space="preserve">10th World Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679562v1</w:t>
+                <w:t xml:space="preserve">hal-01679564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7707,51 +7707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584464v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Briki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Kacanski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Irague" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soric" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-026-03325-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05042406v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heni Dallagi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2024.02.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Ohanessian" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Barca" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41660-023-00326-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Kyrpel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Saska" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Poulpiquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2023.115106" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115469v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ranava" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Backes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesan Karthikeyan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ouari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02758-20" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892457v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.04.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960128v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Feng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140559" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.125930" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiavassa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2020.107643" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.02.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177025v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mini&#232;re" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23414" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02114681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23195" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirginia Tomczak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.08.094" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629950v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8435-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468071v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida Tafoukt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Sigoillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-016-1728-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01665987v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Gamri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tomas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Molle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wrd.2015.037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415833v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bauzan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.09.072" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBP03DC1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196617v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claveau Mallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dittmer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.10.031" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446104v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.02.063" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z65SMV2S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086582v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zeng" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3667-0" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992245v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-013-0414-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2013.781199" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978831v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.06.111" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q828H97-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889584v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cesaro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guiol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moulin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.830" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992892v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my C&#233;saro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2012.06.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PFSFCS7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197444v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-010-1252-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A49AF73D038C2E55CD21DFAFC65874602B8A811/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116870v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679104v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679114v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679095v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679134v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Backes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ranava" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467200v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467469v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307799v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467477v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307790v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/mmeceb-15.2016.144" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467447v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307802v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mini&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307647v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467466v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307801v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467445v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307811v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307809v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307806v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tafoukt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Sigoillot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307803v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307817v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeng" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307818v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307819v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307822v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307824v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307516v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307838v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307832v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307834v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307656v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307655v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307842v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679564v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679562v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584464v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Briki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Kacanski" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Irague" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soric" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-026-03325-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05042406v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heni Dallagi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Ait-Mouheb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2024.02.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963086v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetyana Kyrpel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vita Saska" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Poulpiquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Luglia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2023.115106" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504375v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Ohanessian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Barca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Henry Ferrasse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boutin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41660-023-00326-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115469v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ranava" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Backes" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesan Karthikeyan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ouari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02758-20" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960128v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Feng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140559" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892476v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Malleret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.125930" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960167v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiavassa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2020.107643" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892457v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Monnot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moulin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2020.04.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177025v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mini&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23414" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2019.02.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02114681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.23195" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirginia Tomczak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2018.08.094" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01629950v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8435-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468071v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida Tafoukt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Sigoillot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-016-1728-0" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01665987v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Gamri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tomas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Molle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wrd.2015.037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01415833v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bauzan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2016.09.072" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBP03DC1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01446104v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2015.02.063" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z65SMV2S-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chazarenc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Claveau Mallet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dittmer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.10.031" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992245v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-013-0414-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086582v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Zeng" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3667-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2013.781199" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978831v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.06.111" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2Q828H97-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889584v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cesaro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guiol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moulin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2012.08.830" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992892v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my C&#233;saro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2012.06.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PFSFCS7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197444v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-010-1252-4" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2A49AF73D038C2E55CD21DFAFC65874602B8A811/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02116870v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679104v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679114v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679095v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467200v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Backes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679119v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679129v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679134v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ranava" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307802v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mini&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307647v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mt Giudici-Orticoni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467469v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307799v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307790v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/mmeceb-15.2016.144" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467447v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467477v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467466v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307801v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467445v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467475v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307809v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307806v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tafoukt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Sigoillot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307811v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307803v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307651v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307819v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zeng" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307818v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307817v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307822v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307824v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307516v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307821v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307834v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307832v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307838v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307656v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307655v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307842v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679562v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679564v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>