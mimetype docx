--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -1540,248 +1540,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faults Classification of induction machine using an improved ANT clustering technique</w:t>
+                <w:t xml:space="preserve">Detection of Induction Motor Faults by an Improved Artificial Ant Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Soualhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Razik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE SDEMPED</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DEMPED.2011.6063642⟩</w:t>
+              <w:t xml:space="preserve">37th IEEE IECON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.3325-3330, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2011.6119866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636522v1</w:t>
+                <w:t xml:space="preserve">hal-00649359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Induction Motor Faults by an Improved Artificial Ant Clustering</w:t>
+                <w:t xml:space="preserve">Faults Classification of induction machine using an improved ANT clustering technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Soualhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Razik</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th IEEE IECON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.3325-3330, </w:t>
+              <w:t xml:space="preserve">8th IEEE SDEMPED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bologne, Italy. pp.ID 091, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2011.6119866⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DEMPED.2011.6063642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649359v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2278,261 +2278,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach for gear mesh stiffness evaluation of spur gears with surface defects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of bearing failures by the analysis of the time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Soualhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Medjaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Guillet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Razik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2020.104740⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139, pp.106607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03492093v1</w:t>
+                <w:t xml:space="preserve">hal-02469084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of bearing failures by the analysis of the time series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New approach for gear mesh stiffness evaluation of spur gears with surface defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal El Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Soualhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Medjaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hubert Razik</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 139, pp.106607. </w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116, pp.104740 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2020.104740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02469084v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gear faults diagnosis based on the geometric indicators of electrical signals in three-phase induction motors</w:t>
               </w:r>
@@ -2984,286 +2984,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phm survey : implementation of signal processing methods for monitoring bearings and gearboxes</w:t>
+                <w:t xml:space="preserve">Heath Monitoring of Capacitors and Supercapacitors Using Neo Fuzzy Neural Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Soualhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy Clerc</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maawad Makdessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francklin Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Razik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.24-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TII.2017.2701823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899884v1</w:t>
+                <w:t xml:space="preserve">hal-01631513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heath Monitoring of Capacitors and Supercapacitors Using Neo Fuzzy Neural Approach</w:t>
+                <w:t xml:space="preserve">Phm survey : implementation of signal processing methods for monitoring bearings and gearboxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Soualhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francklin Rivas</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Hawwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Medjaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Razik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TII.2017.2701823⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01631513v1</w:t>
+                <w:t xml:space="preserve">hal-01899884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHM survey: implementation of signal processing methods for monitoring bearings and gearboxes</w:t>
               </w:r>
@@ -4665,51 +4665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F16665A"/>
+    <w:nsid w:val="8B777F9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4896,51 +4896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/asoualhi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6687-9140" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178533785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545952v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Bouzouidja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Soualhi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221978" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294595v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Soualhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905905" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469105v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2019.8864877" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899865v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Gueye Lo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Frini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2018.8397840" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Medjaher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zerhouni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2016.7929064" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Li&#232;vre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maawad Makdessi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281654" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240917v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WEMDCD.2015.7194540" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645769" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870054v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francklin Rivas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645774" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350108" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636522v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2011.6063642" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649359v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119866" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04436287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17030643" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288579v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2023.v14i2.3497" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787331v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Lamraoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Elyousfi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15196909" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682964v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Yousfi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14082322" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2020.104740" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469084v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106607" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485666v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.03.030" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487768v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bensaad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soualhi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.106921" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809311v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hawwari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2019.v10i2.2733" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134729v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Khanh Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Eddine Hemsas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.03.065" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899884v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631513v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2701823" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111790v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razik Hubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387631v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2535111" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855283v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Dong Doan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2274415" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026491v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2014.2330494" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803675v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2230598" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319428v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias G. Strangas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499903v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499911v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047909v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499924v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499931v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047914v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01258196v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10146" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/asoualhi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6687-9140" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178533785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545952v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Bouzouidja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Soualhi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221978" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294595v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Soualhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905905" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469105v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2019.8864877" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899865v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Gueye Lo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Frini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2018.8397840" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Medjaher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zerhouni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2016.7929064" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Li&#232;vre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maawad Makdessi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281654" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240917v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WEMDCD.2015.7194540" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645769" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870054v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francklin Rivas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645774" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350108" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119866" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2011.6063642" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04436287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17030643" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288579v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2023.v14i2.3497" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787331v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Lamraoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Elyousfi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15196909" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682964v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Yousfi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14082322" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469084v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106607" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492093v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2020.104740" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485666v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.03.030" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487768v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bensaad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soualhi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.106921" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809311v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hawwari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2019.v10i2.2733" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134729v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Khanh Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Eddine Hemsas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.03.065" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631513v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2701823" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111790v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razik Hubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387631v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2535111" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855283v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Dong Doan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2274415" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026491v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2014.2330494" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803675v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2230598" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319428v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias G. Strangas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499903v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499911v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047909v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499924v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499931v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047914v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01258196v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10146" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>