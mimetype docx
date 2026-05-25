--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1540,248 +1540,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Induction Motor Faults by an Improved Artificial Ant Clustering</w:t>
+                <w:t xml:space="preserve">Faults Classification of induction machine using an improved ANT clustering technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Soualhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Razik</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th IEEE IECON</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON.2011.6119866⟩</w:t>
+              <w:t xml:space="preserve">8th IEEE SDEMPED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bologne, Italy. pp.ID 091, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DEMPED.2011.6063642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649359v1</w:t>
+                <w:t xml:space="preserve">hal-00636522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faults Classification of induction machine using an improved ANT clustering technique</w:t>
+                <w:t xml:space="preserve">Detection of Induction Motor Faults by an Improved Artificial Ant Clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Soualhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Razik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ondel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IEEE SDEMPED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bologne, Italy. pp.ID 091, </w:t>
+              <w:t xml:space="preserve">37th IEEE IECON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.3325-3330, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DEMPED.2011.6063642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2011.6119866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00636522v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2278,261 +2278,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of bearing failures by the analysis of the time series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New approach for gear mesh stiffness evaluation of spur gears with surface defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal El Yousfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Soualhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Medjaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hubert Razik</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106607⟩</w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116, pp.104740 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2020.104740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02469084v1</w:t>
+                <w:t xml:space="preserve">hal-03492093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach for gear mesh stiffness evaluation of spur gears with surface defects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prediction of bearing failures by the analysis of the time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Soualhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Medjaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Guillet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Razik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 116, pp.104740 -. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 139, pp.106607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2020.104740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492093v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02469084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gear faults diagnosis based on the geometric indicators of electrical signals in three-phase induction motors</w:t>
               </w:r>
@@ -2984,286 +2984,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heath Monitoring of Capacitors and Supercapacitors Using Neo Fuzzy Neural Approach</w:t>
+                <w:t xml:space="preserve">Phm survey : implementation of signal processing methods for monitoring bearings and gearboxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Soualhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francklin Rivas</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Hawwari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Medjaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Razik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (2)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631513v1</w:t>
+                <w:t xml:space="preserve">hal-01899884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phm survey : implementation of signal processing methods for monitoring bearings and gearboxes</w:t>
+                <w:t xml:space="preserve">Heath Monitoring of Capacitors and Supercapacitors Using Neo Fuzzy Neural Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdenour Soualhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy Clerc</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maawad Makdessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan German</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francklin Rivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Razik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Prognostics and Health Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.24-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TII.2017.2701823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899884v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PHM survey: implementation of signal processing methods for monitoring bearings and gearboxes</w:t>
               </w:r>
@@ -4665,51 +4665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B777F9D"/>
+    <w:nsid w:val="DC0A7DC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4896,51 +4896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/asoualhi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6687-9140" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178533785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545952v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Bouzouidja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Soualhi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221978" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294595v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Soualhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905905" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469105v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2019.8864877" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899865v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Gueye Lo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Frini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2018.8397840" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Medjaher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zerhouni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2016.7929064" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Li&#232;vre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maawad Makdessi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281654" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240917v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WEMDCD.2015.7194540" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645769" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870054v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francklin Rivas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645774" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350108" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649359v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119866" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636522v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2011.6063642" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04436287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17030643" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288579v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2023.v14i2.3497" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787331v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Lamraoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Elyousfi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15196909" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682964v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Yousfi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14082322" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469084v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106607" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492093v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2020.104740" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485666v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.03.030" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487768v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bensaad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soualhi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.106921" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809311v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hawwari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2019.v10i2.2733" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134729v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Khanh Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Eddine Hemsas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.03.065" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631513v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2701823" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111790v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razik Hubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387631v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2535111" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855283v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Dong Doan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2274415" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026491v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2014.2330494" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803675v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2230598" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319428v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias G. Strangas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499903v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499911v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047909v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499924v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499931v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047914v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01258196v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10146" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/asoualhi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6687-9140" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178533785" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545952v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Bouzouidja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenour Soualhi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Badaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON58223.2025.11221978" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294595v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Soualhi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON55916.2024.10905905" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469105v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Razik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clerc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2019.8864877" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899865v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Gueye Lo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Frini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIEA.2018.8397840" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Medjaher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zerhouni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2016.7929064" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922178v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Dumitrescu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan German" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Li&#232;vre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240925v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maawad Makdessi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Venet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281654" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240917v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WEMDCD.2015.7194540" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920298v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870040v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645769" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870054v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francklin Rivas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2013.6645774" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6350108" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636522v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DEMPED.2011.6063642" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649359v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ondel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119866" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04436287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17030643" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288579v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2023.v14i2.3497" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787331v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Lamraoui" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Elyousfi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15196909" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682964v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal El Yousfi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14082322" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492093v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2020.104740" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469084v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106607" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485666v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.03.030" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487768v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bensaad" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soualhi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.106921" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809311v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Hawwari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36001/ijphm.2019.v10i2.2733" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134729v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Khanh Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Eddine Hemsas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.03.065" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899884v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631513v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2701823" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111790v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razik Hubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387631v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guillet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2535111" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855283v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Dong Doan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2013.2274415" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026491v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2014.2330494" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803675v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2012.2230598" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319428v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias G. Strangas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499903v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499911v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047909v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499924v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499931v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047914v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01258196v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10146" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>