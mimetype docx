--- v0 (2026-03-16)
+++ v1 (2026-05-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Assaad Zoughaib </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">assaad-zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088759296</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an eco-industrial park for hydrogen and Fischer–Tropsch fuel deployment under the European policy framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’guessan Charles Tano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Malbec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 354, pp.121288. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2026.121288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-day radiative cooling with superhydrophobic, fluorine-free polydimethylsiloxane-embedded porous polyethylene coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingxi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usama Zulfiqar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ramirez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Parvate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31, pp.101168. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtsust.2025.101168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de trois solutions de rénovation de systèmes de réfrigération au R-404A à base de R-515B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoï Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Brahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Volonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60890/AFF.RGF.1196.dos02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified dynamic heat exchanger models for heat recovery steam generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (2), pp.185-197. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/ather.2025.154197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jumeau numérique pour la détection de fuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104 (1190), pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaust Gas Recirculation Applied to Single-Shaft Gas Turbines: An Energy and Exergy Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Orhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cuif-Sjostrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 238 (Part B), pp.121656. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.121656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model to study the dynamic response of heat exchanger network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176, pp.121461. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-period optimization model for the design of mass networks including conversion systems and gas storage models: application for hydrogen generation, distribution and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.107448. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2021.107448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-to-Wheel analysis of natural gas fuel for hybrid truck applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fujing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Bou Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobing Luo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 240, pp.114271. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2021.114271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified upright cup method for testing water vapor permeability in porous membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesreen Ghaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ghali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 195, pp.117057. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2020.117057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Optimization Methodology (Exergy/Pinch) and Application on a Simple Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bou Malham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (17), pp.3324. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12173324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based Conceptual Framework for energy and material synergy patterns in a territory with non-cooperative governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.106596. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2019.106596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site wide heat integration in eco-industrial parks considering variable operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, pp.304-320. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2019.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascaded liquid desiccant system for humidity control in space conditioned by cooled membrane ceiling and displacement ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesreen Ghaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 195, pp.1212-1226. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2019.05.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel hybrid exergy/pinch process integration methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bou Malham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Rivera Tinoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156, pp.586 - 596. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2018.05.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humidity control of liquid desiccant membrane ceiling and displacement ventilation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Seblany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesreen Ghaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the flexibility assessment of site wide heat integration scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.231 - 239. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2018.04.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displacement ventilation with cooled liquid desiccant dehumidification membrane at ceiling; modeling and design charts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesreen Ghaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2017.08.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy Recovery During LNG Gasification Using Ambient Air as Heat Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (1), pp.36-42. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5541/ijot.5000205268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomization of high viscosity liquids through hydraulic atomizers designed for water atomization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rani Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MILP model for simultaneous mass allocation and heat exchange networks design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 158, pp.411-428. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2016.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat integration in regeneration process of molecular sieves including heat storages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Salame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.137-144. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5541/ijot.5000153529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation and modeling of a hermetic scroll expander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhel Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Boulawz Ksayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.256-267. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.08.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MILP algorithm for utilities pre-design based on the Pinch Analysis and an exergy criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Fabien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pelloux-Prayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol 75, pp.65-73. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2014.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology combining total site analysis with exergy analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82, pp.216-227. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2015.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous heat integrated resource allocation network targeting for total annual cost considering non-isothermal mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pelloux-Payer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 134, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2015.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous heating and cooling production devices composed by reverse cycle systems under variable loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Fricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2015.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode du pincement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, be8049, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exergy-based MILP algorithm for Heat Pump Integration in industrial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Fabien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (3), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5541/ijot.554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORC optimization for medium grade heat recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhel Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Boulawz Ksayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.47-56. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2014.01.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of an integrated air-to-air heat pump using Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Mortada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (5), pp.1335-1348. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2012.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boiling heat transfer and pressure drop of R-134a and R-1234yf in minichannels for low mass fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Mortada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (4), pp.962-973. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2012.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of the debate on the life-cycle greenhouse gas emissions and energy consumption of first-generation biofuels: a sensitivity analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40, pp.133-142. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2012.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic study of an internal airlift reactor for microalgae culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93 (1), pp.117-129. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-011-3398-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of a multi water-to-water heat pump system using evolutionary algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Murr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Thieriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (11), pp.3580-3591. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2011.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelica-based modelling and simulation of dry-expansion shell-and-tube evaporators working with alternative refrigerant mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khattar Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (6), pp.1471-1482. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2011.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow boiling heat transfer and pressure drop of pure HFC-152a in a horizontal mini-channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Hamdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (3), pp.566-577. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2009.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling natural convection in a pitched thermosyphon system in building roofs and experimental validation using particle image velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (8), pp.1267-1274. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2010.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible heat pump model for seasonal performance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kinab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (12), pp.2269-2280. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new promising source for biodiesel production ? : Microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The bioenergy international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Sewage Sludge Water Vapor Diffusivity in Low-Temperature Conductive Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (12), pp.1195-1210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prendre en compte les émissions de CO2 provenant de la biomasse dans une analyse de cycle de vie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Rabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Spadaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, mars, pp.221-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts and costs of solid waste: a comparison of landfill and incineration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Rabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph V. Spadaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (2), pp.147-162. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0734242X07080755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a solar and heat pump sludge drying system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (7), pp.1156-1168. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2008.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage de boues de station d'épuration dans une serre solaire assisté par une pompe à chaleur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mines, revue des ingénieurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 430, pp.47-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to account for CO2 emissions from Biomass in an LCA. Editorials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Rabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Joseph Spadaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (5), pp.281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizon 2017. Dossier fluides frigorigènes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Pratique du Froid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 0, pp.42-48 N° 946 juin 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00100323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse variable des compresseurs et lubrification. Dossier fluides frigorigènes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 0, pp.43-50 N° 1063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMIZING THE INTEGRATION OF HEAT PUMPS IN SOLVENT BASED POST-COMBUSTION CO2 CAPTURE PLANTS USING THE EXERGY-PINCH METHODOLOGY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally El Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayato Hagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38 th INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process faults impact analysis on the performance of the steam cycle of a combined cycle gas turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 38th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems – ECOS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design And Optimization Of A Heat Pump Coupled With A Storage System For District Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Havil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Frerejacque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Conference On Efficiency, Cost, Optimization, Simulation And Environmental Impact Of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection and Diagnosis Strategies for Reversible Heat Pumps: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Conference On Efficiency, Cost, Optimization, Simulation And Environmental Impact Of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing hydrogen deployment: a hybrid approach for coordinating hydrogen valley design with global energy systems and local constraints and opportunities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Guessan Charles Tano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Malbec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent D’herbemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Energy Workshop, Jun 2025, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Integration of Heat Pumps in Solvent Based Post-Combustion CO2 Capture Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally El Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayato Hagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEAGHG 8th Post Combustion Capture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental Study of Flash Tank in a Heat Pump Based Steam Generation – Part 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified dynamic heat exchanger models for heat recovery steam generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international conference on contemporary problems of thermal engineering (CPOTE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Gliwice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment Integration Strategy for Daytime Radiative Cooling Materials: A Comparative Numerical Analysis of Roof Cooling and Water-Cooling Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Zghaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Es-Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoï Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghady Abou Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Naples, Italy. pp.13002, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202430913002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL INVESTIGATION OF THE BENEFITS OF DAYTIME RADIATIVE SKY COOLING PANELS AS SUB-COOLER ON THE EFFICIENCY OF VAPOR COMPRESSION CYCLE COOLING SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Zghaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Es-Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghady Abou Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoï Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-resource integration associated with the deployement of hydrogen and derivatives in an industrial hub.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’guessan Charles Romaric Tano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Malbec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental Study of Flash Tank in a Heat Pump Based Steam Generation – Part 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive review of water distillation technologies for green hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Argandoña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Mustapha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Las Palmas, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and experimental analysis of direct contact heat exchangers for R718 refrigeration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoï Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karino Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IIR International Congress of Refrigeration. ICR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital twin for fault detection in commercial refrigeration systems: application to refrigerant leakage detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26Th International Congress of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levelized cost and carbon content of hydrogen produced by electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2022 35th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DTU, Jul 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology of a radial turbine for series hybrid electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Bouallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2022 35th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DTU Copenhagen, Jul 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment and theoretical comparison of two novel R718 refrigeration cycles in medium temperature chiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karino Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoï Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Skayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IIR-Gustav Lorentzen Conference on Natural Refrigerants(GL2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of exhaust gas recirculation in gas turbines: a thermodynamic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2022 35th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DTU Copenhagen, Jul 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of condensing units performance and operating limits using different refrigerants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberts Neil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Saab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IIR conference on HFOs and low GWP blends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of condensing units’ performance and operating limits using different refrigerants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Refrigeration and Air Conditioning Conference at Purdue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, West Lafayette, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization Of A Condensing Units’ Performance Under A Controlled Refrigerant Leakage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Refrigeration and Air Conditioning Conference at Purdue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, West Lafayette, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass and heat valorization network design for eco-industrial parks in non-cooperative scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2021 - 34th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative non-linear programming method for the heat exchanger network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2020 - 33d International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Methods to Choose Sub-Minimal Sensor Networks Designed for Energy Audit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Rameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2020 - 33d International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid Desiccant Dehumidification System for Indoor Pools Using a Novel Membrane Heat and Mass Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Mustapha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHRAE 4th International Virtual Conference on Efficient Building Design—Materials and HVAC Equipment Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three Degrees-of-Freedom Power Modulation Sensitivity Analysis: Performance Improvement of Single-shaft Gas Turbines at Part-load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Orhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2020 - 33d International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of condensing units’ performance and operating limits using different refrigerants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Sonza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IIR conference on sustainability and the cold chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcritical industrial heat pump using HFO’s for up to 150°C hot air supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence de Carlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pierucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congres of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Bypass Selection Method during the Heat Exchanger Network Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition strategies for solving a large-scale multi-period heat integration MILP problem including heat storages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Ackooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2019 - 32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy/Pinch hybrid method enhanced with “Load Influence Matrix” and application to a simple industrial process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bou Malham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2019 - 32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to design flexible heat recovery in industrial parks: application to district heating supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2019 - 32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on oil charge impact on a scroll compressor energy performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghady Abou Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Deboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congres of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cogeneration options to improve the economical balance of a wood based SNG process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2019 - 32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and Power Integration for Industrial Parks: an exergy and economical based assessment for a harbor industrial area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guimares, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCES OF GAS TURBINES IN OIL & GAS APPLICATIONS: SIMPLE THERMODYNAMIC METHODS HELP PREDICT MAJOR TRENDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Orhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Busco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbine Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lillestron (Oslo), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">District heating network design considering fluctuations in the demand and thermal storage means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthildi Apostolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guimares, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of hybrid greenhouse/hot air biomass drying in a briquetting process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Nader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guimares, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Design of a Hybrid Air Conditioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on System Simulation in Buildings (SSB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid Desiccant Cascaded System for Indoor Air Conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesreen Ghaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on System Simulation in Buildings (SSB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MILP model for simultaneous mass allocation and heat exchange networks design with regeneration units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid no Frost Refrigeration System Using a Membrane Based Desiccant System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MILP model for the simultaneous design of mass and heat networks of a collaborative eco-industrial park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alga Culture – Photo-bioreactor Energy Integration on A Fresh Cut Manufacturing Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the flexibility assessment of side wide heat integration scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Hybrid Exergy/Pinch Process Integration Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bou Malham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo economic method to design optimal scheme for water / water heat pump systems with storage tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Murr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sensor Network Design to Monitor the Energy Performances of a Process Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Rameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ann Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gourlia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Period MINLP Model for district heating networks design considering production systems architecture optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthildi Apostolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy recovery during LNG gasification using ambient air as heat source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat pump driven by a gas engine for heating and domestic hot water generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekdache Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clodic Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Refrigeration and Air Conditioning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Purdue, Indiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Pumps Architecture Optimization For Enhanced Medium Temperature Geothermal Heat Use in District Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthildi Apostolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Salame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Refrigeration and Air Conditioning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Purdue, Indiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://escape26.um.si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Symposium on Computer Aided Process Engineering (ESCAPE 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologyforpreselectingheat-integratedmass allocationnetworkslikelytobeassociatedwith costefﬁcientHEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Le Bourdiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXTENDING THE ENERGY SYSTEM OPTIMIZATION TO NEW PARADIGMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st Annual Design for Manufacturing and Life Cycle Conference (ASME 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Charlotte, North Carolina, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Integrated Waste Wood to Heat and Hydrogen Conversion System: A Parametric Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New features to Barbaro’s heat exchanger network algorithm: heat exchanger technologies and waste heat flow representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Thieriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pelloux-Prayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Efficiency, Cost, Optimization, Simulation and environmental impact of Energy Systems (ECOS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrofit of R-410A in a Water Chiller: Test of Four Low GWP Candidates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rani Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoi Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy recovery methodology in industrial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pelloux-Prayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Electromagnetic Processing of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Best Pathway Identiﬁcation of Waste Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Simulation at the System Level for Industrial Applications (Sim@SL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MULTI SCALE METHODOLOGY FOR ORC INTEGRATION OPTIMIZATION IN AN INDUSTRIAL PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Seminar on ORC Power Systems (ASME ORC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of a hybrid air conditioning system under electrical grid constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Salame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Maatouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat integration in regeneration process of molecular sieves including heat storages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Salame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Efficiency, Cost, Optimization, Simulation and environmental impact of Energy Systems (ECOS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast pyrolysis of Miscanthus x Giganteus in an IR heated reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Dicko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Stringari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating and cooling networks design algorithm for site wide energy integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Efficiency, Cost, Optimization, Simulation and environmental impact of Energy Systems (ECOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled heat and resource allocation network design considering multi-contaminants, properties and non-isothermal mixin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pelloux-Prayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Efficiency, Cost, Optimization, Simulation and environmental impact of Energy Systems (ECOS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins énergétiques pour la récupération d'énergies (CERES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pelloux-Prayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Long Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un réseau de chaleur avec stockage en fonctionnement multi-période</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Salame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance comparison of round tubes finned heat exchangers and macro micro-channel heat exchangers in a low capacity heat pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mortada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Khayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Arzano-Daurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Teuillieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Refrigeration and Air Conditioning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Purdue,West Lafayette, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy based methodology for optimized integration of vapor compression heat pumps in industrial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence de Carlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Refrigeration and Air Conditioning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'extension de la méthode d'intégration énergétique de l'échelle locale à l'échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Khalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green roofs impact on buildings cooling load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Farkh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International High Performance Buildings Conference at Purdue, Buildings, paper 3280</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of ORC system designs using various working fluids for medium grade heat recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhel Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bou Lawz Ksayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Powered Cycles Conference 2012( HCP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Alkmaar, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy analysis of a desiccant cooling cycle recovering heat from hot exhaust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ezzeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Refrigeration and Air Conditioning Conference at Purdue, Refrigeration, paper 2279</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of an air source heat pump water heater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Fardoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Energy Agency Heat Pump Conference 2011 - HPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tokyo, Japan. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy assessment of recovery solutions from dry and moist gas available at medium temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhel Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou Lawz Ksayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Novi Sad, Serbia. pp.3831-3841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process integration in a &amp;quot;food canning factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueqin Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vuillermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Novi Sad, Serbia. pp.1478-1490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer performance of a mini-channel evaporator for heat pump application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Mortada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Sustainable Refrigeration and Heat Pump Technology, 2nd Workshop on Refrigrerant Charge Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the solar factor of roof systems: study of the role of radiant barriers and traditional insulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IBPC International building physics conference, Energy Efficiency and New Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Istanbul, Turkey. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relevant LCA methodology adapted to biomass based products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European IFSA symposium, Emporwerment of the rural actors : a renewal of farming systems perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France. 659-666 paper n°097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and design of an indirect air conditioning system operating with low GWP zeotropic mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Hamdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International refrigeration and air conditioning conference, Purdue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, West Lafayette, United States. paper n°2312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy performance of a new designed cooling tower with zero aerosol formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd international congress of refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Beijing, China. pp.ICR07-B2-1591 [CR-ROM]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sludge drying in greenhouse assised by a heat pump.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd international congress of refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Beijing, China. pp.ICR07-E2-1593 [CD-ROM]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defrosting of vertical low temperature open display case, what are the needed improvements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Borlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIR inteernational conference on commercial refrigeration, commissions B2 and D1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Vicenza, Italy. pp.39-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of &amp;quot;tube and sheet&amp;quot; evaporator used in domestic refrigerators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIR international conference on commercial refrigeration and thermophysical properties ans transfer precesses of refrigerants.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vicenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization of a Heat Pump with a Storage System for District Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Havil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Frerejacque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnot 2024 : Belgian Symposium of Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Liege, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refrigerant sub-cooling in radiative sky cooling panels in the UAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Zghaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Es-Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoï Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghady Abou Rached</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26Th International Congress of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Pinch Methodology to Pinch-Energy Integration of Flexible Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> ISTE Press Ltd. Published by Elsevier Ltd. </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-78548-194-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for producing electrical and/or mechanical energy for a consumer system and associated production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Marie Orhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fernand Schuhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20240003295A1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PRODUCING ELECTRICAL AND/OR MECHANICAL ENERGY FOR A CONSUMER SYSTEM, AND ASSOCIATED PRODUCTION SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Molière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Orhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022117812A1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHANGEUR DE CHALEUR ET DE MATIERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3084454A1;WO2020021186A1. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipment including a heat pump for heating an external fluid with a large temperature differential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bourig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Besbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20150168034 A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and system for supplying water to cooling towers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Merchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Fassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US8123200B2. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for vaporizing a cryogenic fluid using central exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Robidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bariteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2011055045A1. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric water heater with high thermal insulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2001051860A2. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water energy nexus: is thermal membrane distillation a game changer for industry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes pour l’efficacité énergétique des procédés industriels - De l'audit avancé à l'innovation technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Fricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Besbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance thermique des parois intégrant des produits minces réfléchissants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Penot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Farkh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'efficacité des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université Pierre et Marie Curie, Paris 6, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01463793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId398"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Assaad Zoughaib </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">assaad-zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088759296</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an eco-industrial park for hydrogen and Fischer–Tropsch fuel deployment under the European policy framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’guessan Charles Tano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Malbec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 354, pp.121288. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2026.121288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-day radiative cooling with superhydrophobic, fluorine-free polydimethylsiloxane-embedded porous polyethylene coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingxi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usama Zulfiqar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ramirez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Parvate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31, pp.101168. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtsust.2025.101168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de trois solutions de rénovation de systèmes de réfrigération au R-404A à base de R-515B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoï Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Brahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Volonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60890/AFF.RGF.1196.dos02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified dynamic heat exchanger models for heat recovery steam generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (2), pp.185-197. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/ather.2025.154197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jumeau numérique pour la détection de fuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104 (1190), pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaust Gas Recirculation Applied to Single-Shaft Gas Turbines: An Energy and Exergy Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Orhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cuif-Sjostrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 238 (Part B), pp.121656. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.121656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model to study the dynamic response of heat exchanger network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176, pp.121461. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-period optimization model for the design of mass networks including conversion systems and gas storage models: application for hydrogen generation, distribution and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.107448. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2021.107448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-to-Wheel analysis of natural gas fuel for hybrid truck applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fujing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Bou Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobing Luo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 240, pp.114271. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2021.114271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified upright cup method for testing water vapor permeability in porous membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesreen Ghaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ghali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 195, pp.117057. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2020.117057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based Conceptual Framework for energy and material synergy patterns in a territory with non-cooperative governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.106596. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2019.106596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Optimization Methodology (Exergy/Pinch) and Application on a Simple Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bou Malham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (17), pp.3324. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12173324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site wide heat integration in eco-industrial parks considering variable operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, pp.304-320. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2019.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascaded liquid desiccant system for humidity control in space conditioned by cooled membrane ceiling and displacement ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesreen Ghaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 195, pp.1212-1226. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2019.05.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel hybrid exergy/pinch process integration methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bou Malham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Rivera Tinoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156, pp.586 - 596. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2018.05.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humidity control of liquid desiccant membrane ceiling and displacement ventilation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Seblany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesreen Ghaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the flexibility assessment of site wide heat integration scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.231 - 239. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2018.04.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displacement ventilation with cooled liquid desiccant dehumidification membrane at ceiling; modeling and design charts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesreen Ghaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2017.08.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy Recovery During LNG Gasification Using Ambient Air as Heat Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (1), pp.36-42. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5541/ijot.5000205268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomization of high viscosity liquids through hydraulic atomizers designed for water atomization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rani Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MILP model for simultaneous mass allocation and heat exchange networks design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 158, pp.411-428. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2016.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat integration in regeneration process of molecular sieves including heat storages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Salame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.137-144. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5541/ijot.5000153529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation and modeling of a hermetic scroll expander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhel Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Boulawz Ksayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.256-267. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.08.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MILP algorithm for utilities pre-design based on the Pinch Analysis and an exergy criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Fabien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pelloux-Prayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol 75, pp.65-73. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2014.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous heat integrated resource allocation network targeting for total annual cost considering non-isothermal mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pelloux-Payer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 134, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2015.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous heating and cooling production devices composed by reverse cycle systems under variable loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Fricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2015.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology combining total site analysis with exergy analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82, pp.216-227. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2015.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode du pincement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, be8049, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exergy-based MILP algorithm for Heat Pump Integration in industrial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Fabien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (3), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5541/ijot.554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORC optimization for medium grade heat recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhel Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Boulawz Ksayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.47-56. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2014.01.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of an integrated air-to-air heat pump using Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Mortada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (5), pp.1335-1348. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2012.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of the debate on the life-cycle greenhouse gas emissions and energy consumption of first-generation biofuels: a sensitivity analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40, pp.133-142. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2012.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boiling heat transfer and pressure drop of R-134a and R-1234yf in minichannels for low mass fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Mortada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (4), pp.962-973. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2012.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic study of an internal airlift reactor for microalgae culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93 (1), pp.117-129. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-011-3398-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of a multi water-to-water heat pump system using evolutionary algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Murr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Thieriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (11), pp.3580-3591. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2011.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelica-based modelling and simulation of dry-expansion shell-and-tube evaporators working with alternative refrigerant mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khattar Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (6), pp.1471-1482. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2011.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow boiling heat transfer and pressure drop of pure HFC-152a in a horizontal mini-channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Hamdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (3), pp.566-577. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2009.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling natural convection in a pitched thermosyphon system in building roofs and experimental validation using particle image velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (8), pp.1267-1274. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2010.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible heat pump model for seasonal performance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kinab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (12), pp.2269-2280. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Sewage Sludge Water Vapor Diffusivity in Low-Temperature Conductive Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (12), pp.1195-1210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new promising source for biodiesel production ? : Microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The bioenergy international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prendre en compte les émissions de CO2 provenant de la biomasse dans une analyse de cycle de vie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Rabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Spadaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, mars, pp.221-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts and costs of solid waste: a comparison of landfill and incineration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Rabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph V. Spadaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (2), pp.147-162. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0734242X07080755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a solar and heat pump sludge drying system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (7), pp.1156-1168. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2008.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage de boues de station d'épuration dans une serre solaire assisté par une pompe à chaleur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mines, revue des ingénieurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 430, pp.47-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to account for CO2 emissions from Biomass in an LCA. Editorials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Rabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Joseph Spadaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (5), pp.281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizon 2017. Dossier fluides frigorigènes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Pratique du Froid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 0, pp.42-48 N° 946 juin 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00100323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse variable des compresseurs et lubrification. Dossier fluides frigorigènes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 0, pp.43-50 N° 1063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process faults impact analysis on the performance of the steam cycle of a combined cycle gas turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 38th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems – ECOS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMIZING THE INTEGRATION OF HEAT PUMPS IN SOLVENT BASED POST-COMBUSTION CO2 CAPTURE PLANTS USING THE EXERGY-PINCH METHODOLOGY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally El Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayato Hagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38 th INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design And Optimization Of A Heat Pump Coupled With A Storage System For District Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Havil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Frerejacque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Conference On Efficiency, Cost, Optimization, Simulation And Environmental Impact Of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection and Diagnosis Strategies for Reversible Heat Pumps: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Conference On Efficiency, Cost, Optimization, Simulation And Environmental Impact Of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing hydrogen deployment: a hybrid approach for coordinating hydrogen valley design with global energy systems and local constraints and opportunities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Guessan Charles Tano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Malbec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent D’herbemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Energy Workshop, Jun 2025, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Integration of Heat Pumps in Solvent Based Post-Combustion CO2 Capture Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally El Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayato Hagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEAGHG 8th Post Combustion Capture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental Study of Flash Tank in a Heat Pump Based Steam Generation – Part 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified dynamic heat exchanger models for heat recovery steam generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international conference on contemporary problems of thermal engineering (CPOTE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Gliwice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment Integration Strategy for Daytime Radiative Cooling Materials: A Comparative Numerical Analysis of Roof Cooling and Water-Cooling Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Zghaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Es-Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoï Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghady Abou Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Naples, Italy. pp.13002, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202430913002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL INVESTIGATION OF THE BENEFITS OF DAYTIME RADIATIVE SKY COOLING PANELS AS SUB-COOLER ON THE EFFICIENCY OF VAPOR COMPRESSION CYCLE COOLING SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Zghaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Es-Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghady Abou Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoï Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-resource integration associated with the deployement of hydrogen and derivatives in an industrial hub.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’guessan Charles Romaric Tano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Malbec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental Study of Flash Tank in a Heat Pump Based Steam Generation – Part 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive review of water distillation technologies for green hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Argandoña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Mustapha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Las Palmas, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and experimental analysis of direct contact heat exchangers for R718 refrigeration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoï Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karino Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IIR International Congress of Refrigeration. ICR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital twin for fault detection in commercial refrigeration systems: application to refrigerant leakage detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26Th International Congress of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levelized cost and carbon content of hydrogen produced by electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2022 35th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DTU, Jul 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment and theoretical comparison of two novel R718 refrigeration cycles in medium temperature chiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karino Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoï Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Skayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IIR-Gustav Lorentzen Conference on Natural Refrigerants(GL2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology of a radial turbine for series hybrid electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Bouallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2022 35th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DTU Copenhagen, Jul 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of exhaust gas recirculation in gas turbines: a thermodynamic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2022 35th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DTU Copenhagen, Jul 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of condensing units performance and operating limits using different refrigerants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberts Neil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Saab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IIR conference on HFOs and low GWP blends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of condensing units’ performance and operating limits using different refrigerants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Refrigeration and Air Conditioning Conference at Purdue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, West Lafayette, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization Of A Condensing Units’ Performance Under A Controlled Refrigerant Leakage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Refrigeration and Air Conditioning Conference at Purdue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, West Lafayette, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass and heat valorization network design for eco-industrial parks in non-cooperative scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2021 - 34th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative non-linear programming method for the heat exchanger network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2020 - 33d International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Methods to Choose Sub-Minimal Sensor Networks Designed for Energy Audit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Rameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2020 - 33d International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid Desiccant Dehumidification System for Indoor Pools Using a Novel Membrane Heat and Mass Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Mustapha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHRAE 4th International Virtual Conference on Efficient Building Design—Materials and HVAC Equipment Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three Degrees-of-Freedom Power Modulation Sensitivity Analysis: Performance Improvement of Single-shaft Gas Turbines at Part-load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Orhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2020 - 33d International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of condensing units’ performance and operating limits using different refrigerants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Sonza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IIR conference on sustainability and the cold chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Bypass Selection Method during the Heat Exchanger Network Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcritical industrial heat pump using HFO’s for up to 150°C hot air supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence de Carlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pierucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congres of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition strategies for solving a large-scale multi-period heat integration MILP problem including heat storages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Ackooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2019 - 32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy/Pinch hybrid method enhanced with “Load Influence Matrix” and application to a simple industrial process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bou Malham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2019 - 32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to design flexible heat recovery in industrial parks: application to district heating supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2019 - 32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on oil charge impact on a scroll compressor energy performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghady Abou Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Deboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congres of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cogeneration options to improve the economical balance of a wood based SNG process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2019 - 32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and Power Integration for Industrial Parks: an exergy and economical based assessment for a harbor industrial area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guimares, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCES OF GAS TURBINES IN OIL & GAS APPLICATIONS: SIMPLE THERMODYNAMIC METHODS HELP PREDICT MAJOR TRENDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Orhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Busco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbine Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lillestron (Oslo), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">District heating network design considering fluctuations in the demand and thermal storage means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthildi Apostolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guimares, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of hybrid greenhouse/hot air biomass drying in a briquetting process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Nader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guimares, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Design of a Hybrid Air Conditioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on System Simulation in Buildings (SSB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid Desiccant Cascaded System for Indoor Air Conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesreen Ghaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on System Simulation in Buildings (SSB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid no Frost Refrigeration System Using a Membrane Based Desiccant System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MILP model for simultaneous mass allocation and heat exchange networks design with regeneration units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alga Culture – Photo-bioreactor Energy Integration on A Fresh Cut Manufacturing Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MILP model for the simultaneous design of mass and heat networks of a collaborative eco-industrial park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the flexibility assessment of side wide heat integration scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo economic method to design optimal scheme for water / water heat pump systems with storage tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Murr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Hybrid Exergy/Pinch Process Integration Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bou Malham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sensor Network Design to Monitor the Energy Performances of a Process Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Rameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ann Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gourlia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Period MINLP Model for district heating networks design considering production systems architecture optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthildi Apostolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Pumps Architecture Optimization For Enhanced Medium Temperature Geothermal Heat Use in District Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthildi Apostolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Salame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Refrigeration and Air Conditioning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Purdue, Indiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat pump driven by a gas engine for heating and domestic hot water generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekdache Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clodic Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Refrigeration and Air Conditioning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Purdue, Indiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://escape26.um.si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Symposium on Computer Aided Process Engineering (ESCAPE 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy recovery during LNG gasification using ambient air as heat source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologyforpreselectingheat-integratedmass allocationnetworkslikelytobeassociatedwith costefﬁcientHEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Le Bourdiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXTENDING THE ENERGY SYSTEM OPTIMIZATION TO NEW PARADIGMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st Annual Design for Manufacturing and Life Cycle Conference (ASME 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Charlotte, North Carolina, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Integrated Waste Wood to Heat and Hydrogen Conversion System: A Parametric Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New features to Barbaro’s heat exchanger network algorithm: heat exchanger technologies and waste heat flow representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Thieriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pelloux-Prayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Efficiency, Cost, Optimization, Simulation and environmental impact of Energy Systems (ECOS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrofit of R-410A in a Water Chiller: Test of Four Low GWP Candidates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rani Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoi Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Best Pathway Identiﬁcation of Waste Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Simulation at the System Level for Industrial Applications (Sim@SL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy recovery methodology in industrial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pelloux-Prayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Electromagnetic Processing of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MULTI SCALE METHODOLOGY FOR ORC INTEGRATION OPTIMIZATION IN AN INDUSTRIAL PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Seminar on ORC Power Systems (ASME ORC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of a hybrid air conditioning system under electrical grid constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Salame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Maatouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat integration in regeneration process of molecular sieves including heat storages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Salame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Efficiency, Cost, Optimization, Simulation and environmental impact of Energy Systems (ECOS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast pyrolysis of Miscanthus x Giganteus in an IR heated reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Dicko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Stringari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating and cooling networks design algorithm for site wide energy integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Efficiency, Cost, Optimization, Simulation and environmental impact of Energy Systems (ECOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled heat and resource allocation network design considering multi-contaminants, properties and non-isothermal mixin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pelloux-Prayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Efficiency, Cost, Optimization, Simulation and environmental impact of Energy Systems (ECOS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance comparison of round tubes finned heat exchangers and macro micro-channel heat exchangers in a low capacity heat pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mortada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Khayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Arzano-Daurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Teuillieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Refrigeration and Air Conditioning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Purdue,West Lafayette, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins énergétiques pour la récupération d'énergies (CERES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pelloux-Prayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Long Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un réseau de chaleur avec stockage en fonctionnement multi-période</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Salame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy based methodology for optimized integration of vapor compression heat pumps in industrial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence de Carlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Refrigeration and Air Conditioning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'extension de la méthode d'intégration énergétique de l'échelle locale à l'échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Khalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green roofs impact on buildings cooling load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Farkh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International High Performance Buildings Conference at Purdue, Buildings, paper 3280</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of ORC system designs using various working fluids for medium grade heat recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhel Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bou Lawz Ksayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Powered Cycles Conference 2012( HCP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Alkmaar, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy analysis of a desiccant cooling cycle recovering heat from hot exhaust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ezzeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Refrigeration and Air Conditioning Conference at Purdue, Refrigeration, paper 2279</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy assessment of recovery solutions from dry and moist gas available at medium temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhel Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou Lawz Ksayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Novi Sad, Serbia. pp.3831-3841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of an air source heat pump water heater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Fardoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Energy Agency Heat Pump Conference 2011 - HPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tokyo, Japan. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process integration in a &amp;quot;food canning factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueqin Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vuillermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Novi Sad, Serbia. pp.1478-1490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer performance of a mini-channel evaporator for heat pump application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Mortada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Sustainable Refrigeration and Heat Pump Technology, 2nd Workshop on Refrigrerant Charge Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the solar factor of roof systems: study of the role of radiant barriers and traditional insulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IBPC International building physics conference, Energy Efficiency and New Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Istanbul, Turkey. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relevant LCA methodology adapted to biomass based products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European IFSA symposium, Emporwerment of the rural actors : a renewal of farming systems perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France. 659-666 paper n°097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and design of an indirect air conditioning system operating with low GWP zeotropic mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Hamdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International refrigeration and air conditioning conference, Purdue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, West Lafayette, United States. paper n°2312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy performance of a new designed cooling tower with zero aerosol formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd international congress of refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Beijing, China. pp.ICR07-B2-1591 [CR-ROM]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sludge drying in greenhouse assised by a heat pump.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd international congress of refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Beijing, China. pp.ICR07-E2-1593 [CD-ROM]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defrosting of vertical low temperature open display case, what are the needed improvements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Borlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIR inteernational conference on commercial refrigeration, commissions B2 and D1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Vicenza, Italy. pp.39-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of &amp;quot;tube and sheet&amp;quot; evaporator used in domestic refrigerators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIR international conference on commercial refrigeration and thermophysical properties ans transfer precesses of refrigerants.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vicenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization of a Heat Pump with a Storage System for District Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Havil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Frerejacque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnot 2024 : Belgian Symposium of Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Liege, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refrigerant sub-cooling in radiative sky cooling panels in the UAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Zghaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Es-Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoï Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghady Abou Rached</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26Th International Congress of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Pinch Methodology to Pinch-Energy Integration of Flexible Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> ISTE Press Ltd. Published by Elsevier Ltd. </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-78548-194-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for producing electrical and/or mechanical energy for a consumer system and associated production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Marie Orhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fernand Schuhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20240003295A1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PRODUCING ELECTRICAL AND/OR MECHANICAL ENERGY FOR A CONSUMER SYSTEM, AND ASSOCIATED PRODUCTION SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Molière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Orhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022117812A1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHANGEUR DE CHALEUR ET DE MATIERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3084454A1;WO2020021186A1. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipment including a heat pump for heating an external fluid with a large temperature differential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bourig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Besbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20150168034 A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and system for supplying water to cooling towers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Merchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Fassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US8123200B2. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for vaporizing a cryogenic fluid using central exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Robidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bariteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2011055045A1. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric water heater with high thermal insulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2001051860A2. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water energy nexus: is thermal membrane distillation a game changer for industry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes pour l’efficacité énergétique des procédés industriels - De l'audit avancé à l'innovation technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Fricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Besbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance thermique des parois intégrant des produits minces réfléchissants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Penot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Farkh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'efficacité des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université Pierre et Marie Curie, Paris 6, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01463793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId398"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B97B5EC2"/>
+    <w:nsid w:val="6F7C0591"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/assaad-zoughaib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088759296" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537816v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Charles Tano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Malbec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Zoughaib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Bourdiec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2026.121288" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212668v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxi Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Zulfiqar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ramirez-Cuevas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Parvate" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Yu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2025.101168" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ego&#239; Ortego" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoughaib Assaad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brahami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Volonte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60890/AFF.RGF.1196.dos02" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Youssef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Drouet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/ather.2025.154197" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673105v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddad Etienne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314709v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Hachem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuhler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Orhon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cuif-Sjostrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121656" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257634v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupu Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Toan Tran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121461" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314710v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wissocq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2021.107448" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fujing Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Obeid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Bou Nader" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobing Luo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.114271" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Mustapha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesreen Ghaddar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ghali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.117057" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273481v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bou Malham" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rivera-Tinoco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12173324" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310398v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Abi Chahla" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2019.106596" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148706v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kachacha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Farhat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2019.04.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Charara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Simonetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.05.102" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWQTG8DT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802277v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rivera Tinoco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chr&#233;tien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Riche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.05.082" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860433v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Seblany" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Ismail" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.08.036" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7L4Q4KH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802285v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.04.090" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577867v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.08.046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N34M30X7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484671v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Hadid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.5000205268" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484748v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Hanna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.03.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461815v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghazouani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.10.041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WMJSWV8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461966v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Salame" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.5000153529" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Ayachi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Boulawz Ksayer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neveu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.08.030" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299858v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fabien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2014.12.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5DF5JCZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461598v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Khoury" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2015.07.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461590v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghazouani" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zoughaib" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelloux-Payer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.05.027" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30N862Z5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461580v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Fricker" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2015.01.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461495v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299341v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jumel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.554" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01176932v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.01.066" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769616v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Mortada" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assad Zoughaib" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Clodic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arzano-Daurelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.03.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G7KBZTW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769617v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.03.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08C8BN1Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877153v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Benoist" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dron" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2012.02.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWKMKXJW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660606v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rengel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-011-3398-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8GCZTZBW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769627v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Murr" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Thieriot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2011.04.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JSPRN5C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00768407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khattar Assaf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.03.010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVS0MW5P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509385v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Hamdar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2009.12.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5JF723M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509373v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chami" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.02.019" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTWN5T70-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769747v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kinab" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.07.007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGSPNG4L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797826v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509588v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Slim" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574541v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Rabl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Spadaro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877098v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph V. Spadaro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X07080755" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797747v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2008.03.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q80KCX16-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211711v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199202v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joseph Spadaro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100323v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101119v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451141v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally El Sayed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayato Hagi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Samain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouenne" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167199v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169662v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Khairallah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Havil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Frerejacque" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169644v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05324627v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Guessan Charles Tano" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#8217;herbemont" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451157v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659438v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jouni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Beucher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819165v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04877611v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zghaib" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Es-Saidi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghady Abou Rached" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430913002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664498v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664511v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Charles Romaric Tano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659449v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04394670v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Argando&#241;a" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303797v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Fayad" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karino Kang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04394623v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Haddad" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934544v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Daaboul" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Khalil" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nicolas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935770v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Najib" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bouallou" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783976v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Skayem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934508v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277673v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Montel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberts Neil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Saab" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277663v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277666v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277675v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914114v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Toan Tran" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914115v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rameh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277674v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914128v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277670v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cohen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sonza" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275553v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Carlan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pierucci" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171154v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168885v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Le Bourdiec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Ackooij" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168886v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168882v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275554v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Rizk" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deboux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168883v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860572v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860578v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Busco" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860447v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthildi Apostolou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860557v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saba" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Nader" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01987450v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01989227v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615348v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01561415v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615531v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01676081v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01561410v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01561388v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01676076v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01613927v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ann Evans" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gourlia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01562152v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464280v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464291v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekdache Amine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clodic Denis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464296v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Barrault" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464268v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464199v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464304v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464275v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462028v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thibault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462105v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egoi Ortego" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335883v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Bourdiec" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462201v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462196v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462103v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Saab" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Maatouk" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462051v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250841v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dicko" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fagnon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stringari" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langlois" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462022v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462033v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghazouania" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299883v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Long Le" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299935v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299946v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mortada" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Khayat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arzano-Daurelle" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Teuillieres" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299952v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Besbes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Zougha&#239;b" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peureux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299892v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Khalil" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463148v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Besbes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouchie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farkh" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464587v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neveu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bou Lawz Ksayer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463176v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maatouk" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezzeddine" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770143v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Fardoun" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ibrahim" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770016v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou Lawz Ksayer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770210v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqin Pan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vuillermoz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Luchini" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509472v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574629v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817349v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817361v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215966v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216000v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077328v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borlein" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077378v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879279v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04394641v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577945v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9781785481949" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04394204v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moliere" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Marie Orhon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hubert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fernand Schuhler" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088847v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moli&#232;re" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563750v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482376v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bourig" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482446v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Merchat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Fassi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482433v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Robidou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bariteau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482452v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Toulemonde" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04394684v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464534v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381852v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chami" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Farkh" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01463793v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/assaad-zoughaib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088759296" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537816v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Charles Tano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Malbec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Zoughaib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Bourdiec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2026.121288" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212668v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxi Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Zulfiqar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ramirez-Cuevas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Parvate" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Yu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2025.101168" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ego&#239; Ortego" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoughaib Assaad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brahami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Volonte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60890/AFF.RGF.1196.dos02" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Youssef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Drouet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/ather.2025.154197" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673105v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddad Etienne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314709v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Hachem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuhler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Orhon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cuif-Sjostrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121656" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257634v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupu Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Toan Tran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121461" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314710v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wissocq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2021.107448" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fujing Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Obeid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Bou Nader" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobing Luo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.114271" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Mustapha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesreen Ghaddar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ghali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.117057" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310398v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Abi Chahla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2019.106596" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273481v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bou Malham" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rivera-Tinoco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12173324" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148706v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kachacha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Farhat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2019.04.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Charara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Simonetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.05.102" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWQTG8DT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802277v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rivera Tinoco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chr&#233;tien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Riche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.05.082" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860433v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Seblany" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Ismail" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.08.036" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7L4Q4KH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802285v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.04.090" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577867v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.08.046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N34M30X7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484671v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Hadid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.5000205268" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484748v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Hanna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.03.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461815v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghazouani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.10.041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WMJSWV8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461966v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Salame" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.5000153529" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Ayachi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Boulawz Ksayer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neveu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.08.030" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299858v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fabien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2014.12.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5DF5JCZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461590v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghazouani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zoughaib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelloux-Payer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.05.027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30N862Z5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461580v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Fricker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2015.01.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461598v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Khoury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2015.07.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461495v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299341v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jumel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.554" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01176932v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.01.066" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769616v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Mortada" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assad Zoughaib" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Clodic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arzano-Daurelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.03.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G7KBZTW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877153v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Benoist" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2012.02.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWKMKXJW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769617v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.03.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08C8BN1Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660606v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rengel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-011-3398-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8GCZTZBW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769627v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Murr" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Thieriot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2011.04.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JSPRN5C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00768407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khattar Assaf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.03.010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVS0MW5P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509385v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Hamdar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2009.12.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5JF723M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509373v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chami" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.02.019" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTWN5T70-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769747v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kinab" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.07.007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGSPNG4L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509588v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Slim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797826v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574541v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Rabl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Spadaro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877098v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph V. Spadaro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X07080755" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797747v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2008.03.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q80KCX16-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211711v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199202v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joseph Spadaro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100323v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101119v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167199v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451141v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally El Sayed" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayato Hagi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Samain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouenne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169662v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Khairallah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Havil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Frerejacque" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169644v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05324627v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Guessan Charles Tano" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#8217;herbemont" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451157v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659438v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jouni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Beucher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819165v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04877611v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zghaib" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Es-Saidi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghady Abou Rached" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430913002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664498v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664511v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Charles Romaric Tano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659449v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04394670v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Argando&#241;a" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303797v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Fayad" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karino Kang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04394623v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Haddad" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934544v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Daaboul" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Khalil" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nicolas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783976v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Skayem" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935770v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Najib" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bouallou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934508v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277673v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Montel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberts Neil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Saab" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277663v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277666v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277675v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914114v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Toan Tran" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914115v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rameh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277674v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914128v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277670v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cohen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sonza" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171154v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275553v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Carlan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pierucci" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168885v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Le Bourdiec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Ackooij" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168886v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168882v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275554v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Rizk" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deboux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168883v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860572v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860578v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Busco" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860447v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthildi Apostolou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860557v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saba" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Nader" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01987450v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01989227v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01561415v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615348v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01676081v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615531v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01561410v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01676076v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01561388v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01613927v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ann Evans" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gourlia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01562152v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464296v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Barrault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464291v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekdache Amine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clodic Denis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464268v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464280v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464199v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464304v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464275v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462028v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thibault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462105v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egoi Ortego" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462201v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335883v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Bourdiec" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462196v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462103v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Saab" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Maatouk" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462051v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250841v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dicko" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fagnon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stringari" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langlois" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462022v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462033v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghazouania" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299946v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mortada" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Khayat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arzano-Daurelle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Teuillieres" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299883v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Long Le" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299935v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299952v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Besbes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Zougha&#239;b" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peureux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299892v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Khalil" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463148v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Besbes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouchie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farkh" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464587v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neveu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bou Lawz Ksayer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463176v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maatouk" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezzeddine" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770016v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou Lawz Ksayer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770143v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Fardoun" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ibrahim" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770210v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqin Pan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vuillermoz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Luchini" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509472v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574629v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817349v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817361v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215966v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216000v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077328v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borlein" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077378v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879279v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04394641v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577945v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9781785481949" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04394204v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moliere" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Marie Orhon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hubert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fernand Schuhler" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088847v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moli&#232;re" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563750v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482376v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bourig" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482446v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Merchat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Fassi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482433v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Robidou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bariteau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482452v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Toulemonde" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04394684v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464534v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381852v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chami" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Farkh" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01463793v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>