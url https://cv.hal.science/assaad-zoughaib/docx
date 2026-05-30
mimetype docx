--- v1 (2026-05-09)
+++ v2 (2026-05-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Assaad Zoughaib </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">assaad-zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088759296</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an eco-industrial park for hydrogen and Fischer–Tropsch fuel deployment under the European policy framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’guessan Charles Tano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Malbec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 354, pp.121288. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2026.121288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-day radiative cooling with superhydrophobic, fluorine-free polydimethylsiloxane-embedded porous polyethylene coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingxi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usama Zulfiqar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ramirez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Parvate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31, pp.101168. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtsust.2025.101168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de trois solutions de rénovation de systèmes de réfrigération au R-404A à base de R-515B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoï Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Brahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Volonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60890/AFF.RGF.1196.dos02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified dynamic heat exchanger models for heat recovery steam generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (2), pp.185-197. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/ather.2025.154197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jumeau numérique pour la détection de fuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104 (1190), pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaust Gas Recirculation Applied to Single-Shaft Gas Turbines: An Energy and Exergy Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Orhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cuif-Sjostrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 238 (Part B), pp.121656. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.121656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model to study the dynamic response of heat exchanger network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176, pp.121461. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-period optimization model for the design of mass networks including conversion systems and gas storage models: application for hydrogen generation, distribution and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.107448. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2021.107448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-to-Wheel analysis of natural gas fuel for hybrid truck applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fujing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Bou Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobing Luo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 240, pp.114271. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2021.114271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified upright cup method for testing water vapor permeability in porous membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesreen Ghaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ghali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 195, pp.117057. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2020.117057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based Conceptual Framework for energy and material synergy patterns in a territory with non-cooperative governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.106596. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2019.106596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Optimization Methodology (Exergy/Pinch) and Application on a Simple Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bou Malham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (17), pp.3324. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12173324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site wide heat integration in eco-industrial parks considering variable operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, pp.304-320. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2019.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascaded liquid desiccant system for humidity control in space conditioned by cooled membrane ceiling and displacement ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesreen Ghaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 195, pp.1212-1226. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2019.05.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel hybrid exergy/pinch process integration methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bou Malham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Rivera Tinoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156, pp.586 - 596. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2018.05.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humidity control of liquid desiccant membrane ceiling and displacement ventilation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Seblany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesreen Ghaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the flexibility assessment of site wide heat integration scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.231 - 239. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2018.04.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displacement ventilation with cooled liquid desiccant dehumidification membrane at ceiling; modeling and design charts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesreen Ghaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2017.08.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy Recovery During LNG Gasification Using Ambient Air as Heat Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (1), pp.36-42. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5541/ijot.5000205268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomization of high viscosity liquids through hydraulic atomizers designed for water atomization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rani Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MILP model for simultaneous mass allocation and heat exchange networks design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 158, pp.411-428. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2016.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat integration in regeneration process of molecular sieves including heat storages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Salame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.137-144. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5541/ijot.5000153529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation and modeling of a hermetic scroll expander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhel Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Boulawz Ksayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.256-267. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.08.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MILP algorithm for utilities pre-design based on the Pinch Analysis and an exergy criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Fabien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pelloux-Prayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol 75, pp.65-73. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2014.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous heat integrated resource allocation network targeting for total annual cost considering non-isothermal mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pelloux-Payer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 134, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2015.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous heating and cooling production devices composed by reverse cycle systems under variable loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Fricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2015.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology combining total site analysis with exergy analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82, pp.216-227. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2015.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode du pincement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, be8049, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exergy-based MILP algorithm for Heat Pump Integration in industrial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Fabien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (3), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5541/ijot.554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORC optimization for medium grade heat recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhel Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Boulawz Ksayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.47-56. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2014.01.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of an integrated air-to-air heat pump using Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Mortada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (5), pp.1335-1348. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2012.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of the debate on the life-cycle greenhouse gas emissions and energy consumption of first-generation biofuels: a sensitivity analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40, pp.133-142. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2012.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boiling heat transfer and pressure drop of R-134a and R-1234yf in minichannels for low mass fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Mortada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (4), pp.962-973. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2012.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic study of an internal airlift reactor for microalgae culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93 (1), pp.117-129. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-011-3398-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of a multi water-to-water heat pump system using evolutionary algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Murr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Thieriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (11), pp.3580-3591. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2011.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelica-based modelling and simulation of dry-expansion shell-and-tube evaporators working with alternative refrigerant mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khattar Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (6), pp.1471-1482. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2011.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow boiling heat transfer and pressure drop of pure HFC-152a in a horizontal mini-channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Hamdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (3), pp.566-577. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2009.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling natural convection in a pitched thermosyphon system in building roofs and experimental validation using particle image velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (8), pp.1267-1274. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2010.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible heat pump model for seasonal performance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kinab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (12), pp.2269-2280. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Sewage Sludge Water Vapor Diffusivity in Low-Temperature Conductive Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (12), pp.1195-1210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new promising source for biodiesel production ? : Microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The bioenergy international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prendre en compte les émissions de CO2 provenant de la biomasse dans une analyse de cycle de vie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Rabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Spadaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, mars, pp.221-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts and costs of solid waste: a comparison of landfill and incineration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Rabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph V. Spadaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (2), pp.147-162. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0734242X07080755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a solar and heat pump sludge drying system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (7), pp.1156-1168. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2008.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage de boues de station d'épuration dans une serre solaire assisté par une pompe à chaleur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mines, revue des ingénieurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 430, pp.47-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to account for CO2 emissions from Biomass in an LCA. Editorials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Rabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Joseph Spadaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (5), pp.281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizon 2017. Dossier fluides frigorigènes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Pratique du Froid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 0, pp.42-48 N° 946 juin 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00100323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse variable des compresseurs et lubrification. Dossier fluides frigorigènes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 0, pp.43-50 N° 1063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process faults impact analysis on the performance of the steam cycle of a combined cycle gas turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 38th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems – ECOS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMIZING THE INTEGRATION OF HEAT PUMPS IN SOLVENT BASED POST-COMBUSTION CO2 CAPTURE PLANTS USING THE EXERGY-PINCH METHODOLOGY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally El Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayato Hagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38 th INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design And Optimization Of A Heat Pump Coupled With A Storage System For District Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Havil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Frerejacque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Conference On Efficiency, Cost, Optimization, Simulation And Environmental Impact Of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection and Diagnosis Strategies for Reversible Heat Pumps: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Conference On Efficiency, Cost, Optimization, Simulation And Environmental Impact Of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing hydrogen deployment: a hybrid approach for coordinating hydrogen valley design with global energy systems and local constraints and opportunities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Guessan Charles Tano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Malbec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent D’herbemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Energy Workshop, Jun 2025, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Integration of Heat Pumps in Solvent Based Post-Combustion CO2 Capture Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally El Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayato Hagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEAGHG 8th Post Combustion Capture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental Study of Flash Tank in a Heat Pump Based Steam Generation – Part 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified dynamic heat exchanger models for heat recovery steam generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international conference on contemporary problems of thermal engineering (CPOTE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Gliwice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment Integration Strategy for Daytime Radiative Cooling Materials: A Comparative Numerical Analysis of Roof Cooling and Water-Cooling Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Zghaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Es-Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoï Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghady Abou Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Naples, Italy. pp.13002, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202430913002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL INVESTIGATION OF THE BENEFITS OF DAYTIME RADIATIVE SKY COOLING PANELS AS SUB-COOLER ON THE EFFICIENCY OF VAPOR COMPRESSION CYCLE COOLING SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Zghaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Es-Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghady Abou Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoï Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-resource integration associated with the deployement of hydrogen and derivatives in an industrial hub.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’guessan Charles Romaric Tano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Malbec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental Study of Flash Tank in a Heat Pump Based Steam Generation – Part 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive review of water distillation technologies for green hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Argandoña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Mustapha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Las Palmas, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and experimental analysis of direct contact heat exchangers for R718 refrigeration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoï Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karino Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IIR International Congress of Refrigeration. ICR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital twin for fault detection in commercial refrigeration systems: application to refrigerant leakage detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26Th International Congress of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levelized cost and carbon content of hydrogen produced by electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2022 35th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DTU, Jul 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment and theoretical comparison of two novel R718 refrigeration cycles in medium temperature chiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karino Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoï Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Skayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IIR-Gustav Lorentzen Conference on Natural Refrigerants(GL2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology of a radial turbine for series hybrid electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Bouallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2022 35th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DTU Copenhagen, Jul 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of exhaust gas recirculation in gas turbines: a thermodynamic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2022 35th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DTU Copenhagen, Jul 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of condensing units performance and operating limits using different refrigerants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberts Neil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Saab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IIR conference on HFOs and low GWP blends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of condensing units’ performance and operating limits using different refrigerants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Refrigeration and Air Conditioning Conference at Purdue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, West Lafayette, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization Of A Condensing Units’ Performance Under A Controlled Refrigerant Leakage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Refrigeration and Air Conditioning Conference at Purdue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, West Lafayette, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass and heat valorization network design for eco-industrial parks in non-cooperative scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2021 - 34th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative non-linear programming method for the heat exchanger network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2020 - 33d International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Methods to Choose Sub-Minimal Sensor Networks Designed for Energy Audit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Rameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2020 - 33d International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid Desiccant Dehumidification System for Indoor Pools Using a Novel Membrane Heat and Mass Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Mustapha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHRAE 4th International Virtual Conference on Efficient Building Design—Materials and HVAC Equipment Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three Degrees-of-Freedom Power Modulation Sensitivity Analysis: Performance Improvement of Single-shaft Gas Turbines at Part-load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Orhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2020 - 33d International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of condensing units’ performance and operating limits using different refrigerants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Sonza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IIR conference on sustainability and the cold chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Bypass Selection Method during the Heat Exchanger Network Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcritical industrial heat pump using HFO’s for up to 150°C hot air supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence de Carlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pierucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congres of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition strategies for solving a large-scale multi-period heat integration MILP problem including heat storages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Ackooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2019 - 32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy/Pinch hybrid method enhanced with “Load Influence Matrix” and application to a simple industrial process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bou Malham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2019 - 32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to design flexible heat recovery in industrial parks: application to district heating supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2019 - 32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on oil charge impact on a scroll compressor energy performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghady Abou Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Deboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congres of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cogeneration options to improve the economical balance of a wood based SNG process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2019 - 32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and Power Integration for Industrial Parks: an exergy and economical based assessment for a harbor industrial area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guimares, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCES OF GAS TURBINES IN OIL & GAS APPLICATIONS: SIMPLE THERMODYNAMIC METHODS HELP PREDICT MAJOR TRENDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Orhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Busco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbine Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lillestron (Oslo), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">District heating network design considering fluctuations in the demand and thermal storage means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthildi Apostolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guimares, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of hybrid greenhouse/hot air biomass drying in a briquetting process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Nader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guimares, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Design of a Hybrid Air Conditioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on System Simulation in Buildings (SSB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid Desiccant Cascaded System for Indoor Air Conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesreen Ghaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on System Simulation in Buildings (SSB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid no Frost Refrigeration System Using a Membrane Based Desiccant System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MILP model for simultaneous mass allocation and heat exchange networks design with regeneration units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alga Culture – Photo-bioreactor Energy Integration on A Fresh Cut Manufacturing Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MILP model for the simultaneous design of mass and heat networks of a collaborative eco-industrial park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the flexibility assessment of side wide heat integration scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo economic method to design optimal scheme for water / water heat pump systems with storage tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Murr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Hybrid Exergy/Pinch Process Integration Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bou Malham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sensor Network Design to Monitor the Energy Performances of a Process Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Rameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ann Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gourlia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Period MINLP Model for district heating networks design considering production systems architecture optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthildi Apostolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Pumps Architecture Optimization For Enhanced Medium Temperature Geothermal Heat Use in District Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthildi Apostolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Salame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Refrigeration and Air Conditioning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Purdue, Indiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat pump driven by a gas engine for heating and domestic hot water generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekdache Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clodic Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Refrigeration and Air Conditioning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Purdue, Indiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://escape26.um.si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Symposium on Computer Aided Process Engineering (ESCAPE 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy recovery during LNG gasification using ambient air as heat source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologyforpreselectingheat-integratedmass allocationnetworkslikelytobeassociatedwith costefﬁcientHEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Le Bourdiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXTENDING THE ENERGY SYSTEM OPTIMIZATION TO NEW PARADIGMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st Annual Design for Manufacturing and Life Cycle Conference (ASME 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Charlotte, North Carolina, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Integrated Waste Wood to Heat and Hydrogen Conversion System: A Parametric Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New features to Barbaro’s heat exchanger network algorithm: heat exchanger technologies and waste heat flow representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Thieriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pelloux-Prayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Efficiency, Cost, Optimization, Simulation and environmental impact of Energy Systems (ECOS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrofit of R-410A in a Water Chiller: Test of Four Low GWP Candidates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rani Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoi Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Best Pathway Identiﬁcation of Waste Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Simulation at the System Level for Industrial Applications (Sim@SL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy recovery methodology in industrial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pelloux-Prayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Electromagnetic Processing of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MULTI SCALE METHODOLOGY FOR ORC INTEGRATION OPTIMIZATION IN AN INDUSTRIAL PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Seminar on ORC Power Systems (ASME ORC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of a hybrid air conditioning system under electrical grid constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Salame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Maatouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat integration in regeneration process of molecular sieves including heat storages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Salame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Efficiency, Cost, Optimization, Simulation and environmental impact of Energy Systems (ECOS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast pyrolysis of Miscanthus x Giganteus in an IR heated reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Dicko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Stringari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating and cooling networks design algorithm for site wide energy integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Efficiency, Cost, Optimization, Simulation and environmental impact of Energy Systems (ECOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled heat and resource allocation network design considering multi-contaminants, properties and non-isothermal mixin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pelloux-Prayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Efficiency, Cost, Optimization, Simulation and environmental impact of Energy Systems (ECOS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance comparison of round tubes finned heat exchangers and macro micro-channel heat exchangers in a low capacity heat pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mortada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Khayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Arzano-Daurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Teuillieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Refrigeration and Air Conditioning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Purdue,West Lafayette, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins énergétiques pour la récupération d'énergies (CERES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pelloux-Prayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Long Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un réseau de chaleur avec stockage en fonctionnement multi-période</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Salame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy based methodology for optimized integration of vapor compression heat pumps in industrial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence de Carlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Refrigeration and Air Conditioning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'extension de la méthode d'intégration énergétique de l'échelle locale à l'échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Khalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green roofs impact on buildings cooling load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Farkh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International High Performance Buildings Conference at Purdue, Buildings, paper 3280</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of ORC system designs using various working fluids for medium grade heat recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhel Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bou Lawz Ksayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Powered Cycles Conference 2012( HCP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Alkmaar, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy analysis of a desiccant cooling cycle recovering heat from hot exhaust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ezzeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Refrigeration and Air Conditioning Conference at Purdue, Refrigeration, paper 2279</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy assessment of recovery solutions from dry and moist gas available at medium temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhel Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou Lawz Ksayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Novi Sad, Serbia. pp.3831-3841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of an air source heat pump water heater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Fardoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Energy Agency Heat Pump Conference 2011 - HPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tokyo, Japan. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process integration in a &amp;quot;food canning factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueqin Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vuillermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Novi Sad, Serbia. pp.1478-1490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer performance of a mini-channel evaporator for heat pump application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Mortada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Sustainable Refrigeration and Heat Pump Technology, 2nd Workshop on Refrigrerant Charge Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the solar factor of roof systems: study of the role of radiant barriers and traditional insulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IBPC International building physics conference, Energy Efficiency and New Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Istanbul, Turkey. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relevant LCA methodology adapted to biomass based products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European IFSA symposium, Emporwerment of the rural actors : a renewal of farming systems perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France. 659-666 paper n°097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and design of an indirect air conditioning system operating with low GWP zeotropic mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Hamdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International refrigeration and air conditioning conference, Purdue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, West Lafayette, United States. paper n°2312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy performance of a new designed cooling tower with zero aerosol formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd international congress of refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Beijing, China. pp.ICR07-B2-1591 [CR-ROM]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sludge drying in greenhouse assised by a heat pump.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd international congress of refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Beijing, China. pp.ICR07-E2-1593 [CD-ROM]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defrosting of vertical low temperature open display case, what are the needed improvements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Borlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIR inteernational conference on commercial refrigeration, commissions B2 and D1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Vicenza, Italy. pp.39-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of &amp;quot;tube and sheet&amp;quot; evaporator used in domestic refrigerators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIR international conference on commercial refrigeration and thermophysical properties ans transfer precesses of refrigerants.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vicenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization of a Heat Pump with a Storage System for District Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Havil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Frerejacque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnot 2024 : Belgian Symposium of Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Liege, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refrigerant sub-cooling in radiative sky cooling panels in the UAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Zghaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Es-Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoï Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghady Abou Rached</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26Th International Congress of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Pinch Methodology to Pinch-Energy Integration of Flexible Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> ISTE Press Ltd. Published by Elsevier Ltd. </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-78548-194-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for producing electrical and/or mechanical energy for a consumer system and associated production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Marie Orhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fernand Schuhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20240003295A1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PRODUCING ELECTRICAL AND/OR MECHANICAL ENERGY FOR A CONSUMER SYSTEM, AND ASSOCIATED PRODUCTION SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Molière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Orhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022117812A1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHANGEUR DE CHALEUR ET DE MATIERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3084454A1;WO2020021186A1. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipment including a heat pump for heating an external fluid with a large temperature differential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bourig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Besbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20150168034 A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and system for supplying water to cooling towers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Merchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Fassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US8123200B2. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for vaporizing a cryogenic fluid using central exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Robidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bariteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2011055045A1. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric water heater with high thermal insulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2001051860A2. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water energy nexus: is thermal membrane distillation a game changer for industry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes pour l’efficacité énergétique des procédés industriels - De l'audit avancé à l'innovation technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Fricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Besbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance thermique des parois intégrant des produits minces réfléchissants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Penot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Farkh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'efficacité des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université Pierre et Marie Curie, Paris 6, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01463793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId398"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150.58823529412px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Assaad Zoughaib </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">assaad-zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">088759296</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=lZ0BVVQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an eco-industrial park for hydrogen and Fischer–Tropsch fuel deployment under the European policy framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’guessan Charles Tano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Malbec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 354, pp.121288. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2026.121288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-day radiative cooling with superhydrophobic, fluorine-free polydimethylsiloxane-embedded porous polyethylene coating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingxi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usama Zulfiqar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Ramirez-Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sumit Parvate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yue Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 31, pp.101168. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtsust.2025.101168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05212668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de trois solutions de rénovation de systèmes de réfrigération au R-404A à base de R-515B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoï Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Brahami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Volonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60890/AFF.RGF.1196.dos02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05345393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified dynamic heat exchanger models for heat recovery steam generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (2), pp.185-197. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24425/ather.2025.154197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jumeau numérique pour la détection de fuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid et du Conditionnement d'Air</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104 (1190), pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exhaust Gas Recirculation Applied to Single-Shaft Gas Turbines: An Energy and Exergy Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Orhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cuif-Sjostrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 238 (Part B), pp.121656. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2021.121656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model to study the dynamic response of heat exchanger network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176, pp.121461. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-period optimization model for the design of mass networks including conversion systems and gas storage models: application for hydrogen generation, distribution and storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.107448. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2021.107448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-to-Wheel analysis of natural gas fuel for hybrid truck applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fujing Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Obeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Bou Nader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaobing Luo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 240, pp.114271. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2021.114271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03257627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified upright cup method for testing water vapor permeability in porous membranes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesreen Ghaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ghali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 195, pp.117057. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2020.117057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascaded liquid desiccant system for humidity control in space conditioned by cooled membrane ceiling and displacement ventilation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesreen Ghaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 195, pp.1212-1226. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enconman.2019.05.102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-based Conceptual Framework for energy and material synergy patterns in a territory with non-cooperative governance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.106596. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2019.106596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Optimization Methodology (Exergy/Pinch) and Application on a Simple Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bou Malham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (17), pp.3324. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/en12173324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02273481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site wide heat integration in eco-industrial parks considering variable operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, pp.304-320. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2019.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel hybrid exergy/pinch process integration methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bou Malham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Rivera Tinoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156, pp.586 - 596. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2018.05.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humidity control of liquid desiccant membrane ceiling and displacement ventilation system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racha Seblany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesreen Ghaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Thermal Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 144, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2018.08.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the flexibility assessment of site wide heat integration scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 154, pp.231 - 239. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2018.04.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atomization of high viscosity liquids through hydraulic atomizers designed for water atomization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rani Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Displacement ventilation with cooled liquid desiccant dehumidification membrane at ceiling; modeling and design charts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesreen Ghaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nagham Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Simonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2017.08.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy Recovery During LNG Gasification Using Ambient Air as Heat Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (1), pp.36-42. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5541/ijot.5000205268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01484671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation and modeling of a hermetic scroll expander</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhel Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Boulawz Ksayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.256-267. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2016.08.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MILP model for simultaneous mass allocation and heat exchange networks design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 158, pp.411-428. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2016.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat integration in regeneration process of molecular sieves including heat storages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Salame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.137-144. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5541/ijot.5000153529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MILP algorithm for utilities pre-design based on the Pinch Analysis and an exergy criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Fabien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pelloux-Prayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol 75, pp.65-73. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2014.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous heat integrated resource allocation network targeting for total annual cost considering non-isothermal mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pelloux-Payer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 134, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ces.2015.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous heating and cooling production devices composed by reverse cycle systems under variable loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Fricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2015.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new methodology combining total site analysis with exergy analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 82, pp.216-227. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compchemeng.2015.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode du pincement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, be8049, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exergy-based MILP algorithm for Heat Pump Integration in industrial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Fabien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jumel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (3), </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5541/ijot.554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORC optimization for medium grade heat recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhel Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Boulawz Ksayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 68, pp.47-56. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.energy.2014.01.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of an integrated air-to-air heat pump using Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Mortada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (5), pp.1335-1348. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2012.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boiling heat transfer and pressure drop of R-134a and R-1234yf in minichannels for low mass fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Mortada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Arzano-Daurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (4), pp.962-973. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2012.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origins of the debate on the life-cycle greenhouse gas emissions and energy consumption of first-generation biofuels: a sensitivity analysis approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40, pp.133-142. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2012.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic study of an internal airlift reactor for microalgae culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93 (1), pp.117-129. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-011-3398-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00660606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelica-based modelling and simulation of dry-expansion shell-and-tube evaporators working with alternative refrigerant mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khattar Assaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (6), pp.1471-1482. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2011.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of a multi water-to-water heat pump system using evolutionary algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Murr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Thieriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (11), pp.3580-3591. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apenergy.2011.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow boiling heat transfer and pressure drop of pure HFC-152a in a horizontal mini-channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Hamdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 33 (3), pp.566-577. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2009.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling natural convection in a pitched thermosyphon system in building roofs and experimental validation using particle image velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (8), pp.1267-1274. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2010.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversible heat pump model for seasonal performance optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Kinab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (12), pp.2269-2280. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2010.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00769747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new promising source for biodiesel production ? : Microalgae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Rengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The bioenergy international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Sewage Sludge Water Vapor Diffusivity in Low-Temperature Conductive Drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (12), pp.1195-1210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prendre en compte les émissions de CO2 provenant de la biomasse dans une analyse de cycle de vie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Rabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Spadaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, mars, pp.221-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impacts and costs of solid waste: a comparison of landfill and incineration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Rabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph V. Spadaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (2), pp.147-162. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0734242X07080755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a solar and heat pump sludge drying system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 31 (7), pp.1156-1168. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2008.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00797747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séchage de boues de station d'épuration dans une serre solaire assisté par une pompe à chaleur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mines, revue des ingénieurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 430, pp.47-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to account for CO2 emissions from Biomass in an LCA. Editorials.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Rabl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Peuportier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Joseph Spadaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 12 (5), pp.281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horizon 2017. Dossier fluides frigorigènes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Pratique du Froid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 0, pp.42-48 N° 946 juin 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00100323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse variable des compresseurs et lubrification. Dossier fluides frigorigènes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Générale du Froid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 0, pp.43-50 N° 1063</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00101119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Integration of Heat Pumps in Solvent Based Post-Combustion CO2 Capture Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally El Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayato Hagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEAGHG 8th Post Combustion Capture Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMIZING THE INTEGRATION OF HEAT PUMPS IN SOLVENT BASED POST-COMBUSTION CO2 CAPTURE PLANTS USING THE EXERGY-PINCH METHODOLOGY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sally El Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayato Hagi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Samain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38 th INTERNATIONAL CONFERENCE ON EFFICIENCY, COST, OPTIMIZATION, SIMULATION AND ENVIRONMENTAL IMPACT OF ENERGY SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process faults impact analysis on the performance of the steam cycle of a combined cycle gas turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Drouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 38th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems – ECOS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05167199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design And Optimization Of A Heat Pump Coupled With A Storage System For District Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Havil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Frerejacque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Conference On Efficiency, Cost, Optimization, Simulation And Environmental Impact Of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Detection and Diagnosis Strategies for Reversible Heat Pumps: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th International Conference On Efficiency, Cost, Optimization, Simulation And Environmental Impact Of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05169644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing hydrogen deployment: a hybrid approach for coordinating hydrogen valley design with global energy systems and local constraints and opportunities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'Guessan Charles Tano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Malbec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent D’herbemont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Energy Workshop, Jun 2025, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05324627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental Study of Flash Tank in a Heat Pump Based Steam Generation – Part 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical and Experimental Study of Flash Tank in a Heat Pump Based Steam Generation – Part 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Jouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified dynamic heat exchanger models for heat recovery steam generators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Drouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international conference on contemporary problems of thermal engineering (CPOTE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Gliwice, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deployment Integration Strategy for Daytime Radiative Cooling Materials: A Comparative Numerical Analysis of Roof Cooling and Water-Cooling Panels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Zghaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Es-Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoï Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghady Abou Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Naples, Italy. pp.13002, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202430913002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL INVESTIGATION OF THE BENEFITS OF DAYTIME RADIATIVE SKY COOLING PANELS AS SUB-COOLER ON THE EFFICIENCY OF VAPOR COMPRESSION CYCLE COOLING SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Zghaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Es-Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghady Abou Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoï Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-resource integration associated with the deployement of hydrogen and derivatives in an industrial hub.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N’guessan Charles Romaric Tano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Marie Malbec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comprehensive review of water distillation technologies for green hydrogen production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolando Argandoña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Mustapha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Las Palmas, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and experimental analysis of direct contact heat exchangers for R718 refrigeration system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raed Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoï Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karino Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IIR International Congress of Refrigeration. ICR 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital twin for fault detection in commercial refrigeration systems: application to refrigerant leakage detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26Th International Congress of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of exhaust gas recirculation in gas turbines: a thermodynamic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2022 35th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DTU Copenhagen, Jul 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levelized cost and carbon content of hydrogen produced by electrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yara Daaboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2022 35th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DTU, Jul 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design methodology of a radial turbine for series hybrid electric vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Najib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroun Nemer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chakib Bouallou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2022 35th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DTU Copenhagen, Jul 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiment and theoretical comparison of two novel R718 refrigeration cycles in medium temperature chiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karino Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoï Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Skayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IIR-Gustav Lorentzen Conference on Natural Refrigerants(GL2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03783976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of condensing units performance and operating limits using different refrigerants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberts Neil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Saab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IIR conference on HFOs and low GWP blends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of condensing units’ performance and operating limits using different refrigerants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Refrigeration and Air Conditioning Conference at Purdue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, West Lafayette, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Characterization Of A Condensing Units’ Performance Under A Controlled Refrigerant Leakage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Refrigeration and Air Conditioning Conference at Purdue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, West Lafayette, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass and heat valorization network design for eco-industrial parks in non-cooperative scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2021 - 34th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Taormina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test of condensing units’ performance and operating limits using different refrigerants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haddad Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Sonza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IIR conference on sustainability and the cold chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative non-linear programming method for the heat exchanger network design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2020 - 33d International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential Methods to Choose Sub-Minimal Sensor Networks Designed for Energy Audit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Rameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2020 - 33d International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid Desiccant Dehumidification System for Indoor Pools Using a Novel Membrane Heat and Mass Exchanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Mustapha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHRAE 4th International Virtual Conference on Efficient Building Design—Materials and HVAC Equipment Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Three Degrees-of-Freedom Power Modulation Sensitivity Analysis: Performance Improvement of Single-shaft Gas Turbines at Part-load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Orhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2020 - 33d International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcritical industrial heat pump using HFO’s for up to 150°C hot air supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Beucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence de Carlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pierucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congres of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Bypass Selection Method during the Heat Exchanger Network Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rupu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decomposition strategies for solving a large-scale multi-period heat integration MILP problem including heat storages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Wissocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim van Ackooij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2019 - 32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy/Pinch hybrid method enhanced with “Load Influence Matrix” and application to a simple industrial process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bou Malham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2019 - 32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology to design flexible heat recovery in industrial parks: application to district heating supply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2019 - 32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on oil charge impact on a scroll compressor energy performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghady Abou Rached</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Deboux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congres of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cogeneration options to improve the economical balance of a wood based SNG process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2019 - 32nd International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat and Power Integration for Industrial Parks: an exergy and economical based assessment for a harbor industrial area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guimares, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERFORMANCES OF GAS TURBINES IN OIL & GAS APPLICATIONS: SIMPLE THERMODYNAMIC METHODS HELP PREDICT MAJOR TRENDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Orhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Busco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASME Turbine Technical Conference and Exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lillestron (Oslo), Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">District heating network design considering fluctuations in the demand and thermal storage means</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthildi Apostolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guimares, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of hybrid greenhouse/hot air biomass drying in a briquetting process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Saba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Nader</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Guimares, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Design of a Hybrid Air Conditioning System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on System Simulation in Buildings (SSB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid Desiccant Cascaded System for Indoor Air Conditioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinane Charara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Ghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesreen Ghaddar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on System Simulation in Buildings (SSB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-Period MINLP Model for district heating networks design considering production systems architecture optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthildi Apostolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MILP model for simultaneous mass allocation and heat exchange networks design with regeneration units</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hybrid no Frost Refrigeration System Using a Membrane Based Desiccant System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MILP model for the simultaneous design of mass and heat networks of a collaborative eco-industrial park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Le Bourdiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering (WCCE-10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alga Culture – Photo-bioreactor Energy Integration on A Fresh Cut Manufacturing Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for the flexibility assessment of side wide heat integration scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Kachacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo economic method to design optimal scheme for water / water heat pump systems with storage tanks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Murr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Hybrid Exergy/Pinch Process Integration Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Bou Malham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Rivera-Tinoco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Riche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Efficiency, Cost, Optimisation, Simulation and Environmental Impact of Energy Systems (ECOS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, San Diego, Californie, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Sensor Network Design to Monitor the Energy Performances of a Process Plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Rameh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Ann Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Gourlia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th World Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy recovery during LNG gasification using ambient air as heat source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoheir Hadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat Pumps Architecture Optimization For Enhanced Medium Temperature Geothermal Heat Use in District Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthildi Apostolou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Salame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Refrigeration and Air Conditioning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Purdue, Indiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat pump driven by a gas engine for heating and domestic hot water generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mekdache Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clodic Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 16th International Refrigeration and Air Conditioning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Purdue, Indiana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://escape26.um.si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th European Symposium on Computer Aided Process Engineering (ESCAPE 26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodologyforpreselectingheat-integratedmass allocationnetworkslikelytobeassociatedwith costefﬁcientHEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solene Le Bourdiec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Symposium on Computer Aided Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXTENDING THE ENERGY SYSTEM OPTIMIZATION TO NEW PARADIGMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21st Annual Design for Manufacturing and Life Cycle Conference (ASME 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Charlotte, North Carolina, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of an Integrated Waste Wood to Heat and Hydrogen Conversion System: A Parametric Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled heat and resource allocation network design considering multi-contaminants, properties and non-isothermal mixin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Ghazouania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pelloux-Prayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Efficiency, Cost, Optimization, Simulation and environmental impact of Energy Systems (ECOS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating and cooling networks design algorithm for site wide energy integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil El Khoury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Efficiency, Cost, Optimization, Simulation and environmental impact of Energy Systems (ECOS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New features to Barbaro’s heat exchanger network algorithm: heat exchanger technologies and waste heat flow representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Thieriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pelloux-Prayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Efficiency, Cost, Optimization, Simulation and environmental impact of Energy Systems (ECOS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrofit of R-410A in a Water Chiller: Test of Four Low GWP Candidates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rani Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoi Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy recovery methodology in industrial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Le Bourdiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Pelloux-Prayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Electromagnetic Processing of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for Best Pathway Identiﬁcation of Waste Recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Abi Chahla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Farel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Simulation at the System Level for Industrial Applications (Sim@SL 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MULTI SCALE METHODOLOGY FOR ORC INTEGRATION OPTIMIZATION IN AN INDUSTRIAL PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong Toan Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Seminar on ORC Power Systems (ASME ORC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal design of a hybrid air conditioning system under electrical grid constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Salame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Saab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Maatouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IIR International Congress of Refrigeration (ICR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat integration in regeneration process of molecular sieves including heat storages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Salame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Conference on Efficiency, Cost, Optimization, Simulation and environmental impact of Energy Systems (ECOS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast pyrolysis of Miscanthus x Giganteus in an IR heated reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Dicko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Stringari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Coquelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'extension de la méthode d'intégration énergétique de l'échelle locale à l'échelle territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Farhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Khalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Thermique, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemins énergétiques pour la récupération d'énergies (CERES)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Feidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pelloux-Prayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Long Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un réseau de chaleur avec stockage en fonctionnement multi-période</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Salame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance comparison of round tubes finned heat exchangers and macro micro-channel heat exchangers in a low capacity heat pump</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Mortada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Khayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Arzano-Daurelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Teuillieres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Refrigeration and Air Conditioning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Purdue,West Lafayette, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy based methodology for optimized integration of vapor compression heat pumps in industrial processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaïb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence de Carlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peureux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Refrigeration and Air Conditioning Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green roofs impact on buildings cooling load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Besbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bouchie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Farkh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International High Performance Buildings Conference at Purdue, Buildings, paper 3280</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of ORC system designs using various working fluids for medium grade heat recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhel Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bou Lawz Ksayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heat Powered Cycles Conference 2012( HCP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Alkmaar, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy analysis of a desiccant cooling cycle recovering heat from hot exhaust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ezzeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Refrigeration and Air Conditioning Conference at Purdue, Refrigeration, paper 2279</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Purdue, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01463176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process integration in a &amp;quot;food canning factory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xueqin Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Vuillermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Luchini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Novi Sad, Serbia. pp.1478-1490</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of an air source heat pump water heater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Fardoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Energy Agency Heat Pump Conference 2011 - HPC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Tokyo, Japan. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exergy assessment of recovery solutions from dry and moist gas available at medium temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadhel Ayachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mazet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Bou Lawz Ksayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems (ECOS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Novi Sad, Serbia. pp.3831-3841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat transfer performance of a mini-channel evaporator for heat pump application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorina Mortada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference Sustainable Refrigeration and Heat Pump Technology, 2nd Workshop on Refrigrerant Charge Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the solar factor of roof systems: study of the role of radiant barriers and traditional insulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IBPC International building physics conference, Energy Efficiency and New Approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Istanbul, Turkey. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relevant LCA methodology adapted to biomass based products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Benoist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European IFSA symposium, Emporwerment of the rural actors : a renewal of farming systems perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Clermont-Ferrand, France. 659-666 paper n°097</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and design of an indirect air conditioning system operating with low GWP zeotropic mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Hamdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International refrigeration and air conditioning conference, Purdue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, West Lafayette, United States. paper n°2312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy performance of a new designed cooling tower with zero aerosol formation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Maatouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd international congress of refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Beijing, China. pp.ICR07-B2-1591 [CR-ROM]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00215966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sludge drying in greenhouse assised by a heat pump.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd international congress of refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Beijing, China. pp.ICR07-E2-1593 [CD-ROM]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00216000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defrosting of vertical low temperature open display case, what are the needed improvements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Borlein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIR inteernational conference on commercial refrigeration, commissions B2 and D1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Vicenza, Italy. pp.39-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of &amp;quot;tube and sheet&amp;quot; evaporator used in domestic refrigerators.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIR international conference on commercial refrigeration and thermophysical properties ans transfer precesses of refrigerants.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vicenza, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization of a Heat Pump with a Storage System for District Heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Khairallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Havil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Frerejacque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnot 2024 : Belgian Symposium of Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Liege, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refrigerant sub-cooling in radiative sky cooling panels in the UAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Zghaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soukaina Es-Saidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egoï Ortego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghady Abou Rached</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26Th International Congress of Refrigeration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Pinch Methodology to Pinch-Energy Integration of Flexible Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"> ISTE Press Ltd. Published by Elsevier Ltd. </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-1-78548-194-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for producing electrical and/or mechanical energy for a consumer system and associated production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Moliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Marie Orhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fernand Schuhler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20240003295A1. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">METHOD FOR PRODUCING ELECTRICAL AND/OR MECHANICAL ENERGY FOR A CONSUMER SYSTEM, AND ASSOCIATED PRODUCTION SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Molière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Orhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Schuller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2022117812A1. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04088847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECHANGEUR DE CHALEUR ET DE MATIERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3084454A1;WO2020021186A1. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equipment including a heat pump for heating an external fluid with a large temperature differential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Bourig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Besbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US20150168034 A1. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method and system for supplying water to cooling towers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Merchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larbi Fassi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US8123200B2. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for vaporizing a cryogenic fluid using central exchangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Robidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bariteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2011055045A1. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric water heater with high thermal insulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Toulemonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2001051860A2. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water energy nexus: is thermal membrane distillation a game changer for industry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes pour l’efficacité énergétique des procédés industriels - De l'audit avancé à l'innovation technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoughaib Assaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Fricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Besbes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance thermique des parois intégrant des produits minces réfléchissants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Penot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Clodic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Farkh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00381852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'efficacité des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assaad Zoughaib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université Pierre et Marie Curie, Paris 6, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01463793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId399"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F7C0591"/>
+    <w:nsid w:val="3AC91C36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/assaad-zoughaib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088759296" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537816v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Charles Tano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Malbec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Zoughaib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Bourdiec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2026.121288" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212668v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxi Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Zulfiqar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ramirez-Cuevas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Parvate" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Yu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2025.101168" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345393v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ego&#239; Ortego" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayolle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoughaib Assaad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brahami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Volonte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60890/AFF.RGF.1196.dos02" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Youssef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Drouet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/ather.2025.154197" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673105v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddad Etienne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314709v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Hachem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuhler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Orhon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cuif-Sjostrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121656" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257634v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupu Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Toan Tran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121461" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314710v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wissocq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2021.107448" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fujing Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Obeid" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Bou Nader" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobing Luo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.114271" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470739v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Mustapha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesreen Ghaddar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ghali" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.117057" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310398v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Abi Chahla" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2019.106596" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273481v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bou Malham" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rivera-Tinoco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12173324" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148706v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kachacha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Farhat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2019.04.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Charara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Simonetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.05.102" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWQTG8DT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802277v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rivera Tinoco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chr&#233;tien" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Riche" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.05.082" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860433v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Seblany" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Ismail" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.08.036" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7L4Q4KH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802285v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.04.090" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577867v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.08.046" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N34M30X7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484671v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Hadid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.5000205268" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484748v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Hanna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.03.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461815v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghazouani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.10.041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WMJSWV8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461966v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Salame" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.5000153529" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461825v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Ayachi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Boulawz Ksayer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neveu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.08.030" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299858v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fabien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2014.12.010" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5DF5JCZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461590v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghazouani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zoughaib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelloux-Payer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.05.027" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30N862Z5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461580v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Fricker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2015.01.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461598v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Khoury" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2015.07.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461495v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299341v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jumel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.554" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01176932v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.01.066" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769616v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Mortada" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assad Zoughaib" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Clodic" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arzano-Daurelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.03.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G7KBZTW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877153v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Benoist" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dron" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2012.02.011" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWKMKXJW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769617v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.03.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08C8BN1Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660606v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rengel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-011-3398-9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8GCZTZBW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769627v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Murr" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Thieriot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2011.04.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JSPRN5C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00768407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khattar Assaf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.03.010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVS0MW5P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509385v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Hamdar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2009.12.006" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5JF723M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509373v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chami" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.02.019" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTWN5T70-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769747v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kinab" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.07.007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGSPNG4L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509588v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Slim" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797826v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574541v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Rabl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Spadaro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877098v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph V. Spadaro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X07080755" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797747v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2008.03.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q80KCX16-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211711v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199202v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joseph Spadaro" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100323v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrault" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101119v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167199v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451141v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally El Sayed" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayato Hagi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Samain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouenne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169662v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Khairallah" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Havil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Frerejacque" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169644v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05324627v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Guessan Charles Tano" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#8217;herbemont" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451157v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659438v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jouni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Beucher" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819165v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04877611v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zghaib" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Es-Saidi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghady Abou Rached" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430913002" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664498v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664511v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Charles Romaric Tano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659449v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04394670v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Argando&#241;a" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303797v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Fayad" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karino Kang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04394623v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Haddad" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934544v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Daaboul" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Khalil" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nicolas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783976v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Skayem" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935770v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Najib" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bouallou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934508v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277673v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Montel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberts Neil" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Saab" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277663v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277666v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277675v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914114v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Toan Tran" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914115v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rameh" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277674v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914128v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277670v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cohen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sonza" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171154v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275553v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Carlan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pierucci" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168885v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Le Bourdiec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Ackooij" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168886v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168882v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275554v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Rizk" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deboux" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168883v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860572v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860578v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Busco" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860447v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthildi Apostolou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860557v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saba" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Nader" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01987450v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01989227v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01561415v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615348v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01676081v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615531v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01561410v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01676076v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01561388v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01613927v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ann Evans" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gourlia" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01562152v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464296v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Barrault" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464291v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekdache Amine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clodic Denis" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464268v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464280v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464199v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464304v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464275v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462028v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thibault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462105v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egoi Ortego" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462201v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335883v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Bourdiec" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462196v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462103v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Saab" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Maatouk" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462051v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250841v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dicko" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fagnon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stringari" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langlois" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462022v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462033v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghazouania" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299946v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mortada" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Khayat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arzano-Daurelle" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Teuillieres" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299883v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Long Le" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299935v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299952v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Besbes" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Zougha&#239;b" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peureux" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299892v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Khalil" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463148v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Besbes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouchie" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farkh" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464587v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neveu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bou Lawz Ksayer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463176v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maatouk" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezzeddine" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770016v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou Lawz Ksayer" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770143v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Fardoun" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ibrahim" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770210v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqin Pan" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vuillermoz" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Luchini" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509472v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574629v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817349v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817361v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215966v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216000v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077328v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borlein" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077378v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879279v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04394641v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577945v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9781785481949" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04394204v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moliere" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Marie Orhon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hubert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fernand Schuhler" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088847v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moli&#232;re" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563750v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482376v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bourig" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482446v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Merchat" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Fassi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482433v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Robidou" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bariteau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482452v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Toulemonde" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04394684v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464534v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381852v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penot" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chami" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Farkh" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01463793v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/assaad-zoughaib" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/088759296" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=lZ0BVVQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537816v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Charles Tano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Marie Malbec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Zoughaib" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Le Bourdiec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2026.121288" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212668v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingxi Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Zulfiqar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ramirez-Cuevas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumit Parvate" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Yu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2025.101168" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345393v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ego&#239; Ortego" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fayolle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoughaib Assaad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Brahami" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Volonte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60890/AFF.RGF.1196.dos02" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162203v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Youssef" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Drouet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/ather.2025.154197" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673105v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddad Etienne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Hachem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuhler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Orhon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cuif-Sjostrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2021.121656" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257634v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupu Yang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Toan Tran" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121461" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Wissocq" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2021.107448" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257627v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fujing Zhang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Obeid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Bou Nader" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaobing Luo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2021.114271" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470739v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Mustapha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesreen Ghaddar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ghali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2020.117057" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148699v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinane Charara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Simonetti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2019.05.102" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWQTG8DT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Abi Chahla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2019.106596" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bou Malham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rivera-Tinoco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en12173324" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148706v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Kachacha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Farhat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2019.04.013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Rivera Tinoco" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chr&#233;tien" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Riche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.05.082" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860433v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racha Seblany" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagham Ismail" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2018.08.036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7L4Q4KH-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802285v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2018.04.090" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484748v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Hanna" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.03.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577867v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.08.046" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N34M30X7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Hadid" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.5000205268" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461825v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhel Ayachi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Boulawz Ksayer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neveu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2016.08.030" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461815v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghazouani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.10.041" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WMJSWV8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461966v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Salame" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.5000153529" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299858v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fabien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2014.12.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5DF5JCZ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461590v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ghazouani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zoughaib" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pelloux-Payer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.05.027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-30N862Z5-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461580v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Fricker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2015.01.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil El Khoury" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2015.07.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01461495v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299341v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jumel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5541/ijot.554" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01176932v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2014.01.066" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769616v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorina Mortada" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assad Zoughaib" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Clodic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Arzano-Daurelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.03.009" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5G7KBZTW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769617v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.03.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08C8BN1Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877153v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Benoist" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2012.02.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWKMKXJW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660606v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rengel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-011-3398-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8GCZTZBW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00768407v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khattar Assaf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2011.03.010" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVS0MW5P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769627v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Murr" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Thieriot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2011.04.013" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5JSPRN5C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509385v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Hamdar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2009.12.006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J5JF723M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509373v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Chami" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.02.019" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTWN5T70-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00769747v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Kinab" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2010.07.007" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BGSPNG4L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797826v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509588v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Slim" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574541v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Rabl" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Spadaro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877098v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph V. Spadaro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X07080755" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00797747v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2008.03.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q80KCX16-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211711v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199202v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Joseph Spadaro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00100323v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101119v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451157v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally El Sayed" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayato Hagi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Samain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jouenne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451141v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167199v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169662v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Khairallah" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Havil" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Frerejacque" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169644v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05324627v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N'Guessan Charles Tano" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent D&#8217;herbemont" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659449v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Jouni" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Beucher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659438v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819165v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04877611v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Zghaib" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Es-Saidi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghady Abou Rached" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202430913002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664498v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664511v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;guessan Charles Romaric Tano" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04394670v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Argando&#241;a" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303797v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raed Fayad" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karino Kang" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Chauvin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04394623v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Haddad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934508v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934544v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Daaboul" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Khalil" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Nicolas" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935770v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Najib" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Nemer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Bouallou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03783976v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Skayem" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277673v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Montel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberts Neil" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Saab" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277663v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277666v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277675v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277670v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Cohen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sonza" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914114v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Toan Tran" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914115v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rameh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277674v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914128v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275553v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence de Carlan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pierucci" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171154v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168885v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Le Bourdiec" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Ackooij" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168886v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168882v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275554v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Rizk" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deboux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168883v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860572v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860578v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Busco" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860447v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthildi Apostolou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860557v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saba" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Nader" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01987450v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01989227v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01562152v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615348v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01561415v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01615531v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01676081v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01561410v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Farel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01676076v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01561388v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01613927v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ann Evans" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gourlia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464280v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464296v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Barrault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464291v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekdache Amine" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clodic Denis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464268v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464199v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464304v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464275v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462033v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Ghazouania" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462022v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462028v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thibault" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462105v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egoi Ortego" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335883v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Le Bourdiec" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pelloux-Prayer" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462201v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462196v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462103v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Saab" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Maatouk" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01462051v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250841v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dicko" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fagnon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Stringari" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Langlois" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299892v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Khalil" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299883v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Feidt" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Long Le" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299935v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299946v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mortada" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Khayat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Arzano-Daurelle" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Teuillieres" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01299952v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Besbes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Zougha&#239;b" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peureux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463148v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Besbes" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouchie" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farkh" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464587v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Neveu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bou Lawz Ksayer" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01463176v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maatouk" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezzeddine" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770210v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueqin Pan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Vuillermoz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Luchini" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770143v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Fardoun" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ibrahim" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00770016v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou Lawz Ksayer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509472v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00574629v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817349v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00817361v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00215966v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00216000v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077328v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Borlein" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077378v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879279v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04394641v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577945v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/book/9781785481949" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04394204v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moliere" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Marie Orhon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hubert" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fernand Schuhler" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088847v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moli&#232;re" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Schuller" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563750v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482376v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bourig" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482446v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Merchat" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Fassi" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482433v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Robidou" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bariteau" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01482452v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Toulemonde" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04394684v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464534v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381852v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chami" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Farkh" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/tel-01463793v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>