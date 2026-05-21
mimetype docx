--- v0 (2026-03-15)
+++ v1 (2026-05-21)
@@ -2394,1795 +2394,1795 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Publicité pour entreprise de transport et de conditionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beyrouth (Liban), Lebanon. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456463v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutique textile, Beyrouth, Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beyrouth (Liban), Lebanon. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérieur d'une boutique textile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beyrouth (Liban), Lebanon. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rue commercante, devantures de boutiques (fermées)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beyrouth (Liban), Lebanon. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logo de boutique de chaussures et mention &amp;quot;Made in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beyrouth (Liban), France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous la semelle d'une chaussure imitant une marque célèbre : &amp;quot;Made in Syria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lebanon. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Publicité pour entreprise d'import-export &amp;quot;DGN Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaf Dahdah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beyrouth (Liban), Lebanon. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456455v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Lebanon. 2023</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devanture fermée de boutique de prêt à porter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beyrouth (Liban), Lebanon. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Logo de boutique de chaussures et mention &amp;quot;Made in China</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stock dans une boutique textile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beyrouth (Liban), Lebanon. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérieur de boutique textile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beyrouth (Liban), Lebanon. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérieur de boutique textile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beyrouth (Liban), Lebanon. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devanture de boutique, Beyrouth, Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beyrouth, France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rue commerçante, devanture de magasin de prêt à porter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beyrouth (Liban), Lebanon. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rue commercante, boutique &amp;quot;Solderie Malher 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beyrouth (Liban), Lebanon. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dans une boutique textile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beyrouth (Liban), Lebanon. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vue des grues du port depuis la route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beyrouth (Liban), Lebanon. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456619v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rue commerçante, vendeur de ballons dans la rue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beyrouth (Liban), Lebanon. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vente de bottes dans une rue commerçante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beyrouth (Liban), Lebanon. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publicités pour deux entreprises de transport de marchandises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beyrouth (Liban), Lebanon. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456480v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutique textile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beyrouth (Liban), Lebanon. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rue commerçante, devanture de magasin de prêt à porter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beyrouth (Liban), Lebanon. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devanture de boutique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaf Dahdah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beyrouth (Liban), France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Publicité pour entreprise de transport et de conditionnement</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaussure imitation de marque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beyrouth (Liban), France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textiles en vente dans une boutique de Beyrouth, Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaf Dahdah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beyrouth (Liban), Lebanon. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publicité pour une entreprise de transport de marchandises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beyrouth (Liban), Lebanon. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Beyrouth (Liban), Lebanon. 2023</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456473v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérieur de boutique textile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Beyrouth (Liban), Lebanon. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Beyrouth (Liban), Lebanon. 2023</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de rassemblement pour les travailleurs syriens dans la municipalité de Zgharta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Lebanon. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Beyrouth (Liban), Lebanon. 2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (photographie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-01790786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bâtiments d’élevage convertis en une vingtaine d’unités de location (2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Photography. Lebanon. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
-          </w:p>
-[...308 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (photographie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...945 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01790779v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">medihal-01790786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bâtiments d’élevage convertis en une vingtaine d’unités de location (1)</w:t>
               </w:r>
@@ -4469,51 +4469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dahdah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Marsaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081076v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puig" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.132.0185" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123l0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079933v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j3t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04346529v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.24324" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165893v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507164v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.18227" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944421v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989611v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bonafede" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.179.0171" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Audren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.172.0073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Dippel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727897v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3959" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618891v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6859" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01738022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Badii" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ben Mahdi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bonis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Brivio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cavali&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.observatoireasilemarseille.org/version-en-libre-telechargement/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774045v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534192v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001995v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02438690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01446255v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04456455v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04075354v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04075359v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04456463v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04075370v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04064841v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04064981v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04064998v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04064943v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04064914v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04064925v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04064652v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04075401v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04075380v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04064973v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04456619v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04075412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04075390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04456480v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04064957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04075419v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073830v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04456473v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04064878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04064893v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01790779v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01790786v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01790778v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01790781v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444603v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dahdah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Marsaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081076v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puig" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.132.0185" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/123l0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079933v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mary" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j3t" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04346529v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.24324" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165893v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507164v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.18227" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944421v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989611v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bonafede" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.179.0171" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01991919v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Audren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.172.0073" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Dippel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727897v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3959" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618891v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6859" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01738022v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004374v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Badii" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ben Mahdi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bonis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Brivio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cavali&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.observatoireasilemarseille.org/version-en-libre-telechargement/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774045v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534192v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093944v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01739972v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001995v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02438690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01446255v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04456463v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04064841v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04064981v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04075370v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04075359v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04075354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04456455v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04064998v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04064943v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04064914v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04064925v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04064652v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04075401v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04075380v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04064973v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04456619v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04075412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04075390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04456480v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04064957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04075419v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073830v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04073851v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04064878v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04456473v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04064893v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01790786v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01790779v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01790778v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01790781v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>