--- v1 (2026-03-26)
+++ v2 (2026-04-24)
@@ -609,252 +609,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bitcoin : les trois âges d'un objet inclassable (OI)</w:t>
+                <w:t xml:space="preserve">La MDBC e-hryvnia : une monnaie banque centrale en projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assen Slim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des anthropologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d'économie financière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 147 (3), pp.101-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecofi.147.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097050v1</w:t>
+                <w:t xml:space="preserve">hal-03937410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La MDBC e-hryvnia : une monnaie banque centrale en projet</w:t>
+                <w:t xml:space="preserve">Les objets encombrants de la croissance verte et inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assen Slim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie financière</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 216 (1), pp.89-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.216.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ecofi.147.0101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03937410v1</w:t>
+                <w:t xml:space="preserve">hal-03933208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objets encombrants de la croissance verte et inclusive</w:t>
+                <w:t xml:space="preserve">Bitcoin : les trois âges d'un objet inclassable (OI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assen Slim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme et la Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 170-171, pp.175-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lhs.216.0089⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03933208v1</w:t>
+                <w:t xml:space="preserve">hal-04097050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WILL THE BRICS BE THE LEADERS IN CENTRAL BANK DIGITAL CURRENCIES?</w:t>
               </w:r>
@@ -903,165 +903,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulgarie : une cohabitation intenable</w:t>
+                <w:t xml:space="preserve">Comment penser la désintégration économique régionale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assen Slim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regard sur l'Est - RSE</w:t>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723043v1</w:t>
+                <w:t xml:space="preserve">hal-03518267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment penser la désintégration économique régionale ?</w:t>
+                <w:t xml:space="preserve">Bulgarie : une cohabitation intenable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assen Slim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+              <w:t xml:space="preserve">Regard sur l'Est - RSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518267v1</w:t>
+                <w:t xml:space="preserve">hal-04723043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulgaria: the Asparoukh bridge, between socialism and capitalism</w:t>
               </w:r>
@@ -1421,165 +1421,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01271881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de l'ouvrage de Milica Uvalic, Serbia’s transition, Towards a Better Future, Palgrave Macmillan, Studies in Economic transition, 2010, 326 pages.</w:t>
+                <w:t xml:space="preserve">L'Instrument d'Aide de Préadhésion (2007-2013) de l'UE aux Balkans occidentaux est-il un instrument d'intégration ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assen Slim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 42 (3), pp.221-223</w:t>
+              <w:t xml:space="preserve">, 2011, 42 (4), pp.149-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839040v1</w:t>
+                <w:t xml:space="preserve">hal-01271901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Instrument d'Aide de Préadhésion (2007-2013) de l'UE aux Balkans occidentaux est-il un instrument d'intégration ?</w:t>
+                <w:t xml:space="preserve">Compte-rendu de l'ouvrage de Milica Uvalic, Serbia’s transition, Towards a Better Future, Palgrave Macmillan, Studies in Economic transition, 2010, 326 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assen Slim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 42 (4), pp.149-184</w:t>
+              <w:t xml:space="preserve">, 2011, 42 (3), pp.221-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271901v1</w:t>
+                <w:t xml:space="preserve">hal-04839040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes de la pauvreté en Europe de l'Est : évolution et causes de 1989 à nos jours</w:t>
               </w:r>
@@ -1628,187 +1628,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le commerce intra-branche peut-il être mesuré ? Les limites des méthodes existantes dans le cas de la République tchèque et l’UE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des actifs environnementaux : quels prix pour quelles valeurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assen Slim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management &amp; Avenir Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 28, pp.20-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.028.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275990v1</w:t>
+                <w:t xml:space="preserve">hal-01273549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des actifs environnementaux : quels prix pour quelles valeurs ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le commerce intra-branche peut-il être mesuré ? Les limites des méthodes existantes dans le cas de la République tchèque et l’UE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assen Slim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; Avenir Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, LXII (2), pp.105-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.028.0018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01273549v1</w:t>
+                <w:t xml:space="preserve">hal-01275990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macédoine, alternance politique sans alternative économique</w:t>
               </w:r>
@@ -3289,158 +3289,171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations économiques en Europe de l'Est, entretien avec Assen Slim (Inalco)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paradoxes « Kornaïens », 1959-1988 : planification et déséquilibre économique / Kornaïan Paradoxes, 1959-1988: planning and economic imbalance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assen Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kexin Zhang</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Herve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03539030v1</w:t>
+                <w:t xml:space="preserve">hal-03722013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialisme et capitalisme comparés selon Kornai / Compared Socialism and capitalism according to Kornai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chavance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assen Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3474,93 +3487,93 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Herve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxes « Kornaïens », 1959-1988 : planification et déséquilibre économique / Kornaïan Paradoxes, 1959-1988: planning and economic imbalance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wladimir Andreff</w:t>
+                <w:t xml:space="preserve">Kornai et le paradigme systémique (théorie et implication pour le système socialisme) / Kornai and the systemic paradigm (theory and implication for the socialist system)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Vahabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assen Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3588,93 +3601,93 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Herve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722013v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kornai et le paradigme systémique (théorie et implication pour le système socialisme) / Kornai and the systemic paradigm (theory and implication for the socialist system)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehrdad Vahabi</w:t>
+                <w:t xml:space="preserve">Les théories de János Kornai et d'un économiste hongrois moins connu, Ferenc Jánossy, sur la croissance économique déséquilibrée / The Theories of János Kornai and a Less-known Hungarian Economist, Ferenc Jánossy, on Unbalanced Economic Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mihalyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assen Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3702,207 +3715,194 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Herve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722027v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les théories de János Kornai et d'un économiste hongrois moins connu, Ferenc Jánossy, sur la croissance économique déséquilibrée / The Theories of János Kornai and a Less-known Hungarian Economist, Ferenc Jánossy, on Unbalanced Economic Growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutations économiques en Europe de l'Est, entretien avec Assen Slim (Inalco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assen Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miharitiana Rakotonirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Mihalyi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Herve</w:t>
+                <w:t xml:space="preserve">Kexin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722053v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03539030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin des démocraties populaires et la désintégration yougoslave, point opaques du récit sur l’Europe dans l’histoire scolaire française</w:t>
+                <w:t xml:space="preserve">La politique mémorielle face au communisme en République tchèque et en Hongrie (1990-2020) : tentative de comparaison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Madelain</w:t>
+                <w:t xml:space="preserve">Agata Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assen Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3936,87 +3936,87 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428186v1</w:t>
+                <w:t xml:space="preserve">hal-03428237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trente ans après la disparition de l’URSS, que nous dit le champ littéraire russe ?</w:t>
+                <w:t xml:space="preserve">What lessons can economists learn from the transition thirty years later ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Mélat</w:t>
+                <w:t xml:space="preserve">Saul Estrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assen Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4050,87 +4050,87 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428343v1</w:t>
+                <w:t xml:space="preserve">hal-03428646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What lessons can economists learn from the transition thirty years later ?</w:t>
+                <w:t xml:space="preserve">Effondrement et renaissance de la littérature en Bulgarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saul Estrin</w:t>
+                <w:t xml:space="preserve">Marie Vrinat-Nikolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assen Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4164,87 +4164,87 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428646v1</w:t>
+                <w:t xml:space="preserve">hal-03428462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique mémorielle face au communisme en République tchèque et en Hongrie (1990-2020) : tentative de comparaison</w:t>
+                <w:t xml:space="preserve">Three decades of European (dis-) integration: comparative visions from Poland, Ukraine and Belarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Tatarenko</w:t>
+                <w:t xml:space="preserve">Ostap Kushnir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assen Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4278,87 +4278,87 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428237v1</w:t>
+                <w:t xml:space="preserve">hal-03428572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effondrement et renaissance de la littérature en Bulgarie</w:t>
+                <w:t xml:space="preserve">Transition of the post-Communist Transition Concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Vrinat-Nikolov</w:t>
+                <w:t xml:space="preserve">Minakov Mikhail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assen Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4392,87 +4392,87 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428462v1</w:t>
+                <w:t xml:space="preserve">hal-03428412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three decades of European (dis-) integration: comparative visions from Poland, Ukraine and Belarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ostap Kushnir</w:t>
+                <w:t xml:space="preserve">Multinational companies from transition economies and their outward foreign direct investment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assen Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4506,201 +4506,205 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428572v1</w:t>
+                <w:t xml:space="preserve">hal-03428696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition of the post-Communist Transition Concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’État, ça ne sert à rien : L'expérience de la transition post-socialiste en Europe de l'Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assen Slim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Durand-Dastès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minakov Mikhail</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Assen Slim</w:t>
+                <w:t xml:space="preserve">Hélène de Penanros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428412v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multinational companies from transition economies and their outward foreign direct investment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wladimir Andreff</w:t>
+                <w:t xml:space="preserve">Trente ans après la disparition de l’URSS, que nous dit le champ littéraire russe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mélat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assen Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4734,169 +4738,165 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428696v1</w:t>
+                <w:t xml:space="preserve">hal-03428343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’État, ça ne sert à rien : L'expérience de la transition post-socialiste en Europe de l'Est</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fin des démocraties populaires et la désintégration yougoslave, point opaques du récit sur l’Europe dans l’histoire scolaire française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Madelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assen Slim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Vigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité Tice-Dsirn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Herve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Durand-Dastès</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-03377614v1</w:t>
+                <w:t xml:space="preserve">hal-03428186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4972,51 +4972,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD28B05C"/>
+    <w:nsid w:val="BED57152"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5203,51 +5203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/assen-slim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1453-5826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057428581" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520661v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assen Slim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15926037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17849230" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097050v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937410v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.147.0101" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933208v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.216.0089" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518463v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723043v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518267v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374925v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Austermann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Shen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10308-020-00577-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269864v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271901v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276473v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275990v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273549v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prieto" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.028.0018" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ragaru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464538v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Hapiot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02018853v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Besozzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle De Maison Rouge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518472v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23824-7_6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04309607v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tichit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04842547v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evane Grossemy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04637831v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04575658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Andreff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Herve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03539030v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miharitiana Rakotonirina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03722070v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chavance" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03722013v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03722027v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Vahabi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03722053v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mihalyi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03428186v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madelain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03428343v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;lat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03428646v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Estrin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03428237v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Tatarenko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03428462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vrinat-Nikolov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03428572v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostap Kushnir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03428412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minakov Mikhail" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03428696v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03377614v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Penanros" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/assen-slim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1453-5826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057428581" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520661v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assen Slim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15926037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17849230" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937410v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.147.0101" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933208v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.216.0089" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097050v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518463v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518267v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723043v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374925v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Austermann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Shen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10308-020-00577-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269864v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271901v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839040v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276473v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273549v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prieto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.028.0018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275990v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ragaru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464538v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Hapiot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02018853v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Besozzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle De Maison Rouge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518472v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23824-7_6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04309607v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tichit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04842547v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evane Grossemy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04637831v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04575658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Andreff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Herve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03722013v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03722070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chavance" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03722027v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Vahabi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03722053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mihalyi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03539030v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miharitiana Rakotonirina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03428237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Tatarenko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03428646v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Estrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03428462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vrinat-Nikolov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03428572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostap Kushnir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03428412v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minakov Mikhail" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03428696v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03377614v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Penanros" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03428343v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;lat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03428186v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madelain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>