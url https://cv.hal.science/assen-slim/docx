--- v2 (2026-04-24)
+++ v3 (2026-05-15)
@@ -1,4917 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4865 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Assen SLIM </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PROFESSEUR DES UNIVERSITES EN SCIENCES ECONOMIQUES</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">assen-slim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1453-5826</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">057428581</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=pOsHV60AAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">INSTITUT NATIONAL DES LANGUES ET CIVILISATIONS ORIENTALES</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PARIS</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">CREE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Centre de recherche Europes-Eurasie) – INALCO.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">français : courant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">bulgare : courant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">anglais : courant</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2014 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Intégration économique et durabilité : de la solidarité intra-européenne au développement durable&amp;quot;,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 8 avril 2014, Université Paris 7 – Diderot.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composition du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : B. Chavance (Dir. HDR), F. Boudier, L. Bourdeau-Lepage, X. Richet, Y. Rizopoulos.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1997 </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat ès Sciences Economiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;Intégration et désintégration économiques régionales : du CAEM vers de nouvelles unions&amp;quot;,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 1er décembre, Université Paris I – Panthéon-Sorbonne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mention très honorable avec les félicitations à l'unanimité du jury.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composition du jury</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : W. Andreff (Dir. de thèse), J.-C. Asselain, L. Fontagné, J. Lecacheux, D. Redor.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les Balkans dans leur totalité? Entretien avec Bernard Lory, historien des marges et des médiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regard sur l'Est - RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Balkans, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.15926037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05520661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Écriture qui sauve: rencontre avec Guéorgui Gospodinov, lauréat de l'International Booker Prize 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regard sur l'Est - RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.17849230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Writing that Saves: Interview with Georgi Gospodinov, winner of the 2023 International Booker Prize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regard sur l'Est - RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Balkans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La MDBC e-hryvnia : une monnaie banque centrale en projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 147 (3), pp.101-114. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecofi.147.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets encombrants de la croissance verte et inclusive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 216 (1), pp.89-102. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.216.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitcoin : les trois âges d'un objet inclassable (OI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal des anthropologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 170-171, pp.175-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WILL THE BRICS BE THE LEADERS IN CENTRAL BANK DIGITAL CURRENCIES?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Studies journal = Ikonomicheski Izsledvania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (3), pp.3-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment penser la désintégration économique régionale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulgarie : une cohabitation intenable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regard sur l'Est - RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulgaria: the Asparoukh bridge, between socialism and capitalism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regard sur l'Est - RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dossier #75 – Des ponts à l’Est: liens, blessures et symboles, 75, https://regard-est.com/bulgaria-the-asparoukh-bridge-between-socialism-and-capitalism</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04374925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governmental responses to COVID-19 and its economic impact: a brief Euro-Asian comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Austermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Europe Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (2), pp.211 - 216. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10308-020-00577-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Russie : vers un CryptoRouble basé sur la blockchain ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regard sur l'Est - RSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveau de la décroissance : qu’apportent les auteurs français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, LXVIII (1), pp.5-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide européenne (1989-2020) aux PECO sous le prisme de l’économie politique internationale (EPI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (4), pp.185-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l'ouvrage de Milica Uvalic, Serbia’s transition, Towards a Better Future, Palgrave Macmillan, Studies in Economic transition, 2010, 326 pages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (3), pp.221-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Instrument d'Aide de Préadhésion (2007-2013) de l'UE aux Balkans occidentaux est-il un instrument d'intégration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (4), pp.149-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes de la pauvreté en Europe de l'Est : évolution et causes de 1989 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (2), pp.111-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce intra-branche peut-il être mesuré ? Les limites des méthodes existantes dans le cas de la République tchèque et l’UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie appliquée : archives de l'Institut de science économique appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, LXII (2), pp.105-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des actifs environnementaux : quels prix pour quelles valeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Prieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Avenir Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28, pp.20-38. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.028.0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01273549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macédoine, alternance politique sans alternative économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Ragaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier des pays de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1056, pp.232-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macédoine. De vives tensions politiques et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Ragaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier des pays de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1050, pp.132-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macédoine. Retour précaire vers la normalité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Ragaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier des pays de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 1044, pp.131-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00147610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aides européennes aux PECO : Vers une meilleure affectation des fonds ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Hapiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier des pays de l'Est</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4 (1034), pp. 48-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Besozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle De Maison Rouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Cavalier Bleu, pp.121, 2018, 979-10-318-0198-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has the Post-Communist Transition Been completed? Economic Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oleksandr Pankieiev and Ostap Kushnir (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meandering in Transition: Thirty Years of Identity Building in Post-Communist Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexington Books, Rowman &amp; Littlefield Publishing Group</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 43-56, 2021, 1793650756, 9781793650757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Cycles by Josef Schumpeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic theory and Globalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125 - 142, 2019, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-23824-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of Degrowth – la décroissance – on the discourse of sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Development and Governance in Europe: the evolution of the Discourse on Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les études aréales : production, curation et exposition de données de la recherche sur la plateforme LaCAS. L'exemple d'un dossier sur les mutations économiques en Europe de l'Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DHNord2025. Valoriser les données de recherche en humanités numériques : enjeux, pratiques, perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Tourcoing, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blockchain et sécurité sociale « distribuée » : les enjeux d'une cryptomonnaie marquée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tichit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème congrès de l'Association Française d'Economie Politique (AFEP) : Crises et inégalités : Comment habiter le monde de demain ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les laboratoires LADYSS, CESSMA et LIED, et par Université Paris Cité, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transformation d'un système économique en un autre : le cas de la transition postsocialiste en Europe de l'Est (1989-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le phénomène constituant : Un dialogue interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse 1 - Capitole, Nov 2015, Toulouse, France. pp. 67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer le Rapport Salarial grâce à la Sécurité Sociale Généralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Tichit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LaCAS - Bilan d'étape du projet (2020-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evane Grossemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Sepulveda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Stockinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inalco. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration et désintégration économiques régionales : du CAEM vers de nouvelles unions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Paris 1, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04637831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accueil des Jeux Olympiques (Paris 2024) : le regard d’un économiste par Wladimir Andreff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Herve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisme et capitalisme comparés selon Kornai / Compared Socialism and capitalism according to Kornai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chavance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Herve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes « Kornaïens », 1959-1988 : planification et déséquilibre économique / Kornaïan Paradoxes, 1959-1988: planning and economic imbalance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Herve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kornai et le paradigme systémique (théorie et implication pour le système socialisme) / Kornai and the systemic paradigm (theory and implication for the socialist system)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrdad Vahabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Herve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les théories de János Kornai et d'un économiste hongrois moins connu, Ferenc Jánossy, sur la croissance économique déséquilibrée / The Theories of János Kornai and a Less-known Hungarian Economist, Ferenc Jánossy, on Unbalanced Economic Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mihalyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Herve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations économiques en Europe de l'Est, entretien avec Assen Slim (Inalco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miharitiana Rakotonirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effondrement et renaissance de la littérature en Bulgarie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vrinat-Nikolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Herve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politique mémorielle face au communisme en République tchèque et en Hongrie (1990-2020) : tentative de comparaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agata Tatarenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Herve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What lessons can economists learn from the transition thirty years later ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saul Estrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Herve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition of the post-Communist Transition Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minakov Mikhail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Herve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three decades of European (dis-) integration: comparative visions from Poland, Ukraine and Belarus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ostap Kushnir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Herve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multinational companies from transition economies and their outward foreign direct investment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wladimir Andreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Herve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’État, ça ne sert à rien : L'expérience de la transition post-socialiste en Europe de l'Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Durand-Dastès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène de Penanros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03377614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente ans après la disparition de l’URSS, que nous dit le champ littéraire russe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mélat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Herve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin des démocraties populaires et la désintégration yougoslave, point opaques du récit sur l’Europe dans l’histoire scolaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Madelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assen Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Herve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4972,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BED57152"/>
+    <w:nsid w:val="18C7F5A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5203,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/assen-slim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1453-5826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057428581" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520661v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assen Slim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15926037" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527783v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17849230" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615246v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937410v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.147.0101" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933208v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.216.0089" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097050v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518463v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518267v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723043v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374925v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Austermann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Shen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10308-020-00577-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854685v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269864v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271881v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271901v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839040v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276473v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273549v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prieto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.028.0018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275990v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147603v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ragaru" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147610v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464538v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Hapiot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02018853v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Besozzi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle De Maison Rouge" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620135v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518472v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23824-7_6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421653v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04309607v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tichit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04842547v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evane Grossemy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04637831v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04575658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Andreff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Herve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03722013v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03722070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chavance" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03722027v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Vahabi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03722053v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mihalyi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03539030v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miharitiana Rakotonirina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03428237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Tatarenko" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03428646v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Estrin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03428462v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vrinat-Nikolov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03428572v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostap Kushnir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03428412v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minakov Mikhail" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03428696v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03377614v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Penanros" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03428343v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;lat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03428186v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madelain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/assen-slim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1453-5826" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057428581" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=pOsHV60AAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520661v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assen Slim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15926037" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527783v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17849230" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615246v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937410v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.147.0101" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933208v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.216.0089" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097050v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518463v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518267v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723043v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04374925v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518274v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Austermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Shen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10308-020-00577-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854685v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271881v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839040v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276473v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273549v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Prieto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.028.0018" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147603v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ragaru" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147607v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00147610v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464538v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Hapiot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02018853v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Besozzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle De Maison Rouge" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620135v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rowman.com/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-23824-7_6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518474v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421653v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04309607v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Tichit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04842547v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853910v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evane Grossemy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Stockinger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04637831v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-04575658v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Andreff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Herve" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03722070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chavance" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03722013v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03722027v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Vahabi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03722053v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mihalyi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03539030v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miharitiana Rakotonirina" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03428462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vrinat-Nikolov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03428237v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Tatarenko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03428646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saul Estrin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03428412v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minakov Mikhail" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03428572v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ostap Kushnir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03428696v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03377614v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Durand-Dast&#232;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Penanros" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03428343v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;lat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-03428186v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madelain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>