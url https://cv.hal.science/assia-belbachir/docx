--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -84,780 +84,780 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HMDCS-UV: A concept study of Hybrid Monitoring, Detection and Cleaning System for Unmanned Vehicles</w:t>
+                <w:t xml:space="preserve">Toward an exploration-based probabilistic reasoning for a quadrotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salima Bella</w:t>
+                <w:t xml:space="preserve">Assia Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghalem Belalem</w:t>
+                <w:t xml:space="preserve">Johvany Gustave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assia Belbachir</w:t>
+                <w:t xml:space="preserve">Naveed Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Benfriha</w:t>
+                <w:t xml:space="preserve">Ivan Zelinka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 102 (2), pp.44. </w:t>
+              <w:t xml:space="preserve">Intelligent Service Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.563-570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10846-021-01372-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11370-021-00378-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03619217v1</w:t>
+                <w:t xml:space="preserve">hal-03619216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HMDCS-UV: A concept study of Hybrid Monitoring, Detection and Cleaning System for Unmanned Vehicles</w:t>
+                <w:t xml:space="preserve">Toward an exploration-based probabilistic reasoning for a quadrotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salima Bella</w:t>
+                <w:t xml:space="preserve">Assia Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghalem Belalem</w:t>
+                <w:t xml:space="preserve">Johvany Gustave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assia Belbachir</w:t>
+                <w:t xml:space="preserve">Naveed Muhammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Benfriha</w:t>
+                <w:t xml:space="preserve">Ivan Zelinka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 102 (2), </w:t>
+              <w:t xml:space="preserve">Intelligent Service Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (4), pp.563-570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10846-021-01372-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11370-021-00378-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261704v1</w:t>
+                <w:t xml:space="preserve">hal-03619344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an exploration-based probabilistic reasoning for a quadrotor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">HMDCS-UV: A concept study of Hybrid Monitoring, Detection and Cleaning System for Unmanned Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghalem Belalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Zelinka</w:t>
+                <w:t xml:space="preserve">Hichem Benfriha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Service Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (4), pp.563-570. </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11370-021-00378-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10846-021-01372-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03619344v1</w:t>
+                <w:t xml:space="preserve">hal-03261704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an exploration-based probabilistic reasoning for a quadrotor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">HMDCS-UV: A concept study of Hybrid Monitoring, Detection and Cleaning System for Unmanned Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghalem Belalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Zelinka</w:t>
+                <w:t xml:space="preserve">Hichem Benfriha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Service Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (4), pp.563-570. </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102 (2), pp.44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11370-021-00378-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10846-021-01372-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03619216v1</w:t>
+                <w:t xml:space="preserve">hal-03619217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HA-UVC: Hybrid approach for unmanned vehicles cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Salima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belbachir Assia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belalem Ghalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiagent and Grid Systems - An International Journal of Cloud Computing </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (1), pp.1-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/MGS-200319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261705v1</w:t>
+                <w:t xml:space="preserve">hal-03619320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HA-UVC: Hybrid approach for unmanned vehicles cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Salima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belalem Ghalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiagent and Grid Systems - An International Journal of Cloud Computing </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (1), pp.1-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/MGS-200319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619320v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Mobility Using Multi-Agent System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -900,620 +900,503 @@
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procs.2019.04.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261708v1</w:t>
+                <w:t xml:space="preserve">hal-02892147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Mobility Using Multi-Agent System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An efficient cooperative exploration strategy for wireless sensor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marcia Pasin</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorore Benabid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Intelligent Service Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (3), pp.237-246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892147v1</w:t>
+                <w:t xml:space="preserve">hal-01945434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Centralized Autonomous System of Cooperation for UAVs- Monitoring and USVs- Cleaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salima Bella</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Assia Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghalem Belalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Software Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (2), pp.50-76. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/IJSI.2018040105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient cooperative exploration strategy for wireless sensor network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An embedded testbed architecture to evaluate autonomous car driving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Belbachir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sorore Benabid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Service Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 11 (3), pp.237-246</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 10 (2), pp.109-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11370-016-0213-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945434v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An embedded testbed architecture to evaluate autonomous car driving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Belbachir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Service Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10 (2), pp.109-119. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 10 (2), pp.109 - 119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11370-016-0213-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11370-016-0213-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03261714v1</w:t>
+                <w:t xml:space="preserve">hal-01715608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An embedded testbed architecture to evaluate autonomous car driving</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A cooperative architecture for target localization using multiple AUVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Belbachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Service Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10 (2), pp.109 - 119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11370-016-0213-6⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 5 (2), pp.119 - 132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11370-012-0107-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...114 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1523,1467 +1406,1467 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Position Estimation and Flocking Control in Multi-Robot Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonatan Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Belbachir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Porto, Portugal. pp.269-276, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0012927200003822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Intersection Control Strategies Supported by Communication Infrastructure in Presence of Selfish Vehicles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Functional Architecture using ROS for Autonomous UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johvany Gustave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamy Chahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Belbachir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 X Brazilian Symposium on Computing Systems Engineering (SBESC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SBESC51047.2020.9277838⟩</w:t>
+              <w:t xml:space="preserve">17th International Conference on Informatics in Control, Automation and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Lieusaint - Paris, France. pp.506-512, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0009888305060512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261707v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive and Collaborative Agent-based Traffic Regulation Using Behavior Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Casals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAMAS '20: Proceedings of the 19th International Conference on Autonomous Agents and MultiAgent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Auckland, New Zealand. pp.1789-1791, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5555/3398761.3398983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Architecture using ROS for Autonomous UAVs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Intersection Control Strategies Supported by Communication Infrastructure in Presence of Selfish Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Brizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo de A. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia Pasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Belbachir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Informatics in Control, Automation and Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0009888305060512⟩</w:t>
+              <w:t xml:space="preserve">2020 X Brazilian Symposium on Computing Systems Engineering (SBESC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Florianopolis, Brazil. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBESC51047.2020.9277838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261706v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Results for Secure Traffic Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorore Benabid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia Pasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal El Fallah Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Porto, Portugal. pp.419-424, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0006904504190424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion d'intentions multiples pour agents ambiants coopératifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Casals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anarosa Alves Franco Brandão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Métabief, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Intelligence and Adaptation in VANETs: Current Research and New Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia Pasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal El Fallah Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarajane Marques Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anarosa Alves Franco Brandao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 International Joint Conference on Neural Networks (IJCNN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rio de Janeiro, France. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IJCNN.2018.8489689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03261712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering agent cooperation in AmI: a context-aware mechanism for dealing with multiple intentions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Casals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal El Fallah-Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anarosa Alves Franco Brandão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Symposium on Intelligent Distributed Computing (IDC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bilbao, Spain. pp.225-234, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-99626-4_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized disturbance estimation via ESLKF for the motion control of rotorcraft having a rod-suspended load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Escareño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Belbachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Antonio Escareño</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Assia Belbachir</w:t>
+                <w:t xml:space="preserve">Thibaut Raharijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Bouchafa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lisbon, Portugal. pp.526--533</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous Decisional High-level Planning for UAVs-based Forest-fire Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan-Antonio Escareno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Informatics in Control, Automation and Robotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Lisbon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0005972501530159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust and Efficient Self-Adaptive Position Tracking in Wireless Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramil Agliamzanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramil Agliamzanov</w:t>
+                <w:t xml:space="preserve">Önder Gürcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasim Sinan Yildirim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 8th IFIP Wireless and Mobile Networking Conference (WMNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Munich, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WMNC.2015.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From autonomous robotics toward autonomous cars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Boutteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Boutteau</w:t>
+                <w:t xml:space="preserve">Pierre Merriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Merriaux</w:t>
+                <w:t xml:space="preserve">Jean-Marc Blosseville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Savatier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE Intelligent Vehicles Symposium (IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Gold Coast City, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IVS.2013.6629656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robotic platform to evalute autonomous driving systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Smal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blosseville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 15th International IEEE Conference on Intelligent Transportation Systems - (ITSC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Anchorage, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ITSC.2012.6338873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2993,445 +2876,445 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Force Field Reinforcement Learning Approach for the Observation Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamy Chahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal El Fallah Seghrouchni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Belbachir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Distributed Computing XIV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1026, Springer International Publishing, pp.89-99, 2022, Studies in Computational Intelligence, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-96627-0_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Architecture for Cooperative UAV and USV Swarm Vehicles</w:t>
+                <w:t xml:space="preserve">Self-vehicle Positioning Using Smart Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salima Bella</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Assia Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghalem Belalem</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia Pasin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning for Networking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-19945-6_25⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Principles and Practice of Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.452-459, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-33792-6_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261713v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-vehicle Positioning Using Smart Infrastructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Hybrid Architecture for Cooperative UAV and USV Swarm Vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Belbachir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcia Pasin</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghalem Belalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Principles and Practice of Multi-Agent Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-33792-6_29⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning for Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.341-363, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-19945-6_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03261709v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03261713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cooperative architecture for target localization using underwater vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Belbachir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatic. Institut National Polytechnique de Toulouse - INPT, 2011. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011INPT0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04230131v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3578,51 +3461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619217v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bella" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Belalem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Belbachir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Benfriha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01372-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261704v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619344v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johvany Gustave" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Muhammad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Zelinka" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-021-00378-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619216v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261705v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Salima" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belalem Ghalem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-200319" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619320v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belbachir Assia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261708v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Casals" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Pasin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.04.061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02892147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSI.2018040105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorore Benabid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261714v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-016-0213-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715608v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715620v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-012-0107-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-54LH8856-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801567v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Alvarez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012927200003822" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261707v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Brizzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de A. Schmidt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBESC51047.2020.9277838" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02893353v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3398761.3398983" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261706v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamy Chahal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009888305060512" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261711v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah Seghrouchni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006904504190424" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02893406v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anarosa Alves Franco Brand&#227;o" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261712v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarajane Marques Peres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anarosa Alves Franco Brandao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2018.8489689" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02892391v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99626-4_20" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482244v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escare&#241;o" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouchafa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715613v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Escareno" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005972501530159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715619v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramil Agliamzanov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;nder G&#252;rcan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasim Sinan Yildirim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2015.25" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merriaux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blosseville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2013.6629656" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715621v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Smal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2012.6338873" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677772v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96627-0_9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261713v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19945-6_25" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261709v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_29" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04230131v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011INPT0009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Belbachir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johvany Gustave" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Muhammad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Zelinka" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-021-00378-3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619344v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261704v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Bella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghalem Belalem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Benfriha" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-021-01372-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619217v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619320v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Salima" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belbachir Assia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belalem Ghalem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/MGS-200319" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261705v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02892147v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah-Seghrouchni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Casals" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Pasin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2019.04.061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945434v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorore Benabid" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261710v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSI.2018040105" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261714v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-016-0213-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715608v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715620v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ingrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lacroix" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11370-012-0107-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-54LH8856-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801567v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Alvarez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012927200003822" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261706v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamy Chahal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009888305060512" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02893353v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3398761.3398983" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261707v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Brizzi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de A. Schmidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBESC51047.2020.9277838" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261711v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Fallah Seghrouchni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006904504190424" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02893406v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anarosa Alves Franco Brand&#227;o" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261712v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarajane Marques Peres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anarosa Alves Franco Brandao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2018.8489689" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02892391v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99626-4_20" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482244v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Escare&#241;o" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Raharijaona" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bouchafa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715613v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Escareno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005972501530159" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715619v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramil Agliamzanov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;nder G&#252;rcan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasim Sinan Yildirim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WMNC.2015.25" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710403v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Boutteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merriaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blosseville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Savatier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2013.6629656" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715621v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Smal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2012.6338873" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677772v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-96627-0_9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261709v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33792-6_29" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261713v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19945-6_25" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04230131v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011INPT0009" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>